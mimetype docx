--- v0 (2026-03-12)
+++ v1 (2026-04-04)
@@ -1612,403 +1612,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04970019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling hallmark suitability for staging pre- and post-implantation stem cell models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolic Profiling of Glioblastoma Stem Cells Reveals Pyruvate Carboxylase as a Critical Survival Factor and Potential Therapeutic Target</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Renoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Laurent--Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Awada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constance Onfray</w:t>
+                <w:t xml:space="preserve">Lisa Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Chevolleau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kasturi Mahadik</w:t>
+                <w:t xml:space="preserve">Noémie Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2024.114232⟩</w:t>
+              <w:t xml:space="preserve">Neuro-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1572-1586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/neuonc/noae106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04605043v1</w:t>
+                <w:t xml:space="preserve">hal-04615662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic Profiling of Glioblastoma Stem Cells Reveals Pyruvate Carboxylase as a Critical Survival Factor and Potential Therapeutic Target</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arming Vδ2 T cells with chimeric antigen receptors to combat cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pecqueur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuro-Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/neuonc/noae106⟩</w:t>
+              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-23-3495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04615662v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arming Vδ2 T cells with chimeric antigen receptors to combat cancer</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Unraveling hallmark suitability for staging pre- and post-implantation stem cell models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Onfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Moinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasturi Mahadik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, Online ahead of print. </w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (5), pp.114232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-23-3495⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2024.114232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615675v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRCI 2 NA inaugural symposium: A meeting on tumor and immune ecosystems</w:t>
               </w:r>
@@ -3490,51 +3490,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lanoé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre M Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Lipid Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.32350079. </w:t>
@@ -3987,51 +3987,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NKG2D controls natural reactivity of Vγ9Vδ2 T lymphocytes against mesenchymal glioblastoma cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Perroteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4236,468 +4236,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02168202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glioblastoma Stem-Like Cells, Metabolic Strategy to Kill a Challenging Target</w:t>
+                <w:t xml:space="preserve">UCP2 Deficiency Increases Colon Tumorigenesis by Promoting Lipid Synthesis and Depleting NADPH for Antioxidant Defenses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Garnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Renoult</w:t>
+                <w:t xml:space="preserve">Esther Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Clotilde Alves-Guerra</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pauline Esteves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Sancerni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Aparicio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fonc.2019.00118⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (9), pp.2306-2316.e5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2019.07.097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02240417v1</w:t>
+                <w:t xml:space="preserve">inserm-02345411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UCP2 Deficiency Increases Colon Tumorigenesis by Promoting Lipid Synthesis and Depleting NADPH for Antioxidant Defenses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human Tolerogenic Dendritic Cells Regulate Immune Responses through Lactate Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Esteves</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lenoir</w:t>
+                <w:t xml:space="preserve">Eros Marín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Aparicio</w:t>
+                <w:t xml:space="preserve">Laurence Bouchet-Delbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Renoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Nerriere-Daguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2019.07.097⟩</w:t>
+              <w:t xml:space="preserve">Cell Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (6), pp.1075-1090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmet.2019.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02345411v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03013619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Tolerogenic Dendritic Cells Regulate Immune Responses through Lactate Synthesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Bouchet-Delbos</w:t>
+                <w:t xml:space="preserve">Glioblastoma Stem-Like Cells, Metabolic Strategy to Kill a Challenging Target</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Nerriere-Daguin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Clotilde Alves-Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pecqueur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 30 (6), pp.1075-1090. </w:t>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmet.2019.11.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2019.00118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03013619v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02240417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereotactic Adoptive Transfer of Cytotoxic Immune Cells in Murine Models of Orthotopic Human Glioblastoma Multiforme Xenografts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4908,77 +4908,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IL-21 Increases the Reactivity of Allogeneic Human Vγ9Vδ2 T Cells Against Primary Glioblastoma Tumors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François M. Vallette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5215,51 +5215,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Degorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Clotilde Alves-Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Gaugler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5336,51 +5336,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Oizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gratas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5630,51 +5630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STEM CELLS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
@@ -5738,51 +5738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5885,51 +5885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Gratas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adulraj Nadaradjane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Vallette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6616,51 +6616,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting Metabolism to Induce Cell Death in Cancer Cells and Cancer Stem Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Oizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6733,51 +6733,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiation-Related Response to DNA Breaks in Human Mesenchymal Stem Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6867,51 +6867,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Uncoupling Protein 2-Deficient Mice upon Anaesthesia and Sedation Revealed a Role for UCP2 in Locomotion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Clotilde Alves-Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Aheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7771,51 +7771,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bone Marrow Transplantation Reveals the in Vivo Expression of the Mitochondrial Uncoupling Protein 2 in Immune and Nonimmune Cells during Inflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Clotilde Alves-Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7905,51 +7905,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bone Marrow Transplantation Reveals the in Vivo Expression of the Mitochondrial Uncoupling Protein 2 in Immune and Nonimmune Cells during Inflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Clotilde Alves-Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8052,51 +8052,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncoupling Protein 2, in Vivo Distribution, Induction upon Oxidative Stress, and Evidence for Translational Regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Clotilde Alves-Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8359,51 +8359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sanchis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Clotilde Alves-Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 275 (41), pp.31722-31732. </w:t>
@@ -8493,51 +8493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sanchis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Clotilde Alves-Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 275 (41), pp.31722-31732. </w:t>
@@ -9415,51 +9415,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478894v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Laurent--Blond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Devinat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Ceroni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Perrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479052v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Renoult" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Paris" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gratas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pecqueur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479027v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Awada" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Degorre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Christin Parplys" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sabatier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479003v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478991v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Aawada" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478245v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Thomas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Veerasamy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guiet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Ollier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04996031v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Nocquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Louault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourgeais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Basseville" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478140v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Birkl&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Scotet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478928v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Croyal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02158943v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tra-My Doan-Ngoc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tilly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bruneau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Glemain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brouard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347350v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chauvet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph L&#233;ger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Laurent-Blond" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Harly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bict.2025.100014" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970019v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noae250" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605043v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Onfray" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chevolleau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moinard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Girard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasturi Mahadik" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2024.114232" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615662v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Oliver" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Joalland" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noae106" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615675v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-23-3495" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04904114v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent J Guen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennan Andr&#233;-Gr&#233;goire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beauvillain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Boury" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.202400111" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04696163v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benichou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolaji Seffou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selin Top&#231;u" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenoir" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45548-w" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237446v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Defois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Bon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charpentier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Georget" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaigeard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12964-023-01150-z" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237361v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noac239" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04001857v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirine Rafia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Loizeau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.1066336" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391409v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Renaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Trillet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Jardine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Merlet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05676-3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543095v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tra-My Doan Ngoc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Danger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Bonizec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Masset" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2022030286" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03534214v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Combot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veijo T. Salo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilliane Chadeuf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarit H&#246;ltt&#228;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Ven" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2021.110213" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817349v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Sancerni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Luby" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Caradeuc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.960226" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03366173v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cadoux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Garcia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Morille" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Wiertlewski" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.730342" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03434277v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Alzial" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Renoult" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clavreul" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-021-02056-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02625440v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mignard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Dubois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lano&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M Joalland" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.RA120000628" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03013555v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Oizel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chendong Yang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gautier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quyen N Do" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40170-020-00215-8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03013565v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Salaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Alvarez-Arenas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Geraldo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Belmonte-Beitia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel F Calvo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2020.08.101" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429194v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rab&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Dumont" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo &#193;lvarez-Arenas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Janati" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-019-2200-2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02316604v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Chauvin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Perroteau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Jarry" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lafrance" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-19-0375" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02168202v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fleurence" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Bahri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fougeray" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faraj" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vermeulen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.32533" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02240417v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Garnier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Clotilde Alves-Guerra" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2019.00118" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02345411v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Aguilar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Esteves" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aparicio" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.07.097" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03013619v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eros Mar&#237;n" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bouchet-Delbos" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Louvet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Nerriere-Daguin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2019.11.011" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01885088v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Clemenceau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/57870" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758726v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kilens" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Meistermann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Moreno" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chariau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gaignerie" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02107-w" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01804994v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M. Vallette" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CJI.0000000000000225" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01819099v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Yap" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Caristan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Jacquemont" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00778" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01514403v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lafargue" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Gaugler" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2017.04.019" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01595798v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-16-3102" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01414140v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Tourneau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Magr&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joubert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Le May" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ayer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35487" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01398601v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maz&#232;ne Hochane" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Trichet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Avril" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.2539" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01342603v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra L&#233;ger" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Minault" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2016.1168554" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01818661v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Oizel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gratas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adulraj Nadaradjane" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vallette" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2015.13" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02914000v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Brocard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisenn Lalier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.3160" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02147167v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degauque" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2015.00547" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03369748v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Morfouace" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Oliver" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cheray" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2013.561" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01207304v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteves Pauline" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alves-Guerra Marie-Clotilde" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/23723556.2014.975024" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054388v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Esteves" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pecqueur" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ransy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Esnous" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lenoir" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-13-3383" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02447021v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M Vallette" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/805975" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968395v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin S&#233;ry" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.1336" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347202v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aheng" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Masscheleyn" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Tharaux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041846" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055035v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Alves-Guerra" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ricquier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouillaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/iub.188" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347239v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillaud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02446962v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Bui" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gelly" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hauchard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barbot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.07-8945com" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136148v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mozo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ferry" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Studeny" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Rodriguez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20050494" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055003v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gnanalingham" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mostyn" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wang" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Webb" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Keisler" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.1.06251" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054882v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Litten" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Perkins" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Alves-Guerra" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.1.05448" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054592v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rousset" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Mallat" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Blanc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M306951200" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719655v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054560v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne L&#233;vi-Meyrueis" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Couplan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M006938200" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054550v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Arsenijevic" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Onuma" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Raimbault" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Manning" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/82565" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719654v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Gonzalez-Barroso" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sanchis" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M001678200" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054399v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995761v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Brochard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Vanlaeys" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdia Taieb" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Aury-Landas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729681v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478956v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478271v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03319390v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Louault" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Basseville" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478894v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Laurent--Blond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Devinat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Ceroni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Perrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479052v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Renoult" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Paris" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gratas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pecqueur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479027v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Awada" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Degorre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Christin Parplys" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sabatier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479003v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478991v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Aawada" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478245v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Thomas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Veerasamy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guiet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Ollier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04996031v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Nocquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Louault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourgeais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Basseville" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478140v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Birkl&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Scotet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478928v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Croyal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02158943v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tra-My Doan-Ngoc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tilly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bruneau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Glemain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brouard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347350v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chauvet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph L&#233;ger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Laurent-Blond" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Harly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bict.2025.100014" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970019v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noae250" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615662v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Oliver" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Joalland" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noae106" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615675v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-23-3495" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605043v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Onfray" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chevolleau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moinard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Girard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasturi Mahadik" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2024.114232" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04904114v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent J Guen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennan Andr&#233;-Gr&#233;goire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beauvillain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Boury" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.202400111" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04696163v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benichou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolaji Seffou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selin Top&#231;u" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenoir" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45548-w" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237446v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Defois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Bon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charpentier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Georget" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaigeard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12964-023-01150-z" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237361v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noac239" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04001857v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirine Rafia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Loizeau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.1066336" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391409v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Renaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Trillet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Jardine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Merlet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05676-3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543095v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tra-My Doan Ngoc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Danger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Bonizec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Masset" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2022030286" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03534214v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Combot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veijo T. Salo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilliane Chadeuf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarit H&#246;ltt&#228;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Ven" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2021.110213" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817349v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Sancerni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Luby" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Caradeuc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.960226" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03366173v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cadoux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Garcia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Morille" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Wiertlewski" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.730342" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03434277v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Alzial" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Renoult" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clavreul" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-021-02056-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02625440v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mignard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Dubois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lano&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M Joalland" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.RA120000628" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03013555v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Oizel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chendong Yang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gautier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quyen N Do" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40170-020-00215-8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03013565v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Salaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Alvarez-Arenas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Geraldo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Belmonte-Beitia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel F Calvo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2020.08.101" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429194v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rab&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Dumont" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo &#193;lvarez-Arenas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Janati" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-019-2200-2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02316604v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Chauvin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Perroteau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Jarry" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lafrance" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-19-0375" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02168202v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fleurence" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Bahri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fougeray" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faraj" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vermeulen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.32533" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02345411v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Aguilar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Esteves" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aparicio" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.07.097" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03013619v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eros Mar&#237;n" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bouchet-Delbos" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Louvet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Nerriere-Daguin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2019.11.011" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02240417v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Garnier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Clotilde Alves-Guerra" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2019.00118" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01885088v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Clemenceau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/57870" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758726v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kilens" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Meistermann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Moreno" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chariau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gaignerie" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02107-w" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01804994v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M. Vallette" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CJI.0000000000000225" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01819099v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Yap" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Caristan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Jacquemont" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00778" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01514403v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lafargue" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Gaugler" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2017.04.019" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01595798v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-16-3102" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01414140v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Tourneau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Magr&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joubert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Le May" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ayer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35487" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01398601v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maz&#232;ne Hochane" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Trichet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Avril" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.2539" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01342603v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra L&#233;ger" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Minault" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2016.1168554" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01818661v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Oizel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gratas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adulraj Nadaradjane" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vallette" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2015.13" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02914000v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Brocard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisenn Lalier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.3160" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02147167v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degauque" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2015.00547" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03369748v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Morfouace" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Oliver" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cheray" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2013.561" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01207304v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteves Pauline" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alves-Guerra Marie-Clotilde" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/23723556.2014.975024" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054388v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Esteves" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pecqueur" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ransy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Esnous" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lenoir" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-13-3383" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02447021v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M Vallette" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/805975" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968395v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin S&#233;ry" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.1336" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347202v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aheng" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Masscheleyn" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Tharaux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041846" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055035v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Alves-Guerra" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ricquier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouillaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/iub.188" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347239v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillaud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02446962v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Bui" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gelly" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hauchard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barbot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.07-8945com" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136148v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mozo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ferry" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Studeny" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Rodriguez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20050494" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055003v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gnanalingham" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mostyn" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wang" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Webb" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Keisler" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.1.06251" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054882v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Litten" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Perkins" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Alves-Guerra" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.1.05448" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054592v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rousset" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Mallat" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Blanc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M306951200" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719655v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054560v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne L&#233;vi-Meyrueis" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Couplan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M006938200" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054550v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Arsenijevic" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Onuma" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Raimbault" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Manning" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/82565" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719654v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Gonzalez-Barroso" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sanchis" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M001678200" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054399v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995761v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Brochard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Vanlaeys" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdia Taieb" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Aury-Landas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729681v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478956v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478271v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03319390v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Louault" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Basseville" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>