--- v1 (2026-04-04)
+++ v2 (2026-05-06)
@@ -1612,269 +1612,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04970019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic Profiling of Glioblastoma Stem Cells Reveals Pyruvate Carboxylase as a Critical Survival Factor and Potential Therapeutic Target</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arming Vδ2 T cells with chimeric antigen receptors to combat cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pecqueur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuro-Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/neuonc/noae106⟩</w:t>
+              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-23-3495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04615662v1</w:t>
+                <w:t xml:space="preserve">hal-04615675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arming Vδ2 T cells with chimeric antigen receptors to combat cancer</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Metabolic Profiling of Glioblastoma Stem Cells Reveals Pyruvate Carboxylase as a Critical Survival Factor and Potential Therapeutic Target</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Renoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Laurent--Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Awada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Joalland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, Online ahead of print. </w:t>
+              <w:t xml:space="preserve">Neuro-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1572-1586. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-23-3495⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/neuonc/noae106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04615675v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling hallmark suitability for staging pre- and post-implantation stem cell models</w:t>
               </w:r>
@@ -2256,399 +2256,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osteoarthritic chondrocytes undergo a glycolysis-related metabolic switch upon exposure to IL-1b or TNF</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploiting radiation immunostimulatory effects to improve glioblastoma outcome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Awada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pecqueur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Communication and Signaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12964-023-01150-z⟩</w:t>
+              <w:t xml:space="preserve">Neuro-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (3), pp.433-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/neuonc/noac239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04237446v1</w:t>
+                <w:t xml:space="preserve">hal-04237361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting radiation immunostimulatory effects to improve glioblastoma outcome</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Paris</w:t>
+                <w:t xml:space="preserve">The antitumor activity of human Vγ9Vδ2 T cells is impaired by TGF-β through significant phenotype, transcriptomic and metabolic changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chirine Rafia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Loizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Renoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Harly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuro-Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/neuonc/noac239⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.1066336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.1066336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04237361v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04001857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The antitumor activity of human Vγ9Vδ2 T cells is impaired by TGF-β through significant phenotype, transcriptomic and metabolic changes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Osteoarthritic chondrocytes undergo a glycolysis-related metabolic switch upon exposure to IL-1b or TNF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Defois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chirine Rafia</w:t>
+                <w:t xml:space="preserve">Mélina Georget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Loizeau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claire Pecqueur</w:t>
+                <w:t xml:space="preserve">Nicolas Gaigeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13, pp.1066336. </w:t>
+              <w:t xml:space="preserve">Cell Communication and Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (1), pp.137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.1066336⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12964-023-01150-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04001857v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The centrosomal protein 131 participates in the regulation of mitochondrial apoptosis</w:t>
               </w:r>
@@ -2896,295 +2896,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seipin localizes at endoplasmic-reticulum-mitochondria contact sites to control mitochondrial calcium import and metabolism in adipocytes</w:t>
+                <w:t xml:space="preserve">UCP2 silencing restrains leukemia cell proliferation through glutamine metabolic remodeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Combot</w:t>
+                <w:t xml:space="preserve">Tiphaine Sancerni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veijo T. Salo</w:t>
+                <w:t xml:space="preserve">Angèle Luby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilliane Chadeuf</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Katharina Ven</w:t>
+                <w:t xml:space="preserve">Cédric Caradeuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2021.110213⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.960226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.960226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03534214v1</w:t>
+                <w:t xml:space="preserve">hal-03817349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UCP2 silencing restrains leukemia cell proliferation through glutamine metabolic remodeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seipin localizes at endoplasmic-reticulum-mitochondria contact sites to control mitochondrial calcium import and metabolism in adipocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Combot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veijo T. Salo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Sancerni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Renoult</w:t>
+                <w:t xml:space="preserve">Gilliane Chadeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angèle Luby</w:t>
+                <w:t xml:space="preserve">Maarit Hölttä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Caradeuc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lenoir</w:t>
+                <w:t xml:space="preserve">Katharina Ven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.960226. </w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (2), pp.110213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.960226⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2021.110213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03817349v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03534214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teriflunomide Treatment of Multiple Sclerosis Selectively Modulates CD8 Memory T Cells</w:t>
               </w:r>
@@ -3432,429 +3432,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03434277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sphingolipids distribution at mitochondria-associated membranes (MAM) upon induction of apoptosis.</w:t>
+                <w:t xml:space="preserve">Mitochondria transfer from tumor-activated stromal cells (TASC) to primary Glioblastoma cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Mignard</w:t>
+                <w:t xml:space="preserve">Céline Salaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwenn Dubois</w:t>
+                <w:t xml:space="preserve">Arturo Alvarez-Arenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Lanoé</w:t>
+                <w:t xml:space="preserve">Fanny Geraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre M Joalland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lisa Oliver</w:t>
+                <w:t xml:space="preserve">Juan Belmonte-Beitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel F Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1194/jlr.RA120000628⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 533, pp.139 - 147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2020.08.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02625440v1</w:t>
+                <w:t xml:space="preserve">inserm-03013565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glutamine uptake and utilization of human mesenchymal glioblastoma in orthotopic mouse model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sphingolipids distribution at mitochondria-associated membranes (MAM) upon induction of apoptosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chendong Yang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ophelie Renoult</w:t>
+                <w:t xml:space="preserve">Vincent Mignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Gautier</w:t>
+                <w:t xml:space="preserve">Nolwenn Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quyen N Do</w:t>
+                <w:t xml:space="preserve">Didier Lanoé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre M Joalland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40170-020-00215-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.32350079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1194/jlr.RA120000628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03013555v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02625440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondria transfer from tumor-activated stromal cells (TASC) to primary Glioblastoma cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glutamine uptake and utilization of human mesenchymal glioblastoma in orthotopic mouse model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arturo Alvarez-Arenas</w:t>
+                <w:t xml:space="preserve">Kristell Oizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Geraldo</w:t>
+                <w:t xml:space="preserve">Chendong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophelie Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Belmonte-Beitia</w:t>
+                <w:t xml:space="preserve">Fabien Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel F Calvo</w:t>
+                <w:t xml:space="preserve">Quyen N Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 533, pp.139 - 147. </w:t>
+              <w:t xml:space="preserve">Cancer and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2020.08.101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40170-020-00215-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03013565v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03013555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a transient state during the acquisition of temozolomide resistance in glioblastoma</w:t>
               </w:r>
@@ -3892,51 +3892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Álvarez-Arenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Janati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Belmonte-Beitia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Death and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
@@ -3987,51 +3987,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NKG2D controls natural reactivity of Vγ9Vδ2 T lymphocytes against mesenchymal glioblastoma cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Perroteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4102,602 +4102,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02316604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impairing Temozolomide Resistance Driven by Glioma Stem-like Cells with adjuvant Immunotherapy Targeting O-acetyl GD2 Ganglioside</w:t>
+                <w:t xml:space="preserve">UCP2 Deficiency Increases Colon Tumorigenesis by Promoting Lipid Synthesis and Depleting NADPH for Antioxidant Defenses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Fleurence</w:t>
+                <w:t xml:space="preserve">Esther Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Bahri</w:t>
+                <w:t xml:space="preserve">Pauline Esteves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Sancerni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Fougeray</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sarah Vermeulen</w:t>
+                <w:t xml:space="preserve">Thomas Aparicio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijc.32533⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (9), pp.2306-2316.e5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2019.07.097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02168202v1</w:t>
+                <w:t xml:space="preserve">inserm-02345411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UCP2 Deficiency Increases Colon Tumorigenesis by Promoting Lipid Synthesis and Depleting NADPH for Antioxidant Defenses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human Tolerogenic Dendritic Cells Regulate Immune Responses through Lactate Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eros Marín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bouchet-Delbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Renoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Aguilar</w:t>
+                <w:t xml:space="preserve">Cédric Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Esteves</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thomas Aparicio</w:t>
+                <w:t xml:space="preserve">Véronique Nerriere-Daguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2019.07.097⟩</w:t>
+              <w:t xml:space="preserve">Cell Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (6), pp.1075-1090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmet.2019.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02345411v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03013619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Tolerogenic Dendritic Cells Regulate Immune Responses through Lactate Synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glioblastoma Stem-Like Cells, Metabolic Strategy to Kill a Challenging Target</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Renoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eros Marín</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Clotilde Alves-Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pecqueur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmet.2019.11.011⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2019.00118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03013619v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02240417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glioblastoma Stem-Like Cells, Metabolic Strategy to Kill a Challenging Target</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impairing Temozolomide Resistance Driven by Glioma Stem-like Cells with adjuvant Immunotherapy Targeting O-acetyl GD2 Ganglioside</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fleurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fougeray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Garnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Renoult</w:t>
+                <w:t xml:space="preserve">Sébastien Faraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Clotilde Alves-Guerra</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sarah Vermeulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9, pp.118. </w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, Epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fonc.2019.00118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ijc.32533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02240417v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02168202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereotactic Adoptive Transfer of Cytotoxic Immune Cells in Murine Models of Orthotopic Human Glioblastoma Multiforme Xenografts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4908,77 +4908,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IL-21 Increases the Reactivity of Allogeneic Human Vγ9Vδ2 T Cells Against Primary Glioblastoma Tumors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François M. Vallette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5215,51 +5215,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Degorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Clotilde Alves-Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Gaugler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5310,103 +5310,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Mitochondrial Glutamine Targeting Prevails Over Glioblastoma Metabolic Plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Oizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gratas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Geraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (20), </w:t>
@@ -5630,51 +5630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STEM CELLS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
@@ -5738,51 +5738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5885,51 +5885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Gratas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adulraj Nadaradjane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Vallette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5993,51 +5993,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation-induced PGE 2 sustains human glioma cell growth and survival through EGF signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Oizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisenn Lalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6597,321 +6597,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03054388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting Metabolism to Induce Cell Death in Cancer Cells and Cancer Stem Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differentiation-Related Response to DNA Breaks in Human Mesenchymal Stem Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Séry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lafargue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2013/805975⟩</w:t>
+              <w:t xml:space="preserve">STEM CELLS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31 (4), pp.800-807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/stem.1336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02447021v1</w:t>
+                <w:t xml:space="preserve">hal-01968395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiation-Related Response to DNA Breaks in Human Mesenchymal Stem Cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Targeting Metabolism to Induce Cell Death in Cancer Cells and Cancer Stem Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pecqueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Erika Hue</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Oizel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisenn Lalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Séry</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François M Vallette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STEM CELLS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 31 (4), pp.800-807. </w:t>
+              <w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013, pp.805975. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/stem.1336⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2013/805975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01968395v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02447021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Uncoupling Protein 2-Deficient Mice upon Anaesthesia and Sedation Revealed a Role for UCP2 in Locomotion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Clotilde Alves-Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Aheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7771,51 +7771,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bone Marrow Transplantation Reveals the in Vivo Expression of the Mitochondrial Uncoupling Protein 2 in Immune and Nonimmune Cells during Inflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Clotilde Alves-Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7905,51 +7905,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bone Marrow Transplantation Reveals the in Vivo Expression of the Mitochondrial Uncoupling Protein 2 in Immune and Nonimmune Cells during Inflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Clotilde Alves-Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8052,51 +8052,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncoupling Protein 2, in Vivo Distribution, Induction upon Oxidative Stress, and Evidence for Translational Regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Clotilde Alves-Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8359,51 +8359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sanchis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Clotilde Alves-Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 275 (41), pp.31722-31732. </w:t>
@@ -8493,51 +8493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sanchis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Clotilde Alves-Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 275 (41), pp.31722-31732. </w:t>
@@ -9039,51 +9039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Fougeray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Birklé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9415,51 +9415,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478894v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Laurent--Blond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Devinat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Ceroni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Perrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479052v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Renoult" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Paris" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gratas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pecqueur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479027v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Awada" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Degorre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Christin Parplys" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sabatier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479003v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478991v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Aawada" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478245v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Thomas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Veerasamy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guiet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Ollier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04996031v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Nocquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Louault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourgeais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Basseville" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478140v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Birkl&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Scotet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478928v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Croyal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02158943v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tra-My Doan-Ngoc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tilly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bruneau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Glemain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brouard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347350v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chauvet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph L&#233;ger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Laurent-Blond" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Harly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bict.2025.100014" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970019v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noae250" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615662v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Oliver" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Joalland" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noae106" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615675v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-23-3495" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605043v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Onfray" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chevolleau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moinard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Girard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasturi Mahadik" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2024.114232" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04904114v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent J Guen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennan Andr&#233;-Gr&#233;goire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beauvillain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Boury" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.202400111" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04696163v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benichou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolaji Seffou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selin Top&#231;u" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenoir" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45548-w" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237446v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Defois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Bon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charpentier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Georget" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaigeard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12964-023-01150-z" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237361v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noac239" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04001857v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirine Rafia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Loizeau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.1066336" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391409v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Renaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Trillet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Jardine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Merlet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05676-3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543095v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tra-My Doan Ngoc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Danger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Bonizec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Masset" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2022030286" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03534214v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Combot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veijo T. Salo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilliane Chadeuf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarit H&#246;ltt&#228;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Ven" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2021.110213" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817349v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Sancerni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Luby" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Caradeuc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.960226" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03366173v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cadoux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Garcia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Morille" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Wiertlewski" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.730342" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03434277v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Alzial" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Renoult" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clavreul" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-021-02056-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02625440v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mignard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Dubois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lano&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M Joalland" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.RA120000628" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03013555v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Oizel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chendong Yang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gautier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quyen N Do" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40170-020-00215-8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03013565v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Salaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Alvarez-Arenas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Geraldo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Belmonte-Beitia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel F Calvo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2020.08.101" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429194v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rab&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Dumont" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo &#193;lvarez-Arenas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Janati" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-019-2200-2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02316604v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Chauvin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Perroteau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Jarry" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lafrance" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-19-0375" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02168202v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fleurence" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Bahri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fougeray" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faraj" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vermeulen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.32533" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02345411v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Aguilar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Esteves" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aparicio" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.07.097" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03013619v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eros Mar&#237;n" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bouchet-Delbos" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Louvet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Nerriere-Daguin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2019.11.011" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02240417v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Garnier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Clotilde Alves-Guerra" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2019.00118" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01885088v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Clemenceau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/57870" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758726v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kilens" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Meistermann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Moreno" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chariau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gaignerie" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02107-w" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01804994v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M. Vallette" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CJI.0000000000000225" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01819099v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Yap" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Caristan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Jacquemont" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00778" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01514403v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lafargue" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Gaugler" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2017.04.019" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01595798v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-16-3102" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01414140v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Tourneau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Magr&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joubert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Le May" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ayer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35487" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01398601v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maz&#232;ne Hochane" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Trichet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Avril" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.2539" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01342603v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra L&#233;ger" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Minault" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2016.1168554" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01818661v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Oizel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gratas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adulraj Nadaradjane" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vallette" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2015.13" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02914000v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Brocard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisenn Lalier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.3160" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02147167v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degauque" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2015.00547" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03369748v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Morfouace" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Oliver" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cheray" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2013.561" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01207304v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteves Pauline" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alves-Guerra Marie-Clotilde" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/23723556.2014.975024" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054388v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Esteves" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pecqueur" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ransy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Esnous" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lenoir" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-13-3383" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02447021v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M Vallette" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/805975" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968395v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin S&#233;ry" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.1336" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347202v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aheng" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Masscheleyn" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Tharaux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041846" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055035v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Alves-Guerra" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ricquier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouillaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/iub.188" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347239v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillaud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02446962v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Bui" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gelly" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hauchard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barbot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.07-8945com" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136148v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mozo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ferry" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Studeny" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Rodriguez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20050494" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055003v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gnanalingham" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mostyn" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wang" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Webb" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Keisler" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.1.06251" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054882v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Litten" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Perkins" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Alves-Guerra" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.1.05448" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054592v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rousset" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Mallat" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Blanc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M306951200" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719655v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054560v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne L&#233;vi-Meyrueis" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Couplan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M006938200" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054550v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Arsenijevic" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Onuma" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Raimbault" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Manning" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/82565" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719654v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Gonzalez-Barroso" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sanchis" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M001678200" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054399v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995761v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Brochard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Vanlaeys" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdia Taieb" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Aury-Landas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729681v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478956v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478271v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03319390v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Louault" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Basseville" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478894v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Laurent--Blond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Devinat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Ceroni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Perrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479052v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Renoult" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Paris" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gratas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pecqueur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479027v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Awada" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Degorre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Christin Parplys" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sabatier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479003v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478991v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Aawada" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478245v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Thomas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Veerasamy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guiet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Ollier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04996031v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Nocquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Louault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourgeais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Basseville" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478140v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Birkl&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Scotet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478928v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Croyal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02158943v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tra-My Doan-Ngoc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tilly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bruneau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Glemain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brouard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347350v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chauvet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph L&#233;ger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Laurent-Blond" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Harly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bict.2025.100014" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970019v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noae250" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615675v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-23-3495" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615662v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Oliver" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Joalland" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noae106" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605043v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Onfray" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chevolleau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moinard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Girard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasturi Mahadik" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2024.114232" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04904114v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent J Guen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennan Andr&#233;-Gr&#233;goire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beauvillain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Boury" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.202400111" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04696163v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benichou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolaji Seffou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selin Top&#231;u" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenoir" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45548-w" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237361v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noac239" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04001857v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirine Rafia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Loizeau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.1066336" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237446v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Defois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Bon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charpentier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Georget" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaigeard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12964-023-01150-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391409v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Renaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Trillet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Jardine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Merlet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05676-3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543095v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tra-My Doan Ngoc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Danger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Bonizec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Masset" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2022030286" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817349v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Sancerni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Luby" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Caradeuc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.960226" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03534214v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Combot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veijo T. Salo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilliane Chadeuf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarit H&#246;ltt&#228;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Ven" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2021.110213" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03366173v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cadoux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Garcia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Morille" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Wiertlewski" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.730342" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03434277v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Alzial" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Renoult" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clavreul" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-021-02056-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03013565v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Salaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Alvarez-Arenas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Geraldo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Belmonte-Beitia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel F Calvo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2020.08.101" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02625440v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mignard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Dubois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lano&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M Joalland" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.RA120000628" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03013555v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Oizel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chendong Yang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gautier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quyen N Do" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40170-020-00215-8" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429194v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rab&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Dumont" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo &#193;lvarez-Arenas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Janati" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-019-2200-2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02316604v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Chauvin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Perroteau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Jarry" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lafrance" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-19-0375" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02345411v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Aguilar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Esteves" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aparicio" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.07.097" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03013619v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eros Mar&#237;n" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bouchet-Delbos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Louvet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Nerriere-Daguin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2019.11.011" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02240417v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Garnier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Clotilde Alves-Guerra" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2019.00118" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02168202v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fleurence" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Bahri" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fougeray" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faraj" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vermeulen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.32533" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01885088v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Clemenceau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/57870" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758726v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kilens" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Meistermann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Moreno" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chariau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gaignerie" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02107-w" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01804994v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M. Vallette" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CJI.0000000000000225" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01819099v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Yap" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Caristan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Jacquemont" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00778" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01514403v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lafargue" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Gaugler" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2017.04.019" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01595798v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-16-3102" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01414140v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Tourneau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Magr&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joubert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Le May" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ayer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35487" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01398601v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maz&#232;ne Hochane" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Trichet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Avril" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.2539" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01342603v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra L&#233;ger" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Minault" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2016.1168554" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01818661v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Oizel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gratas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adulraj Nadaradjane" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vallette" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2015.13" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02914000v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Brocard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisenn Lalier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.3160" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02147167v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degauque" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2015.00547" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03369748v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Morfouace" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Oliver" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cheray" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2013.561" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01207304v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteves Pauline" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alves-Guerra Marie-Clotilde" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/23723556.2014.975024" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054388v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Esteves" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pecqueur" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ransy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Esnous" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lenoir" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-13-3383" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968395v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin S&#233;ry" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.1336" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02447021v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M Vallette" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/805975" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347202v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aheng" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Masscheleyn" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Tharaux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041846" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055035v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Alves-Guerra" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ricquier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouillaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/iub.188" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347239v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillaud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02446962v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Bui" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gelly" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hauchard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barbot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.07-8945com" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136148v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mozo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ferry" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Studeny" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Rodriguez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20050494" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055003v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gnanalingham" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mostyn" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wang" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Webb" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Keisler" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.1.06251" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054882v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Litten" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Perkins" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Alves-Guerra" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.1.05448" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054592v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rousset" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Mallat" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Blanc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M306951200" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719655v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054560v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne L&#233;vi-Meyrueis" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Couplan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M006938200" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054550v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Arsenijevic" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Onuma" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Raimbault" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Manning" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/82565" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719654v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Gonzalez-Barroso" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sanchis" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M001678200" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054399v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995761v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Brochard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Vanlaeys" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdia Taieb" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Aury-Landas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729681v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478956v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478271v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03319390v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Louault" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Basseville" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>