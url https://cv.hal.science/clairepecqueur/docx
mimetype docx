--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -66,1297 +66,1687 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronopharmacological targeting of mitochondrial dihydroorotate dehydrogenase prevents diet-induced obesity in male mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Atger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Croyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Chavanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Le Questel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05630484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inhibiting EZH2 Alleviates Osteoarthritis and Pain in an Experimental Murine Model Through Modulating Synovial and Macrophage Inflammation, Axon Guidance, and Osteoclastogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Vanlaeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdia Taieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Aury-Landas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Targeting pediatric High-Grade Gliomas with O AcGD2-CAR Vδ2 T cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Veerasamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Devinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncover glioblastoma molecular dynamics with genetic tracers and heterogeneous tumoroid models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Laurent--Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Devinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Ceroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIB2025, Tumor Heterogeneity, Plasticity and Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Leuven (Belgique), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the dynamic of intratumoral heterogeneity in 3D-models of Glioblastoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Laurent--Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gratas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRCI2NA inaugural symposium: A meeting on tumor and immune ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05479052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation-induced endothelial senescence primes glioblastoma aggressiveness with enhanced genomic instability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Awada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Degorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Christin Parplys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRCI 2 NA inaugural symposium: A meeting on tumor and immune ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05479027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation-induced endothelial senescence primes glioblastoma aggressiveness with enhanced genomic instability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Awada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Degorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Christin Parplys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème Journées Jeunes Chercheurs en cancérologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05479003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation creates senescent pro-tumorigenic niches impelling aggressive glioblastoma relapse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Aawada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Degorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Christin Parplys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16thbis International Wolfsberg Meeting on Molecular Radiation Biology/Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Wolfsberg, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAR T cell immunotherapy targeting OAcGD2 in pediatric high grade gliomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Veerasamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Devinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27eme journée des jeunes chercheurs en cancérologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic implication in triple negative breast cancer cells sensitivity to apoptosis under CAFs influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Nocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Louault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bourgeais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Basseville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st annual meeting of FSTM « French Society of Tumor Microenvironment »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Fréjus (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04996031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunoreactivity of human CAR-OAcGD2 Vγ9Vδ2 T cells against primary glioblastoma cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Birklé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Scotet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53d Annual Meeting of the French Society of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyruvate Carboxylase as a new metabolic target to kill Glioblastoma stem like cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gratas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Croyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIB2021, Tumor Heterogeneity, Plasticity and Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Leuven (Belgique), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic pathways regulate the migration of TEMRA CD8 to inflammatory site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tra-My Doan-Ngoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Glemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02158943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1366,7909 +1756,7637 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Vγ9Vδ2 T Cell Exhaustion In Vitro: Phenotypic and Functional Insights for Immunotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Laurent-Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Harly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood Immunology &amp; Cellular Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.100014. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bict.2025.100014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05347350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibiting glioblastoma stem cells by targeting pyruvate carboxylase: A novel therapeutic strategy with both opportunities and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Laurent--Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuro-Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 27 (2), pp.589 - 590. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/neuonc/noae250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04970019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arming Vδ2 T cells with chimeric antigen receptors to combat cancer</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Unraveling hallmark suitability for staging pre- and post-implantation stem cell models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Onfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Moinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasturi Mahadik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-23-3495⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (5), pp.114232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2024.114232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615675v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic Profiling of Glioblastoma Stem Cells Reveals Pyruvate Carboxylase as a Critical Survival Factor and Potential Therapeutic Target</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Laurent--Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Awada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuro-Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1572-1586. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/neuonc/noae106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04615662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling hallmark suitability for staging pre- and post-implantation stem cell models</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arming Vδ2 T cells with chimeric antigen receptors to combat cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pecqueur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2024.114232⟩</w:t>
+              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-23-3495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04605043v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRCI 2 NA inaugural symposium: A meeting on tumor and immune ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent J Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwennan André-Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Beauvillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of the Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 116 (12), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/boc.202400111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04904114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The transcription factor ChREBP Orchestrates liver carcinogenesis by coordinating the PI3K/AKT signaling and cancer metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Benichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bolaji Seffou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selin Topçu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Nature Communications, 15 (1), pp.1879. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-024-45548-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting radiation immunostimulatory effects to improve glioblastoma outcome</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The antitumor activity of human Vγ9Vδ2 T cells is impaired by TGF-β through significant phenotype, transcriptomic and metabolic changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chirine Rafia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Loizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Renoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Harly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuro-Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/neuonc/noac239⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.1066336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.1066336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04237361v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04001857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The antitumor activity of human Vγ9Vδ2 T cells is impaired by TGF-β through significant phenotype, transcriptomic and metabolic changes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Exploiting radiation immunostimulatory effects to improve glioblastoma outcome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Awada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.1066336⟩</w:t>
+              <w:t xml:space="preserve">Neuro-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (3), pp.433-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/neuonc/noac239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04001857v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osteoarthritic chondrocytes undergo a glycolysis-related metabolic switch upon exposure to IL-1b or TNF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Defois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Georget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gaigeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Communication and Signaling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 21 (1), pp.137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12964-023-01150-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The centrosomal protein 131 participates in the regulation of mitochondrial apoptosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Trillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Jardine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 6 (1), pp.1271. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s42003-023-05676-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expressing CD45RA (TEMRA) CD8+ T Cells from Kidney Transplant Recipients Exhibit Enhanced Purinergic P2X4 Receptor-Dependent Proinflammatory and Migratory Responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tra-My Doan Ngoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Bonizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Masset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 33 (12), pp.2211-2231. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1681/ASN.2022030286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UCP2 silencing restrains leukemia cell proliferation through glutamine metabolic remodeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Sancerni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Luby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Caradeuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, pp.960226. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fimmu.2022.960226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03817349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seipin localizes at endoplasmic-reticulum-mitochondria contact sites to control mitochondrial calcium import and metabolism in adipocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Combot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veijo T. Salo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilliane Chadeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarit Hölttä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Ven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 38 (2), pp.110213. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.celrep.2021.110213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03534214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teriflunomide Treatment of Multiple Sclerosis Selectively Modulates CD8 Memory T Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Wiertlewski</w:t>
+                <w:t xml:space="preserve">Wild-type isocitrate dehydrogenase under the spotlight in glioblastoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Alzial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophelie Renoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gratas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Clavreul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.730342⟩</w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41388-021-02056-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03366173v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03434277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wild-type isocitrate dehydrogenase under the spotlight in glioblastoma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Clavreul</w:t>
+                <w:t xml:space="preserve">Teriflunomide Treatment of Multiple Sclerosis Selectively Modulates CD8 Memory T Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Cadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Morille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Wiertlewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41388-021-02056-1⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.730342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.730342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03434277v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03366173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondria transfer from tumor-activated stromal cells (TASC) to primary Glioblastoma cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arturo Alvarez-Arenas</w:t>
+                <w:t xml:space="preserve">Glutamine uptake and utilization of human mesenchymal glioblastoma in orthotopic mouse model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Oizel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chendong Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Geraldo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gabriel F Calvo</w:t>
+                <w:t xml:space="preserve">Ophelie Renoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quyen N Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2020.08.101⟩</w:t>
+              <w:t xml:space="preserve">Cancer and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40170-020-00215-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03013565v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03013555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sphingolipids distribution at mitochondria-associated membranes (MAM) upon induction of apoptosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lanoé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre M Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Lipid Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.32350079. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1194/jlr.RA120000628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02625440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glutamine uptake and utilization of human mesenchymal glioblastoma in orthotopic mouse model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Quyen N Do</w:t>
+                <w:t xml:space="preserve">Mitochondria transfer from tumor-activated stromal cells (TASC) to primary Glioblastoma cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Salaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Alvarez-Arenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Geraldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Belmonte-Beitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel F Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40170-020-00215-8⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 533, pp.139 - 147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2020.08.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03013555v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03013565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a transient state during the acquisition of temozolomide resistance in glioblastoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Rabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Álvarez-Arenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Janati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Belmonte-Beitia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Death and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41419-019-2200-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NKG2D controls natural reactivity of Vγ9Vδ2 T lymphocytes against mesenchymal glioblastoma cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glioblastoma Stem-Like Cells, Metabolic Strategy to Kill a Challenging Target</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Renoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Clotilde Alves-Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pecqueur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-19-0375⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2019.00118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02316604v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02240417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UCP2 Deficiency Increases Colon Tumorigenesis by Promoting Lipid Synthesis and Depleting NADPH for Antioxidant Defenses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Sancerni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aparicio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 28 (9), pp.2306-2316.e5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.celrep.2019.07.097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02345411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Tolerogenic Dendritic Cells Regulate Immune Responses through Lactate Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eros Marín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bouchet-Delbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Nerriere-Daguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 30 (6), pp.1075-1090. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cmet.2019.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03013619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glioblastoma Stem-Like Cells, Metabolic Strategy to Kill a Challenging Target</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impairing Temozolomide Resistance Driven by Glioma Stem-like Cells with adjuvant Immunotherapy Targeting O-acetyl GD2 Ganglioside</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fleurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fougeray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Faraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Vermeulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fonc.2019.00118⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, Epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.32533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02240417v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02168202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impairing Temozolomide Resistance Driven by Glioma Stem-like Cells with adjuvant Immunotherapy Targeting O-acetyl GD2 Ganglioside</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sarah Vermeulen</w:t>
+                <w:t xml:space="preserve">NKG2D controls natural reactivity of Vγ9Vδ2 T lymphocytes against mesenchymal glioblastoma cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Joalland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Perroteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lafrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijc.32533⟩</w:t>
+              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, clincanres.0375.2019 (Epub ahead of print). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-19-0375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02168202v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02316604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereotactic Adoptive Transfer of Cytotoxic Immune Cells in Murine Models of Orthotopic Human Glioblastoma Multiforme Xenografts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Clemenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 139, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3791/57870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01885088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel derivation of isogenic human primed and naive induced pluripotent stem cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Kilens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Meistermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chariau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaignerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (1), pp.302 - 314. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-017-02107-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01758726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IL-21 Increases the Reactivity of Allogeneic Human Vγ9Vδ2 T Cells Against Primary Glioblastoma Tumors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François M. Vallette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of immunotherapy : official journal of the Society for Biological Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 41 (5), pp.224-231. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/CJI.0000000000000225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01804994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IL-15 Harnesses Pro-inflammatory Function of TEMRA CD8 in Kidney-Transplant Recipients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lola Jacquemont</w:t>
+                <w:t xml:space="preserve">Ionizing radiation induces long-term senescence in endothelial cells through mitochondrial respiratory complex II dysfunction and superoxide generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lafargue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Degorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Clotilde Alves-Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Gaugler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2017.00778⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 108, pp.750-759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2017.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01819099v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01514403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionizing radiation induces long-term senescence in endothelial cells through mitochondrial respiratory complex II dysfunction and superoxide generation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Gaugler</w:t>
+                <w:t xml:space="preserve">Efficient Mitochondrial Glutamine Targeting Prevails Over Glioblastoma Metabolic Plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Oizel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gratas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Geraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2017.04.019⟩</w:t>
+              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-16-3102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01514403v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01595798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Mitochondrial Glutamine Targeting Prevails Over Glioblastoma Metabolic Plasticity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fanny Geraldo</w:t>
+                <w:t xml:space="preserve">IL-15 Harnesses Pro-inflammatory Function of TEMRA CD8 in Kidney-Transplant Recipients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tra-My Doan-Ngoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Yap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Caristan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Jacquemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-16-3102⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2017.00778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01595798v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01819099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seipin deficiency alters brown adipose tissue thermogenesis and insulin sensitivity in a non-cell autonomous mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Magré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Ayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6, pp.35487 - 35487. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep35487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01414140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Dose Pesticide Mixture Induces Senescence In Normal Mesenchymal Stem Cells (MSC) And Promotes Tumorigenic PhenotypeIn Premalignant MSC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazène Hochane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STEM CELLS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/stem.2539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01398601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereotaxic administrations of allogeneic human Vγ9Vδ2 T cells efficiently control the development of human glioblastoma brain tumors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Minault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OncoImmunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 5 (6), pp.e1168554. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/2162402X.2016.1168554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01342603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D-2-Hydroxyglutarate does not mimic all the IDH mutation effects, in particular the reduced etoposide-triggered apoptosis mediated by an alteration in mitochondrial NADH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Oizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Gratas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adulraj Nadaradjane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Vallette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Death and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/cddis.2015.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01818661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation-induced PGE 2 sustains human glioma cell growth and survival through EGF signaling</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Targeting CD8 T-Cell Metabolism in Transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Yap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Degauque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.3160⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2015.00547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02914000v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02147167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting CD8 T-Cell Metabolism in Transplantation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Radiation-induced PGE 2 sustains human glioma cell growth and survival through EGF signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Oizel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisenn Lalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2015.00547⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (9), pp.6840-6849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.3160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02147167v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02914000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of glioma cell death and differentiation by PKM2–Oct4 interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Morfouace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisenn Lalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Cheray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Death and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5, pp.e1036. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/cddis.2013.561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03369748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UCP2 induces metabolic reprogramming to inhibit proliferation of cancer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteves Pauline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alves-Guerra Marie-Clotilde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular &amp; Cellular Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4161/23723556.2014.975024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01207304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitochondrial Retrograde Signaling Mediated by UCP2 Inhibits Cancer Cell Proliferation and Tumorigenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ransy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Esnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 74 (14), pp.3971-3982. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-13-3383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03054388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiation-Related Response to DNA Breaks in Human Mesenchymal Stem Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Séry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Lafargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STEM CELLS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 31 (4), pp.800-807. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/stem.1336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01968395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting Metabolism to Induce Cell Death in Cancer Cells and Cancer Stem Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Oizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisenn Lalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François M Vallette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2013, pp.805975. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2013/805975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02447021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Uncoupling Protein 2-Deficient Mice upon Anaesthesia and Sedation Revealed a Role for UCP2 in Locomotion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Clotilde Alves-Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Aheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Masscheleyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Tharaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (8), pp.e41846. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0041846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02347202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UCP2, a metabolic sensor coupling glucose oxidation to mitochondrial metabolism?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Alves-Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ricquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bouillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUBMB Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 61 (7), pp.762-767. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/iub.188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03055035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UCP2, a metabolic sensor coupling glucose oxidation to mitochondrial metabolism?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Alves-Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ricquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUBMB Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 61 (7), pp.762-767. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/iub.188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02347239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncoupling protein-2 controls proliferation by promoting fatty acid oxidation and limiting glycolysis-derived pyruvate utilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FASEB Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 22 (1), pp.9-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1096/fj.07-8945com⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02446962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of UCP3 in CHO cells does not cause uncoupling, but controls mitochondrial activity in the presence of glucose.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Studeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 393 (Pt 1), pp.431-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1042/BJ20050494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00136148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tissue-specific effects of leptin administration on the abundance of mitochondrial proteins during neonatal development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Gnanalingham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mostyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Webb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Keisler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 187 (1), pp.81-88. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1677/joe.1.06251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03055003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of genotype on the differential ontogeny of uncoupling protein 2 and 3 in subcutaneous adipose tissue and muscle in neonatal pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mostyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Litten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Perkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Alves-Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 183 (1), pp.121-131. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1677/joe.1.05448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03054882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bone Marrow Transplantation Reveals the in Vivo Expression of the Mitochondrial Uncoupling Protein 2 in Immune and Nonimmune Cells during Inflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Clotilde Alves-Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Mallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 278 (43), pp.42307-42312. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M306951200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03054592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bone Marrow Transplantation Reveals the in Vivo Expression of the Mitochondrial Uncoupling Protein 2 in Immune and Nonimmune Cells during Inflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Clotilde Alves-Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Mallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 278 (43), pp.42307-42312. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M306951200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04719655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncoupling Protein 2, in Vivo Distribution, Induction upon Oxidative Stress, and Evidence for Translational Regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Clotilde Alves-Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Lévi-Meyrueis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Couplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 276 (12), pp.8705-8712. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M006938200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03054560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disruption of the uncoupling protein-2 gene in mice reveals a role in immunity and reactive oxygen species production</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Transcriptional Activation of the Human ucp1 Gene in a Rodent Cell Line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria del Mar Gonzalez-Barroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Brian Manning</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sanchis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Clotilde Alves-Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/82565⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 275 (41), pp.31722-31732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M001678200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03054550v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional Activation of the Human ucp1 Gene in a Rodent Cell Line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria del Mar Gonzalez-Barroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sanchis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Clotilde Alves-Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 275 (41), pp.31722-31732. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M001678200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04719654v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional Activation of the Human ucp1 Gene in a Rodent Cell Line</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Disruption of the uncoupling protein-2 gene in mice reveals a role in immunity and reactive oxygen species production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Arsenijevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroki Onuma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Clotilde Alves-Guerra</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Manning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M001678200⟩</w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 26 (4), pp.435-439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/82565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...174 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...98 lines deleted...]
-                <w:t xml:space="preserve">hal-04729681v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the dynamic intratumoral heterogeneity in 3Dmodels of glioblastoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Laurent--Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gratas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SUNRISE meeting, Heterogeneity and Plasticity in cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Ajaccio - Corse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacité antitumorale de l’immunothérapie TVγ9Vδ2-CAR anti GD2-O-acétylé dans les gliomes pédiatriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Fougeray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Birklé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REACT4KIDS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lien entre reprogrammation métabolique et résistance à l’apoptose induites par le stroma dans les cancers du sein triple négatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Nocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Louault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophelie Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bourgeais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Basseville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème journées du cancéropôle grand-ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03319390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId327"/>
+      <w:footerReference w:type="default" r:id="rId332"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9415,51 +9533,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478894v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Laurent--Blond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Devinat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Ceroni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Perrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479052v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Renoult" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Paris" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gratas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pecqueur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479027v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Awada" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Degorre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Christin Parplys" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sabatier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479003v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478991v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Aawada" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478245v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Thomas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Veerasamy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guiet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Ollier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04996031v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Nocquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Louault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourgeais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Basseville" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478140v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Birkl&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Scotet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478928v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Croyal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02158943v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tra-My Doan-Ngoc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tilly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bruneau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Glemain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brouard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347350v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chauvet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph L&#233;ger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Laurent-Blond" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Harly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bict.2025.100014" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970019v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noae250" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615675v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-23-3495" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615662v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Oliver" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Joalland" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noae106" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605043v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Onfray" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chevolleau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moinard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Girard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasturi Mahadik" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2024.114232" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04904114v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent J Guen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennan Andr&#233;-Gr&#233;goire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beauvillain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Boury" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.202400111" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04696163v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benichou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolaji Seffou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selin Top&#231;u" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenoir" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45548-w" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237361v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noac239" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04001857v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirine Rafia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Loizeau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.1066336" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237446v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Defois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Bon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charpentier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Georget" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaigeard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12964-023-01150-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391409v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Renaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Trillet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Jardine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Merlet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05676-3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543095v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tra-My Doan Ngoc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Danger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Bonizec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Masset" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2022030286" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817349v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Sancerni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Luby" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Caradeuc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.960226" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03534214v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Combot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veijo T. Salo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilliane Chadeuf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarit H&#246;ltt&#228;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Ven" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2021.110213" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03366173v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cadoux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Garcia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Morille" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Wiertlewski" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.730342" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03434277v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Alzial" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Renoult" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clavreul" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-021-02056-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03013565v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Salaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Alvarez-Arenas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Geraldo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Belmonte-Beitia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel F Calvo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2020.08.101" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02625440v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mignard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Dubois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lano&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M Joalland" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.RA120000628" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03013555v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Oizel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chendong Yang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gautier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quyen N Do" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40170-020-00215-8" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429194v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rab&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Dumont" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo &#193;lvarez-Arenas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Janati" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-019-2200-2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02316604v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Chauvin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Perroteau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Jarry" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lafrance" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-19-0375" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02345411v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Aguilar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Esteves" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aparicio" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.07.097" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03013619v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eros Mar&#237;n" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bouchet-Delbos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Louvet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Nerriere-Daguin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2019.11.011" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02240417v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Garnier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Clotilde Alves-Guerra" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2019.00118" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02168202v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fleurence" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Bahri" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fougeray" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faraj" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vermeulen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.32533" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01885088v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Clemenceau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/57870" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758726v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kilens" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Meistermann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Moreno" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chariau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gaignerie" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02107-w" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01804994v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M. Vallette" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CJI.0000000000000225" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01819099v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Yap" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Caristan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Jacquemont" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00778" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01514403v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lafargue" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Gaugler" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2017.04.019" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01595798v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-16-3102" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01414140v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Tourneau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Magr&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joubert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Le May" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ayer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35487" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01398601v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maz&#232;ne Hochane" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Trichet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Avril" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.2539" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01342603v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra L&#233;ger" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Minault" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2016.1168554" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01818661v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Oizel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gratas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adulraj Nadaradjane" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vallette" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2015.13" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02914000v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Brocard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisenn Lalier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.3160" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02147167v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degauque" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2015.00547" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03369748v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Morfouace" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Oliver" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cheray" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2013.561" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01207304v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteves Pauline" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alves-Guerra Marie-Clotilde" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/23723556.2014.975024" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054388v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Esteves" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pecqueur" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ransy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Esnous" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lenoir" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-13-3383" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968395v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin S&#233;ry" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.1336" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02447021v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M Vallette" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/805975" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347202v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aheng" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Masscheleyn" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Tharaux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041846" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055035v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Alves-Guerra" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ricquier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouillaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/iub.188" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347239v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillaud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02446962v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Bui" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gelly" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hauchard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barbot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.07-8945com" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136148v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mozo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ferry" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Studeny" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Rodriguez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20050494" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055003v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gnanalingham" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mostyn" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wang" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Webb" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Keisler" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.1.06251" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054882v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Litten" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Perkins" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Alves-Guerra" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.1.05448" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054592v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rousset" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Mallat" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Blanc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M306951200" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719655v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054560v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne L&#233;vi-Meyrueis" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Couplan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M006938200" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054550v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Arsenijevic" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Onuma" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Raimbault" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Manning" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/82565" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719654v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Gonzalez-Barroso" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sanchis" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M001678200" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054399v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995761v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Brochard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Vanlaeys" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdia Taieb" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Aury-Landas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729681v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478956v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478271v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03319390v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Louault" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Basseville" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05630484v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Atger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Durand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Croyal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Chavanne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Questel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995761v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Brochard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Vanlaeys" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdia Taieb" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Aury-Landas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729681v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Thomas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Veerasamy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Devinat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guiet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Ollier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478894v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Laurent--Blond" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Ceroni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Perrin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paris" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479052v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Renoult" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Paris" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gratas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pecqueur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479027v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Awada" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Degorre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Christin Parplys" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sabatier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479003v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478991v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Aawada" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478245v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04996031v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Nocquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Louault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourgeais" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Basseville" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478140v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Birkl&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Scotet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478928v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02158943v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tra-My Doan-Ngoc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tilly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bruneau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Glemain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brouard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347350v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chauvet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph L&#233;ger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Laurent-Blond" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Harly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bict.2025.100014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970019v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noae250" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605043v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Onfray" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chevolleau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moinard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Girard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasturi Mahadik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2024.114232" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615662v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Oliver" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Joalland" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noae106" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615675v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-23-3495" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04904114v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent J Guen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennan Andr&#233;-Gr&#233;goire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beauvillain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Boury" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.202400111" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04696163v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benichou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolaji Seffou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selin Top&#231;u" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenoir" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45548-w" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04001857v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirine Rafia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Loizeau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.1066336" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237361v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noac239" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237446v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Defois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Bon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charpentier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Georget" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaigeard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12964-023-01150-z" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391409v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Renaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Trillet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Jardine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Merlet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05676-3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543095v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tra-My Doan Ngoc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Danger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Bonizec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Masset" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2022030286" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817349v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Sancerni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Luby" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Caradeuc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.960226" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03534214v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Combot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veijo T. Salo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilliane Chadeuf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarit H&#246;ltt&#228;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Ven" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2021.110213" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03434277v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Alzial" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Renoult" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clavreul" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-021-02056-1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03366173v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cadoux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Garcia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Morille" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Wiertlewski" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.730342" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03013555v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Oizel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chendong Yang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gautier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quyen N Do" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40170-020-00215-8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02625440v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mignard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Dubois" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lano&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M Joalland" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.RA120000628" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03013565v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Salaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Alvarez-Arenas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Geraldo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Belmonte-Beitia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel F Calvo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2020.08.101" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429194v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rab&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Dumont" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo &#193;lvarez-Arenas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Janati" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-019-2200-2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02240417v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Garnier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Clotilde Alves-Guerra" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2019.00118" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02345411v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Aguilar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Esteves" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aparicio" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.07.097" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03013619v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eros Mar&#237;n" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bouchet-Delbos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Louvet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Nerriere-Daguin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2019.11.011" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02168202v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fleurence" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Bahri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fougeray" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faraj" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vermeulen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.32533" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02316604v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Chauvin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Perroteau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Jarry" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lafrance" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-19-0375" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01885088v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Clemenceau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/57870" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758726v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kilens" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Meistermann" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Moreno" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chariau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gaignerie" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02107-w" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01804994v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M. Vallette" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CJI.0000000000000225" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01514403v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lafargue" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Gaugler" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2017.04.019" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01595798v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-16-3102" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01819099v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Yap" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Caristan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Jacquemont" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00778" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01414140v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Tourneau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Magr&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joubert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Le May" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ayer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35487" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01398601v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maz&#232;ne Hochane" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Trichet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Avril" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.2539" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01342603v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra L&#233;ger" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Minault" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2016.1168554" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01818661v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Oizel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gratas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adulraj Nadaradjane" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vallette" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2015.13" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02147167v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degauque" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2015.00547" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02914000v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Brocard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisenn Lalier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.3160" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03369748v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Morfouace" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Oliver" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cheray" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2013.561" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01207304v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteves Pauline" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alves-Guerra Marie-Clotilde" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/23723556.2014.975024" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054388v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Esteves" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pecqueur" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ransy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Esnous" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lenoir" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-13-3383" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968395v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin S&#233;ry" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.1336" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02447021v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M Vallette" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/805975" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347202v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aheng" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Masscheleyn" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Tharaux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041846" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055035v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Alves-Guerra" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ricquier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouillaud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/iub.188" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347239v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillaud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02446962v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Bui" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gelly" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hauchard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barbot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.07-8945com" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136148v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mozo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ferry" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Studeny" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Rodriguez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20050494" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055003v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gnanalingham" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mostyn" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wang" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Webb" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Keisler" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.1.06251" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054882v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Litten" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Perkins" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Alves-Guerra" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.1.05448" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054592v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rousset" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Mallat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Blanc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M306951200" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719655v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054560v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne L&#233;vi-Meyrueis" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Couplan" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M006938200" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719654v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Gonzalez-Barroso" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sanchis" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M001678200" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054399v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054550v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Arsenijevic" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Onuma" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Raimbault" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Manning" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/82565" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478956v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478271v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03319390v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Louault" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Basseville" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>