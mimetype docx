--- v0 (2026-03-05)
+++ v1 (2026-05-06)
@@ -66,2831 +66,2819 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotechnological production of 2‐phenylethanol from agroindustrial byproducts: experimental evaluation, techno‐economic analysis, and life cycle assessment</w:t>
+                <w:t xml:space="preserve">Pulsed electric field processing of forced endive roots: Enhanced extraction and pilot-scale validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernanda Thimoteo Azevedo Jorge</w:t>
+                <w:t xml:space="preserve">Neamtallah Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nurdana Orynbek</w:t>
+                <w:t xml:space="preserve">Emmanuel Omachoko Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aiganym Abduraimova</w:t>
+                <w:t xml:space="preserve">Massimiliano Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasiya Valakhanovich</w:t>
+                <w:t xml:space="preserve">Emma Chiavaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hector Adiel Flores‐nestor</w:t>
+                <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofuels, Bioproducts &amp; Biorefining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (4), pp.1190-1206. </w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 110, pp.104486. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/bbb.2815⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2026.104486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05283783v1</w:t>
+                <w:t xml:space="preserve">hal-05414152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial production of 3-hydroxypropionic acid by acetic acid bacteria: Modeling including the buffering capacity of the biological medium enables prediction of pH and metabolite concentrations</w:t>
+                <w:t xml:space="preserve">Biotechnological production of 2‐phenylethanol from agroindustrial byproducts: experimental evaluation, techno‐economic analysis, and life cycle assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Arana-Agudelo</w:t>
+                <w:t xml:space="preserve">Fernanda Thimoteo Azevedo Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence de Fouchécour</w:t>
+                <w:t xml:space="preserve">Nurdana Orynbek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwen Moussa</w:t>
+                <w:t xml:space="preserve">Aiganym Abduraimova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Athès</w:t>
+                <w:t xml:space="preserve">Anastasiya Valakhanovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Lachin</w:t>
+                <w:t xml:space="preserve">Hector Adiel Flores‐nestor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 208, pp.109346. </w:t>
+              <w:t xml:space="preserve">Biofuels, Bioproducts &amp; Biorefining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (4), pp.1190-1206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bej.2024.109346⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/bbb.2815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04574275v1</w:t>
+                <w:t xml:space="preserve">hal-05283783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental conditions during glycerol bioconversion affect 3‐hydroxypropionic acid bioproduction by Limosilactobacillus reuteri DSM 17938</w:t>
+                <w:t xml:space="preserve">Microbial production of 3-hydroxypropionic acid by acetic acid bacteria: Modeling including the buffering capacity of the biological medium enables prediction of pH and metabolite concentrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi‐Lan‐Phuong Nguyen</w:t>
+                <w:t xml:space="preserve">Pedro Arana-Agudelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Béal</w:t>
+                <w:t xml:space="preserve">Florence de Fouchécour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarrah Ghorbal</w:t>
+                <w:t xml:space="preserve">Violaine Athès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Saulou-Bérion</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kevin Lachin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Progress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 39 (1), pp.e3299. </w:t>
+              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 208, pp.109346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/btpr.3299⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bej.2024.109346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03774627v1</w:t>
+                <w:t xml:space="preserve">hal-04574275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rapid method for the assessment of the vitality of microorganisms using flow cytometry</w:t>
+                <w:t xml:space="preserve">Environmental conditions during glycerol bioconversion affect 3‐hydroxypropionic acid bioproduction by Limosilactobacillus reuteri DSM 17938</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Bouix</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Thi‐Lan‐Phuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarrah Ghorbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
+                <w:t xml:space="preserve">Claire Saulou-Bérion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytometry Part A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 101 (7), pp.577-587. </w:t>
+              <w:t xml:space="preserve">Biotechnology Progress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (1), pp.e3299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cyto.a.24553⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/btpr.3299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03639449v1</w:t>
+                <w:t xml:space="preserve">hal-03774627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture conditions affect Lactobacillus reuteri DSM 17938 ability to perform glycerol bioconversion into 3-hydroxypropionic acid</w:t>
+                <w:t xml:space="preserve">A rapid method for the assessment of the vitality of microorganisms using flow cytometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi-Lan-Phuong Nguyen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Marielle Bouix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarrah Ghorbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Picque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bioscience and Bioengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiosc.2020.12.011⟩</w:t>
+              <w:t xml:space="preserve">Cytometry Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 101 (7), pp.577-587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cyto.a.24553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03162681v1</w:t>
+                <w:t xml:space="preserve">hal-03639449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient 3-hydroxypropionic acid production by Acetobacter sp. CIP 58.66 through a feeding strategy based on pH control</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Culture conditions affect Lactobacillus reuteri DSM 17938 ability to perform glycerol bioconversion into 3-hydroxypropionic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Lan-Phuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Delettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMB Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13568-021-01291-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bioscience and Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Journal of Bioscience and Bioengineering, 131 (5), pp.501-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiosc.2020.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03639447v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03162681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process engineering for microbial production of 3-hydroxypropionic acid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Efficient 3-hydroxypropionic acid production by Acetobacter sp. CIP 58.66 through a feeding strategy based on pH control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence de Fouchécour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry-Éric Spinnler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henry Eric Spinnler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biotechadv.2018.03.020⟩</w:t>
+              <w:t xml:space="preserve">AMB Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13568-021-01291-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128651v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03639447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion of Glycerol to 3-Hydroxypropanoic Acid by Genetically Engineered Bacillus subtilis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tao Chen</w:t>
+                <w:t xml:space="preserve">Process engineering for microbial production of 3-hydroxypropionic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence de Fouchécour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boyang Ji</w:t>
+                <w:t xml:space="preserve">Ana-Karen Sánchez-Castañeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan A. Stancik</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Henry Eric Spinnler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.00638⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36 (4), pp.1207-1222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biotechadv.2018.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01562111v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wheat and Sugar Beet Coproducts for the Bioproduction of 3-Hydroxypropionic Acid by Lactobacillus reuteri DSM17938</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Couvreur</w:t>
+                <w:t xml:space="preserve">Andreia Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreia Teixeira</w:t>
+                <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Allais</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Henry-Eric Spinnler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fermentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 3 (3), pp.32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/fermentation3030032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01562073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an extractive bioconversion of 3-hydroxypropionic acid: study of inhibition phenomena</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conversion of Glycerol to 3-Hydroxypropanoic Acid by Genetically Engineered Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida A Kalantari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Burgé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
+                <w:t xml:space="preserve">Tao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Chemarin</w:t>
+                <w:t xml:space="preserve">Boyang Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Kniest</w:t>
+                <w:t xml:space="preserve">Ivan A. Stancik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaishnavi Ravikumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jctb.5253⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.00638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01566310v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive extraction of 3-hydroxypropionic acid from model aqueous solutions and real bioconversion media. Comparison with its isomer 2-hydroxypropionic (lactic) acid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Towards an extractive bioconversion of 3-hydroxypropionic acid: study of inhibition phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Burgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chemarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Kniest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 91 (8), pp.2276 - 2285. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jctb.4813⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 92 (9), pp.2425-2432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jctb.5253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01562852v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive extraction of bio-based 3-hydroxypropionic acid assisted by hollow-fiber membrane contactor using TOA and Aliquat 336 in n-decanol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Burgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chemarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 91 (10), pp.2705-2712. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jctb.4878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between the use of Embden Meyerhof pathway (EMP) or Phosphoketolase pathway (PKP) and lactate production capabilities of diverse Lactobacillus reuteri strains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Reactive extraction of 3-hydroxypropionic acid from model aqueous solutions and real bioconversion media. Comparison with its isomer 2-hydroxypropionic (lactic) acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwen Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Burgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chemarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Bounader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 91 (8), pp.2276 - 2285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jctb.4813⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12275-015-5056-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01536513v1</w:t>
+                <w:t xml:space="preserve">hal-01562852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma-deposited nanocomposite polymer-silver coating against Escherichia coli and Staphylococcus aureus: antibacterial properties and ageing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Relationships between the use of Embden Meyerhof pathway (EMP) or Phosphoketolase pathway (PKP) and lactate production capabilities of diverse Lactobacillus reuteri strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Burgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Zanna</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwen Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Lebleu</w:t>
+                <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 281, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Journal of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53 (10), pp.702-710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2015.09.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12275-015-5056-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01562177v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of Lactobacillus reuteri Strains in Converting Glycerol into 3-Hydroxypropionic Acid</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Plasma-deposited nanocomposite polymer-silver coating against Escherichia coli and Staphylococcus aureus: antibacterial properties and ageing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Allion-Maurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Pollet</w:t>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Flourat</w:t>
+                <w:t xml:space="preserve">Sandrine Zanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lebleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Biochemistry and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12010-015-1787-8⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 281, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2015.09.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01562839v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Escherichia coli under Ionic Silver Stress: An Integrative Approach to Explore Transcriptional, Physiological and Biochemical Responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Audinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 12 (12), pp.e0145748. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0145748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron FTIR microspectroscopy of Escherichia coli at single-cell scale under silver-induced stress conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Diversity of Lactobacillus reuteri Strains in Converting Glycerol into 3-Hydroxypropionic Acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Burgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurence Girbal</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Maranges</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Fourquaux</w:t>
+                <w:t xml:space="preserve">Brigitte Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Flourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-013-6725-4⟩</w:t>
+              <w:t xml:space="preserve">Applied Biochemistry and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 177 (4), pp.923 - 939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12010-015-1787-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01562705v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma-Mediated Nanosilver-Organosilicon Composite Films Deposited on Stainless Steel: Synthesis, Surface Characterization, and Evaluation of Anti-Adhesive and Anti-Microbial Properties on the Model Yeast Saccharomyces cerevisiae</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Synchrotron FTIR microspectroscopy of Escherichia coli at single-cell scale under silver-induced stress conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Despax</w:t>
+                <w:t xml:space="preserve">Frédéric Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Raynaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Zanna</w:t>
+                <w:t xml:space="preserve">Laurence Girbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Seyeux</w:t>
+                <w:t xml:space="preserve">Claude Maranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fourquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 9 (3), pp.324 - 338. </w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 405 (8), pp.2685-2697. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ppap.201100033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00216-013-6725-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268402v1</w:t>
+                <w:t xml:space="preserve">hal-01562705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission electron microscopy for elucidating the impact of silver-based treatments (ionic silver versus nanosilver-containing coating) on themodel yeast Saccharomyces cerevisiae</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Plasma-Mediated Nanosilver-Organosilicon Composite Films Deposited on Stainless Steel: Synthesis, Surface Characterization, and Evaluation of Anti-Adhesive and Anti-Microbial Properties on the Model Yeast Saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Despax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Zanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Seyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/22/17/175101⟩</w:t>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (3), pp.324 - 338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppap.201100033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01563786v1</w:t>
+                <w:t xml:space="preserve">hal-01268402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron FTIR microspectroscopy of the yeast Saccharomyces cerevisiae after exposure to plasma-deposited nanosilver-containing coating</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Transmission electron microscopy for elucidating the impact of silver-based treatments (ionic silver versus nanosilver-containing coating) on themodel yeast Saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Despax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Jamme</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Maranges</w:t>
+                <w:t xml:space="preserve">Lucien Datas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Fourquaux</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 396 (4), pp.1441 - 1450. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (17), pp.175101-175114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-009-3316-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/22/17/175101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01563829v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01563786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ageing of plasma-mediated coatings with embedded silver nanoparticles on stainless steel: An XPS and ToF-SIMS investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Despax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 256 (22), pp.6499-6505. </w:t>
@@ -2922,3818 +2910,3964 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01563929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma deposition of organosilicon polymer thin films with embedded nanosilver for prevention of microbial adhesion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Synchrotron FTIR microspectroscopy of the yeast Saccharomyces cerevisiae after exposure to plasma-deposited nanosilver-containing coating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Maranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Fourquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Despax</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Marcus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2009.04.118⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 396 (4), pp.1441 - 1450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-009-3316-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01563939v1</w:t>
+                <w:t xml:space="preserve">hal-01563829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma-Engineered Polymer Thin Films with Embedded Nanosilver for Prevention of Microbial Adhesion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Plasma-Mediated Modification of Austenitic Stainless Steel: Application to the Prevention of Yeast Adhesion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Despax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Zanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marcus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.151.95⟩</w:t>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 (12), pp.813-824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppap.200900069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01563934v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01563848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma-Mediated Modification of Austenitic Stainless Steel: Application to the Prevention of Yeast Adhesion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Plasma-Engineered Polymer Thin Films with Embedded Nanosilver for Prevention of Microbial Adhesion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Despax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Zanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marcus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 6 (12), pp.813-824. </w:t>
+              <w:t xml:space="preserve">Solid State Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 151, pp.95 - 100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.151.95⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01563934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plasma deposition of organosilicon polymer thin films with embedded nanosilver for prevention of microbial adhesion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Despax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Zanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ppap.200900069⟩</w:t>
+                <w:t xml:space="preserve">Philippe Marcus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 256 (3 Supplement), pp.S35-S39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2009.04.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01563848v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01563939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermentative production of 2-phenylethanol by yeasts using agro-industrial wastes: a techno-economic and environmental assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Thimoteo Azevedo Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nurdana Orynbek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aiganym Abduraimova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiya Valakhanovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hector Adiel Flores‐nestor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Yeast in Bioeconomy Conference (YBC2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESCOM, Oct 2025, Compiègne (FR), France. pp.1190 - 1206, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/bbb.2815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05414188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation of acetic acid-rich forced endive root juice to produce volatile aroma compounds using Kluyveromyces marxianus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Omachoko Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Karen Sánchez-Castañeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Bérion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Yeast in Bioeconomy Conference (YBC2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mohamed Koubaa; Elia Tomás Pejó, Oct 2025, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05381348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biotechnological production of 2-phenylethanol from agro-industrial wastes for foods and flavouring applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Thimoteo Azevedo Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orynbek, Nurdana A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abduraimova, Aiganym A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valakhanovich, Anastasiya A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd European Biomass Conference &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Marseille (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05381474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicriteria optimization of an extractive bioconversion process for organic acid production</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Viabilité des microorganismes : marquages classiques et nouveautés pour les pathogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarrah Ghorbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Bouix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Congress of Applied Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Webinaire organisé par le groupe de travail "Microbiologie/Cytométrie" joint entre la Société Française de Microbiologie (SFM) et l'Association Française de Cytométrie (AFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marielle Bouix, Sep 2023, Palaiseau (91), France. https://www.sfm-microbiologie.org/evenement/webinars-gt-microbiologie-cytometrie/#WEBINAR_CYTO1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04346614v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viabilité des microorganismes : marquages classiques et nouveautés pour les pathogènes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
+                <w:t xml:space="preserve">Multicriteria optimization of an extractive bioconversion process for organic acid production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Arana-Agudelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarrah Ghorbal</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Violaine Athès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwen Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lachin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Karen Sánchez-Castañeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire organisé par le groupe de travail "Microbiologie/Cytométrie" joint entre la Société Française de Microbiologie (SFM) et l'Association Française de Cytométrie (AFC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marielle Bouix, Sep 2023, Palaiseau (91), France. https://www.sfm-microbiologie.org/evenement/webinars-gt-microbiologie-cytometrie/#WEBINAR_CYTO1</w:t>
+              <w:t xml:space="preserve">7th European Congress of Applied Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04485453v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production efficace d'acide 3-hydroxypropionique par une cascade de conversion mettant en oeuvre des bactéries lactiques puis des bactéries acétiques en bioréacteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi‐Lan‐Phuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence de Fouchécour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Karen Sánchez-Castañeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Arana-Agudelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la Société Française de Microbiologie (SFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03817810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biobased molecule production from renewable resources using an integrated strategy of fermentation/bioconversion and on-line extraction processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Karen Sánchez-Castañeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lachin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Bioeconomy University (EBU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, On-line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03560648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The growth conditions of Lactobacillus reuteri DSM 17938 in bioreactor influence 3-hydroxypropionic acid bioproduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Culture conditions during growth of Lactobacillus reuteri DSM 17938 affect the ability of cells to produce 3-hydroxypropionic acid by glycerol bioconversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Lan-Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th congress of SFGP, société Francaise de génie des procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">CBL2019 CONFERENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361108v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture conditions during growth of Lactobacillus reuteri DSM 17938 affect the ability of cells to produce 3-hydroxypropionic acid by glycerol bioconversion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">The growth conditions of Lactobacillus reuteri DSM 17938 in bioreactor influence 3-hydroxypropionic acid bioproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Lan-Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Karen Sánchez-Castañeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CBL2019 CONFERENCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">17th congress of SFGP, société Francaise de génie des procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368723v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences of environmental factors on Lactobacillus reuteri growth and 3‐hydroxypropionic acid production in the context of coupling with extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Lan-Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECAB 5 The 5 th EUROPEAN CONGRESS OF APPLIED BIOTECHNOLOGY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupler séparation et bioconversion/fermentation : vers l'amélioration des performances en biotechnologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Eric Spinnler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Meynial Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méta séminaire des défis de CEPIA-INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Massy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01626539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la bioconversion microbienne du glycérol en acide 3-hydroxypropionique par le contrôle du procédé en bioréacteur et l'utilisation de la cytométrie de flux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gorge-Bibette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Bouix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème congrès annuel de l'Association Française de Cytométrie (AFC 19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01585666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion of 1,3 propanediol into 3-hydroxypropionic acid by Acetobacter aceti</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Glycerol bioconversion for 3-hydroxypropionic acid production through an integrated process including a succession of microbial cultures and in situ product recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Burgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Eric Spinnler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Biotechnology Symposium and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01564503v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycerol bioconversion for 3-hydroxypropionic acid production through an integrated process including a succession of microbial cultures and in situ product recovery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Conversion of 1,3 propanediol into 3-hydroxypropionic acid by Acetobacter aceti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Santinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athès-Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henry Eric Spinnler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Biotechnology Symposium and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01564514v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the biomass growth conditions on the bioconversion of glycerol to 3-hydroxypropanoic acid and 1,3-propanediol by resting cells of Lactobacillus reuteri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Couvreur</w:t>
+                <w:t xml:space="preserve">Andreia Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Biotechnology Symposium and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01564500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled addition of glycerol into the fermenter prevents the accumulation and toxicity of 3-hydroxypropionaldehyde in the conversion of glycerol to 3-hydroxypropionic acid by Lactobacillus reuteri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gorge-Bibette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athès-Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Biotechnology Symposium and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01564509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-hydroxypropionic acid production through an integrated process including a succession of microbial bioconversion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Production par voie microbienne de l'acide 3-hydroxypropionique couplée à son extraction réactive in situ par contacteur membranaire : Impact sur l'état physiologique de Lactobacillus reuteri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Burgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athès-Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Federation of Biotechnology - Bioreactors Symposium 2017 - Innovative approaches in bioreactors design and operation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">20ème congrès du Club des Bactéries Lactiques (CBL20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01564492v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l'inhibition liée à l'intégration de la production biotechnologique d'acide 3-hydroxypropionique à son extraction in situ assistée par contacteur membranaire.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Glycerol bioconversion for 3-hydroxypropionic acid production through an integrated process including in situ product recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Burgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florian Chemarin</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry-Eric Spinnler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème congrès annuel de l'Association Française de Cytométrie (AFC 19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Antibes, France</w:t>
+              <w:t xml:space="preserve">Chemical Engineering and Biochemical Engineering for a new sustainable process industry in Europe - ECAB3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nice, France. pp.74-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01564778v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GLYCEROL BIOCONVERSION FOR 3-HYDROXYPROPIONIC ACID PRODUCTION THROUGH AN INTEGRATED PROCESS INCLUDING IN SITU PRODUCT RECOVERY</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Caractérisation de l'inhibition liée à l'intégration de la production biotechnologique d'acide 3-hydroxypropionique à son extraction in situ assistée par contacteur membranaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Burgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwen Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Henry-Eric Spinnler</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariane Kniest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chemarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Biochemical Engineering for a new sustainable process industry in Europe - ECAB3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Nice, France. pp.74-75</w:t>
+              <w:t xml:space="preserve">19ème congrès annuel de l'Association Française de Cytométrie (AFC 19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01564472v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production par voie microbienne de l'acide 3-hydroxypropionique couplée à son extraction réactive in situ par contacteur membranaire : Impact sur l'état physiologique de Lactobacillus reuteri</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">3-hydroxypropionic acid production through an integrated process including a succession of microbial bioconversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athès-Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Allais</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Henry-Eric Spinnler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème congrès du Club des Bactéries Lactiques (CBL20)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">French Federation of Biotechnology - Bioreactors Symposium 2017 - Innovative approaches in bioreactors design and operation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01565039v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane-assisted reactive extraction of biobased 3-hydroxypropionic acid through an integrated process of extractive bioconversion.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">BIOBASED 3-HYDROXYPROPIONIC ACID PRODUCTION AND EXTRACTION STARTING FROM GLYCEROL: TOWARDS A SUSTAINABLE INTEGRATED PROCESS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Burgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chemarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Morad Chadni</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromembrane 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">3rd International Symposium on Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, La Rochelle, France. pp.Abstract n°264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01564772v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BIOBASED 3-HYDROXYPROPIONIC ACID PRODUCTION AND EXTRACTION STARTING FROM GLYCEROL: TOWARDS A SUSTAINABLE INTEGRATED PROCESS</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Membrane-assisted extractive fermentation for the production of biobased molecules: towards bioprocess intensification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreia Teixera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Green Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, La Rochelle, France. pp.Abstract n°264</w:t>
+              <w:t xml:space="preserve">Brazil-EU Workshop on Advanced Biofuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Sao Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01564487v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane-assisted extractive fermentation for the production of biobased molecules: towards bioprocess intensification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Membrane-assisted reactive extraction of biobased 3-hydroxypropionic acid through an integrated process of extractive bioconversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Burgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chemarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Violaine Athès</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morad Chadni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brazil-EU Workshop on Advanced Biofuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Sao Paulo, Brazil</w:t>
+              <w:t xml:space="preserve">Euromembrane 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626542v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production par voie microbienne et extraction in situ d'acide 3-hydroxypropionique : Apport de la cytométrie en flux dans l'étude de la biocompatibilité du procédé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Burgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème congrès national de la Société Française de Microbiologie (SFM 11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01564766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IN SITU EXTRACTION OF 3-HYDROXYPROPIONIC ACID ASSISTED BY MEMBRANE CONTACTOR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Burgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry-Eric Spinnler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Congress on Green Process Engineering (GPE4)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01565068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated approach coupling microbiological process and in situ product recovery for the production of 3-hydroxypropionic acid by Lactobacillus reuteri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Burgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry-Eric Spinnler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Symposium on Biochemical Engineering Sciences (ESBES10) and 6th International Forum on Industrial Bioprocesses (IFIBIOP6)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01565082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biotechnological production of 3-hydroxypropionic acid: bioconversion of glycerol by three strains of Lactobacillus reuteri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Burgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry-Eric Spinnler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Internationel Symposium on Green Chemistry, renewable carbon and Eco-Efficient Processes (ISGC2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01565061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deposits of silver nanoparticle-containing plasma polymer. Prevention of biological surface contamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Despax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrice Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Zanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Symposium on Plasma Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Achim von Keudell and Jorg Winter, Jul 2009, Bochum, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01563774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6743,987 +6877,987 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt de la cytométrie en flux pour l'optimisation des conditions de fermentation alcoolique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarrah Ghorbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Bouix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbes 2023 - 18ème congrès national de la SFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04506044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biobased 3-hydroxypropionic acid through a new integrated process of glycerol bioconversion and membrane-assisted reactive extraction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Burgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chemarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry-Eric Spinnler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nordic-French Research Dialogue "Biomass Conversion: Green Chemistry &amp; Innovative Processes" </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Paris, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01586230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production par voie microbienne et extraction in situ d'acide 3-hydroxypropionique : Vers un procédé intégré couplant procédés upstream et downstream</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Production par voie microbienne et extraction in situ d'acide 3-hydroxypropionique : vers un procédés intégré couplant procédés &amp;quot;upstream&amp;quot; et &amp;quot;downstream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Burgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Violaine Athès-Dutour</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème congrès du Club des Bactéries Lactiques (CBL20)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">11ème congrès national de la Société Française de Microbiologie (SFM 11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01565106v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production par voie microbienne et extraction in situ d'acide 3-hydroxypropionique : vers un procédés intégré couplant procédés &amp;quot;upstream&amp;quot; et &amp;quot;downstream</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">3-HYDROXYPROPIONIC ACID PRODUCTION AND EXTRACTION STARTING FROM GLYCEROL: TOWARDS A SUSTAINABLE INTEGRATED PROCESS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Burgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chemarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwen Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème congrès national de la Société Française de Microbiologie (SFM 11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Paris, France. 2015</w:t>
+              <w:t xml:space="preserve">3rd International Symposium on Green Chemistry (ISGC3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01565094v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-HYDROXYPROPIONIC ACID PRODUCTION AND EXTRACTION STARTING FROM GLYCEROL: TOWARDS A SUSTAINABLE INTEGRATED PROCESS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Production par voie microbienne et extraction in situ d'acide 3-hydroxypropionique : Vers un procédé intégré couplant procédés upstream et downstream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Burgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athès-Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Green Chemistry (ISGC3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">20ème congrès du Club des Bactéries Lactiques (CBL20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01565104v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IN SITU PRODUCT RECOVERY OF 3-HYDROXYPROPIONIC ACID ASSISTED BY MEMBRANE CONTACTOR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Reactive extraction of 3-HP acid using tertiary and quaternary amines in decanol and comparison with its isomer 2-HP acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwen Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Burgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry-Eric E Spinnler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intégration des membranes dans les bioprocédés (MEMPRO5)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">10th European Symposium on Biochemical Engineering Sciences (ESBES10) and 6th International Forum on Industrial Bioprocesses (IFIBIOP6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lille, France. 6186, pp.245 - 255856, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01565073v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive extraction of 3-HP acid using tertiary and quaternary amines in decanol and comparison with its isomer 2-HP acid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">IN SITU PRODUCT RECOVERY OF 3-HYDROXYPROPIONIC ACID ASSISTED BY MEMBRANE CONTACTOR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Burgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry-Eric Spinnler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Symposium on Biochemical Engineering Sciences (ESBES10) and 6th International Forum on Industrial Bioprocesses (IFIBIOP6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Lille, France. 6186, pp.245 - 255856, 2014</w:t>
+              <w:t xml:space="preserve">Intégration des membranes dans les bioprocédés (MEMPRO5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01565091v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated approach combining microbiological processes and in situ product recovery for the production of 3-hydroxypropionic acid by Lactobacillus reuteri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Burgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry-Eric Spinnler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'école doctorale ABIES 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Paris, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01585790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7733,158 +7867,158 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma-surface engineering for biofilm prevention: evaluation of anti-adhesive and antimicrobial properties of a silver-nanocomposite thin film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lebleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Allion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">WIlliam C. Bailey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofilms: Formation, Development and Properties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Science Publishers, pp.419-440, 2010, 978-1-61728-812-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01563757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7894,130 +8028,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioproduction extractive de l’acide 3-hydroxypropionique : vers un procédé intégré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Eric Spinnler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8027,211 +8161,211 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study and control of the production of 3-hydroxypropionic acid by an acetic acid bacterium in the context of extractive bioconversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence De Fouchécour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Eric Spinnler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. Université Paris-Saclay, 2019. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019SACLAXXX⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04425396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des propriétés anti-adhésives et biocides de films nanocomposites avec inclusions d'argent, déposés sur acier inoxydable par procédé plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Microbiologie et Parasitologie. Institut National des Sciences Appliquées de Toulouse, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01562895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId187"/>
+      <w:footerReference w:type="default" r:id="rId192"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8378,51 +8512,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05283783v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Thimoteo Azevedo Jorge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurdana Orynbek" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiganym Abduraimova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya Valakhanovich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Adiel Flores&#8208;nestor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbb.2815" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04574275v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Arana-Agudelo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Fouch&#233;cour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Moussa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lachin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2024.109346" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03774627v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#8208;Lan&#8208;Phuong Nguyen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;al" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarrah Ghorbal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saulou-B&#233;rion" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.3299" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03639449v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bouix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Picque" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Perret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saulou-Berion" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.24553" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03162681v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Lan-Phuong Nguyen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delettre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiosc.2020.12.011" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03639447v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lemarchand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-&#201;ric Spinnler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13568-021-01291-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128651v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Karen S&#225;nchez-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Eric Spinnler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2018.03.020" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01562111v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida A Kalantari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Chen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyang Ji" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan A. Stancik" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaishnavi Ravikumar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00638" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01562073v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couvreur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Teixeira" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allais" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Eric Spinnler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation3030032" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566310v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Burg&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chemarin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Kniest" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.5253" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01562852v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Bounader" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.4813" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4M0M6RWQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531746v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.4878" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DRB6ZTF1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536513v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Athes-Dutour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12275-015-5056-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01562177v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Allion-Maurer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Zanna" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lebleu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.09.025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVFJS09J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01562839v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Flourat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12010-015-1787-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510596v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Enjalbert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Audinot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fourquaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0145748" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01562705v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Girbal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Maranges" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-6725-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZSK1T2CD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268402v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Despax" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Raynaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seyeux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201100033" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N0SJ5XT5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563786v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Datas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/22/17/175101" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CCAECA1D2249B03D1D644D211934DB22AEEFEDFF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563829v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jamme" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maranges" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fourquaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-009-3316-5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-58ZT8XCZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563929v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zanna" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2010.03.132" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563939v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marcus" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2009.04.118" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Z8FXH5K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563934v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.151.95" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563848v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200900069" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0X0J3S8T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05414188v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05381348v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Omachoko Anthony" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05381474v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orynbek, Nurdana A" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abduraimova, Aiganym A" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valakhanovich, Anastasiya A" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacques" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04346614v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04485453v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03817810v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560648v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02361108v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02368723v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02361034v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626539v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meynial Salles" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585666v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gorge-Bibette" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564503v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Santinho" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s-Dutour" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564514v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564500v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Cl&#233;ment" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Kauffmann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564509v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564492v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564778v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Kniest" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564472v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565039v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564772v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Chadni" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564487v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626542v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Teixera" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564766v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565068v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565082v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565061v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563774v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04506044v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586230v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565106v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565094v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565104v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565073v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565091v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Eric E Spinnler" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585790v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563757v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Allion" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01625892v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/tel-04425396v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence De Fouch&#233;cour" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Eric Spinnler" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SACLAXXX" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/tel-01562895v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05414152v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neamtallah Assaf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Omachoko Anthony" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Rinaldi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Chiavaro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Moussa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2026.104486" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05283783v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Thimoteo Azevedo Jorge" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurdana Orynbek" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiganym Abduraimova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya Valakhanovich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Adiel Flores&#8208;nestor" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbb.2815" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04574275v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Arana-Agudelo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Fouch&#233;cour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lachin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2024.109346" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03774627v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#8208;Lan&#8208;Phuong Nguyen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;al" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarrah Ghorbal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saulou-B&#233;rion" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.3299" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03639449v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bouix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Picque" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Perret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saulou-Berion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.24553" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03162681v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Lan-Phuong Nguyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delettre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiosc.2020.12.011" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03639447v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lemarchand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-&#201;ric Spinnler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13568-021-01291-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128651v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Karen S&#225;nchez-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Eric Spinnler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2018.03.020" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01562073v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couvreur" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Teixeira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allais" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Eric Spinnler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation3030032" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01562111v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida A Kalantari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Chen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyang Ji" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan A. Stancik" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaishnavi Ravikumar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00638" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566310v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Burg&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chemarin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Kniest" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.5253" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531746v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.4878" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DRB6ZTF1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01562852v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Bounader" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.4813" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4M0M6RWQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536513v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Athes-Dutour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12275-015-5056-x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01562177v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Allion-Maurer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Zanna" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lebleu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.09.025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVFJS09J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510596v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Enjalbert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Audinot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fourquaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0145748" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01562839v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Flourat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12010-015-1787-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01562705v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Girbal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Maranges" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-6725-4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZSK1T2CD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268402v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Despax" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Raynaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seyeux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201100033" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N0SJ5XT5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563786v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Datas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/22/17/175101" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CCAECA1D2249B03D1D644D211934DB22AEEFEDFF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563929v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zanna" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2010.03.132" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563829v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jamme" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maranges" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fourquaux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-009-3316-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-58ZT8XCZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563848v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marcus" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200900069" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0X0J3S8T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563934v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.151.95" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563939v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2009.04.118" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Z8FXH5K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05414188v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05381348v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05381474v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orynbek, Nurdana A" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abduraimova, Aiganym A" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valakhanovich, Anastasiya A" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacques" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04485453v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04346614v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03817810v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560648v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02368723v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02361108v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02361034v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626539v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meynial Salles" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585666v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gorge-Bibette" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564514v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564503v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Santinho" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s-Dutour" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564500v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Cl&#233;ment" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Kauffmann" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564509v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565039v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564472v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564778v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Kniest" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564492v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564487v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626542v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Teixera" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564772v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Chadni" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564766v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565068v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565082v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565061v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563774v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04506044v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586230v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565094v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565104v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565106v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565091v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Eric E Spinnler" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565073v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585790v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563757v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Allion" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01625892v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/tel-04425396v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence De Fouch&#233;cour" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Eric Spinnler" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SACLAXXX" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/tel-01562895v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>