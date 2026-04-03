--- v0 (2026-03-10)
+++ v1 (2026-04-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Martin Claire </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">clairmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5340-8323</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">085885819</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/T-1360-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Striatal astrocytes modulate behavioral flexibility and whole-body metabolism in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ansoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Herrera Moro Chao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.5417. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-60968-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear Calcium Signaling in D1 Receptor–Expressing Neurons of the Nucleus Accumbens Regulates Molecular, Cellular, and Behavioral Adaptations to Cocaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefani Saint-Jour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Allichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Andrianarivelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 98 (1), pp.34-45. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biopsych.2025.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear Calcium Signaling in D1 Receptor–Expressing Neurons of the Nucleus Accumbens Regulates Molecular, Cellular, and Behavioral Adaptations to Cocaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefani Saint-Jour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Allichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Andrianarivelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biopsych.2025.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Striatal astrocytes modulate behavioral flexibility and whole-body metabolism in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ansoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Herrera Moro Chao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, pp.5417. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-60968-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging role of AgRP neurons as integrators of metabolic, sensory and environmental cues in the control of energy homeostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Faour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Mesto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Luquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Endocrine and Metabolic Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11154-025-09990-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Mixtures & modulations: responses to odorant chemicals in humans and other animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Poivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2023.1227877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Addiction-Susceptibility TaqIA/Ankk1 Controls Reward and Metabolism Through D2 Receptor-Expressing Neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Walle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ansoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 94 (5), pp.424-436. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biopsych.2023.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CaMK1D signalling in AgRP neurons promotes ghrelin-mediated food intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Vivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gergo Meszaros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evanthia Pangou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhirong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengdi Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (6), pp.1045-1058. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42255-023-00814-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypothalamic astrocytes control systemic glucose metabolism and energy balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Herrera Moro Chao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew K Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewout Foppen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael G P Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34, pp.1532 - 1547.e6. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmet.2022.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippocampal Egr1 -Dependent Neuronal Ensembles Negatively Regulate Motor Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sancho-Balsells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anika Pupak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Flotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (27), pp.5346-5360. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2258-21.2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astroglial gliotransmitters released via Cx43 hemichannels regulate NMDAR-dependent transmission and short-term fear memory in the basolateral amygdala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Linsambarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J. Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Moraga-Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (2), pp.e22134. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.202100798RR⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translational profiling of mouse dopaminoceptive neurons reveals region-specific gene expression, exon usage, and striatal PGE2 modulatory effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Giralt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieng Taing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelien H S Schut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura F Supiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (4), pp.2068-2079. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41380-022-01439-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of an endocannabinoid gut-brain vagal mechanism controlling food reward and energy homeostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romano Terrasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewout Foppen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41380-021-01428-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677213v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute changes in systemic glycemia gate access and action of GLP-1R agonist on brain structures controlling energy homeostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wineke Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Imbernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casper Gravesen Salinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Herrera Moro Chao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (8), pp.111698. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2022.111698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypothalamic astrocytes control systemic glucose metabolism and energy balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Herrera Moro Chao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewout Foppen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael G.P. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (10), pp.1532-1547.e6. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmet.2022.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfaction in the context of Obesity and Diabetes: insights from animal models to humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Faour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirac Gurden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 206, pp.108923. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropharm.2021.108923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillations in the auditory system and their possible role</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gourévitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Postal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jos Eggermont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 113, pp.507-528. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neubiorev.2020.03.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping astrocyte activity domains by light sheet imaging and spatio-temporal correlation screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Herrera Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mouffle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Didienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Hepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 220, pp.117069. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.117069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulating triglycerides gate dopamine-associated behaviors through DRD2-expressing neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Di Miceli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (4), pp.773-790. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmet.2020.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endothelin impacts on olfactory processing in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bryche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Congar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 362, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2018.12.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of the safety and potential efficacy of high irradiance photostimulation of brain tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suhan Senova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Sisniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chih-Chieh Chiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Doignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Palfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.43997. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep43997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odor-Induced neuronal rhythms in the olfactory bulb are profoundly modified in ob/ob obese mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Chelminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Luquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Everard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2017.00002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The endocannabinoid system controls food intake via olfactory processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Soria-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Bellocchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leire Reguero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Lepousez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (3), pp.407 - 415. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nn.3647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01587186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta and gamma oscillatory activities associated with olfactory memory tasks: different rhythms for different functional networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravel Nadine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.218. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbeh.2014.00218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multispectral reflectance imaging of brain activation in rodents: methodological study of the differential path length estimations and first in vivo recordings in the rat olfactory bulb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirac Gurden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (1), </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JBO.17.1.016012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do electrophysiological studies tell us about processing at the olfactory bulb level?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Buonviso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Ravel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 101 (1-3), pp.40-45. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2007.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning-induced oscillatory activities correlated to odour recognition: a network activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Ravel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 23 (7), pp.1801-1810. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1460-9568.2006.04711.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Modulation of Odor-Induced Oscillatory Responses in the Rat Olfactory Bulb: A Correlate of Odor Recognition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravel Nadine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 24 (2), pp.389 - 397. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/jneurosci.3433-03.2004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning-induced modulation of oscillatory activities in the mammalian olfactory system: The role of the centrifugal fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Ravel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 98 (4-6), pp.467-478. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2005.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfactory learning modifies the expression of odour-induced oscillatory responses in the gamma (60-90 Hz) and beta (15-40 Hz) bands in the rat olfactory bulb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 17 (2), pp.350-358. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1460-9568.2003.02445.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the nutritional status on the spatiotemporal coding in the olfactory bulb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Bendahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société des Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Marseille, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition's impact on brain : the nutritive state modifies the spatiotemporal coding in the olfactory buld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Bendahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara L'Heureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keystone Symposia on cellular and molecular biology : Neuronal control of appetite, metabolism and weight</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Keystone Resort, Colorado, United States. , 2010, Keystone symposia on cellular and molecular biology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition's impact on brain: the nutritive state modifies the spatiotemporal coding in the olfactory bulb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Bendahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara L'Heureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keystone Symposia on Cellular and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Keystone Resort, United States. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuro-astrocytic modulation by the nutritional state in the olfactory bulb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Bendahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jeanne Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European Meeting on Glial Cells in Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France. Glia, 57, pp.S46-S47, 2009, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/glia.20915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual role of striatal astrocytes in behavioral flexibility and metabolism in the context of obesity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Herrera Moro Chao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ansoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The addiction-susceptibility TaqIA/Ankyrin repeat and kinase domain containing 1 kinase (ANKK1) controls reward and metabolism through dopamine receptor type 2 (DR2)-expressing neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Walle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ansoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypothalamic astrocytes control systemic glucose metabolism and energy balance via regulation of extra-synaptic glutamate signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Herrera Moro Chao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew K Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewout Foppen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Gp Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute changes in systemic glycaemia gate access and action of GLP-1R agonist on brain structures controlling energy homeostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wineke Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casper Gravesen Salinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Imbernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Herrera Moro Chao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dopamine Receptor Subtype 2 (DRD2) Regulates the Central Reinforcing Actions of Dietary Lipids in Humans and Rodents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Gangarossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId178"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Martin Claire </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">clairmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5340-8323</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">085885819</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/T-1360-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear Calcium Signaling in D1 Receptor–Expressing Neurons of the Nucleus Accumbens Regulates Molecular, Cellular, and Behavioral Adaptations to Cocaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefani Saint-Jour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Allichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Andrianarivelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 98 (1), pp.34-45. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biopsych.2025.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear Calcium Signaling in D1 Receptor–Expressing Neurons of the Nucleus Accumbens Regulates Molecular, Cellular, and Behavioral Adaptations to Cocaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefani Saint-Jour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Allichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Andrianarivelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biopsych.2025.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Striatal astrocytes modulate behavioral flexibility and whole-body metabolism in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ansoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Herrera Moro Chao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.5417. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-60968-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging role of AgRP neurons as integrators of metabolic, sensory and environmental cues in the control of energy homeostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Faour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Mesto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Luquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Endocrine and Metabolic Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11154-025-09990-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Striatal astrocytes modulate behavioral flexibility and whole-body metabolism in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ansoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Herrera Moro Chao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, pp.5417. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-60968-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Addiction-Susceptibility TaqIA/Ankk1 Controls Reward and Metabolism Through D2 Receptor-Expressing Neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Walle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ansoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 94 (5), pp.424-436. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biopsych.2023.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CaMK1D signalling in AgRP neurons promotes ghrelin-mediated food intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Vivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gergo Meszaros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evanthia Pangou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhirong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengdi Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (6), pp.1045-1058. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42255-023-00814-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Mixtures & modulations: responses to odorant chemicals in humans and other animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Poivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2023.1227877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippocampal Egr1 -Dependent Neuronal Ensembles Negatively Regulate Motor Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sancho-Balsells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anika Pupak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Flotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (27), pp.5346-5360. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2258-21.2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astroglial gliotransmitters released via Cx43 hemichannels regulate NMDAR-dependent transmission and short-term fear memory in the basolateral amygdala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Linsambarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J. Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Moraga-Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (2), pp.e22134. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.202100798RR⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translational profiling of mouse dopaminoceptive neurons reveals region-specific gene expression, exon usage, and striatal PGE2 modulatory effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Giralt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieng Taing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelien H S Schut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura F Supiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (4), pp.2068-2079. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41380-022-01439-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute changes in systemic glycemia gate access and action of GLP-1R agonist on brain structures controlling energy homeostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wineke Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Imbernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casper Gravesen Salinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Herrera Moro Chao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (8), pp.111698. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2022.111698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypothalamic astrocytes control systemic glucose metabolism and energy balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Herrera Moro Chao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewout Foppen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael G.P. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (10), pp.1532-1547.e6. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmet.2022.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of an endocannabinoid gut-brain vagal mechanism controlling food reward and energy homeostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romano Terrasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewout Foppen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41380-021-01428-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677213v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfaction in the context of Obesity and Diabetes: insights from animal models to humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Faour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirac Gurden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 206, pp.108923. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropharm.2021.108923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypothalamic astrocytes control systemic glucose metabolism and energy balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Herrera Moro Chao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew K Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewout Foppen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael G P Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (10), pp.1532 - 1547.e6. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmet.2022.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping astrocyte activity domains by light sheet imaging and spatio-temporal correlation screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Herrera Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mouffle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Didienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Hepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 220, pp.117069. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.117069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillations in the auditory system and their possible role</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gourévitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Postal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jos Eggermont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 113, pp.507-528. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neubiorev.2020.03.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulating triglycerides gate dopamine-associated behaviors through DRD2-expressing neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Di Miceli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (4), pp.773-790. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmet.2020.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endothelin impacts on olfactory processing in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bryche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Congar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 362, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2018.12.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of the safety and potential efficacy of high irradiance photostimulation of brain tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suhan Senova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Sisniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chih-Chieh Chiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Doignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Palfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.43997. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep43997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odor-Induced neuronal rhythms in the olfactory bulb are profoundly modified in ob/ob obese mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Chelminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Luquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Everard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2017.00002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The endocannabinoid system controls food intake via olfactory processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Soria-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Bellocchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leire Reguero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Lepousez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (3), pp.407 - 415. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nn.3647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01587186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta and gamma oscillatory activities associated with olfactory memory tasks: different rhythms for different functional networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravel Nadine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.218. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbeh.2014.00218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multispectral reflectance imaging of brain activation in rodents: methodological study of the differential path length estimations and first in vivo recordings in the rat olfactory bulb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirac Gurden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (1), </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JBO.17.1.016012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do electrophysiological studies tell us about processing at the olfactory bulb level?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Buonviso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Ravel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 101 (1-3), pp.40-45. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2007.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning-induced oscillatory activities correlated to odour recognition: a network activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Ravel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 23 (7), pp.1801-1810. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1460-9568.2006.04711.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Modulation of Odor-Induced Oscillatory Responses in the Rat Olfactory Bulb: A Correlate of Odor Recognition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravel Nadine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 24 (2), pp.389 - 397. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/jneurosci.3433-03.2004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning-induced modulation of oscillatory activities in the mammalian olfactory system: The role of the centrifugal fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Ravel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 98 (4-6), pp.467-478. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2005.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfactory learning modifies the expression of odour-induced oscillatory responses in the gamma (60-90 Hz) and beta (15-40 Hz) bands in the rat olfactory bulb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 17 (2), pp.350-358. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1460-9568.2003.02445.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the nutritional status on the spatiotemporal coding in the olfactory bulb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Bendahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société des Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Marseille, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition's impact on brain: the nutritive state modifies the spatiotemporal coding in the olfactory bulb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Bendahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara L'Heureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keystone Symposia on Cellular and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Keystone Resort, United States. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition's impact on brain : the nutritive state modifies the spatiotemporal coding in the olfactory buld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Bendahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara L'Heureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keystone Symposia on cellular and molecular biology : Neuronal control of appetite, metabolism and weight</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Keystone Resort, Colorado, United States. , 2010, Keystone symposia on cellular and molecular biology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuro-astrocytic modulation by the nutritional state in the olfactory bulb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Bendahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jeanne Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European Meeting on Glial Cells in Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France. Glia, 57, pp.S46-S47, 2009, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/glia.20915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual role of striatal astrocytes in behavioral flexibility and metabolism in the context of obesity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Herrera Moro Chao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ansoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypothalamic astrocytes control systemic glucose metabolism and energy balance via regulation of extra-synaptic glutamate signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Herrera Moro Chao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew K Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewout Foppen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Gp Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The addiction-susceptibility TaqIA/Ankyrin repeat and kinase domain containing 1 kinase (ANKK1) controls reward and metabolism through dopamine receptor type 2 (DR2)-expressing neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Walle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ansoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute changes in systemic glycaemia gate access and action of GLP-1R agonist on brain structures controlling energy homeostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wineke Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casper Gravesen Salinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Imbernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Herrera Moro Chao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dopamine Receptor Subtype 2 (DRD2) Regulates the Central Reinforcing Actions of Dietary Lipids in Humans and Rodents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Gangarossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId178"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B1867468"/>
+    <w:nsid w:val="B3AC59C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clairmar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5340-8323" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085885819" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/T-1360-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355449v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Montalban" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ansoult" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Herrera Moro Chao" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Pham" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Franco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60968-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361412v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefani Saint-Jour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Allichon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Andrianarivelo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2025.01.013" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032746v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491582v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355444v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Faour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Mesto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Luquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11154-025-09990-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247726v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Poivet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1227877" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235729v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Walle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hassouna" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2023.02.010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235634v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Vivot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergo Meszaros" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanthia Pangou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhirong Zhang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengdi Qu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-023-00814-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491604v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew K Kirchner" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewout Foppen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael G P Denis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2022.09.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968267v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Brito" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sancho-Balsells" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Pupak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Flotta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2258-21.2022" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04281619v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Linsambarth" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Carvajal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Moraga-Amaro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mendez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Tamburini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202100798RR" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03583440v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Giralt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieng Taing" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien H S Schut" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura F Supiot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-022-01439-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03677213v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Berland" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romano Terrasi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-021-01428-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227827v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wineke Bakker" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Imbernon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casper Gravesen Salinas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.111698" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835771v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Kirchner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael G.P. Denis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533069v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magnan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirac Gurden" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2021.108923" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066784v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gour&#233;vitch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Postal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Eggermont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2020.03.030" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989010v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Herrera Moro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouffle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Didienne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Hepp" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117069" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02552254v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Berland" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Perrin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Di Miceli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Nakamura" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2020.02.010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393307v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bryche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Le Bourhis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Congar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rampin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2018.12.048" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624076v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhan Senova" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Sisniak" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Chieh Chiang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doignon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Palfi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43997" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606720v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Chelminski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Everard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01587186v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Soria-G&#243;mez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Bellocchio" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leire Reguero" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lepousez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.3647" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772919v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravel Nadine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00218" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316107v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Renaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.17.1.016012" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331710v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gervais" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Buonviso" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ravel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2007.10.006" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HL4G3LZF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331727v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Messaoudi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2006.04711.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BJHDNPT6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773045v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hugues" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.3433-03.2004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331731v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chabaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2005.09.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CR8GMVRJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331743v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaveau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2003.02445.x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-91GH0PDZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744781v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Bendahmane" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baly" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Durieux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Caillol" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754830v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara L'Heureux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pain" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813827v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757261v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeanne Prud'Homme" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mounier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.20915" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253411v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Contini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835783v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846841v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Gp Denis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001512v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355700v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Gangarossa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Sullivan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Davis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clairmar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5340-8323" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085885819" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/T-1360-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361412v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefani Saint-Jour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Allichon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Andrianarivelo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Montalban" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2025.01.013" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032746v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355449v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ansoult" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Herrera Moro Chao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Pham" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Franco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60968-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355444v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Faour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Mesto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Luquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11154-025-09990-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491582v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235729v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Walle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hassouna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2023.02.010" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235634v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Vivot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergo Meszaros" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanthia Pangou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhirong Zhang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengdi Qu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-023-00814-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247726v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Poivet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1227877" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968267v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Brito" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sancho-Balsells" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Pupak" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Flotta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2258-21.2022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04281619v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Linsambarth" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Carvajal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Moraga-Amaro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mendez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Tamburini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202100798RR" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03583440v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Giralt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieng Taing" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien H S Schut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura F Supiot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-022-01439-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227827v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wineke Bakker" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Imbernon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casper Gravesen Salinas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.111698" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835771v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Kirchner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewout Foppen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael G.P. Denis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2022.09.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03677213v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Berland" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romano Terrasi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-021-01428-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533069v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magnan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirac Gurden" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2021.108923" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491604v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew K Kirchner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael G P Denis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989010v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Herrera Moro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouffle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Didienne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Hepp" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117069" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066784v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gour&#233;vitch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Postal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Eggermont" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2020.03.030" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02552254v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Berland" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Perrin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Di Miceli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Nakamura" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2020.02.010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393307v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bryche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Le Bourhis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Congar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rampin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2018.12.048" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624076v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhan Senova" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Sisniak" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Chieh Chiang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doignon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Palfi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43997" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606720v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Chelminski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Everard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01587186v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Soria-G&#243;mez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Bellocchio" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leire Reguero" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lepousez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.3647" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772919v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravel Nadine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00218" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316107v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Renaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.17.1.016012" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331710v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gervais" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Buonviso" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ravel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2007.10.006" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HL4G3LZF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331727v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Messaoudi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2006.04711.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BJHDNPT6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773045v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hugues" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.3433-03.2004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331731v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chabaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2005.09.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CR8GMVRJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331743v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaveau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2003.02445.x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-91GH0PDZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744781v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Bendahmane" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baly" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Durieux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Caillol" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813827v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara L'Heureux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pain" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754830v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757261v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeanne Prud'Homme" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mounier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.20915" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253411v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Contini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846841v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Gp Denis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835783v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001512v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355700v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Gangarossa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Sullivan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Davis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>