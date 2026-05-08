--- v1 (2026-04-03)
+++ v2 (2026-05-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Martin Claire </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">clairmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5340-8323</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">085885819</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/T-1360-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear Calcium Signaling in D1 Receptor–Expressing Neurons of the Nucleus Accumbens Regulates Molecular, Cellular, and Behavioral Adaptations to Cocaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefani Saint-Jour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Allichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Andrianarivelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 98 (1), pp.34-45. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biopsych.2025.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear Calcium Signaling in D1 Receptor–Expressing Neurons of the Nucleus Accumbens Regulates Molecular, Cellular, and Behavioral Adaptations to Cocaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefani Saint-Jour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Allichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Andrianarivelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biopsych.2025.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Striatal astrocytes modulate behavioral flexibility and whole-body metabolism in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ansoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Herrera Moro Chao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.5417. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-60968-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging role of AgRP neurons as integrators of metabolic, sensory and environmental cues in the control of energy homeostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Faour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Mesto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Luquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Endocrine and Metabolic Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11154-025-09990-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Striatal astrocytes modulate behavioral flexibility and whole-body metabolism in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ansoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Herrera Moro Chao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, pp.5417. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-60968-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Addiction-Susceptibility TaqIA/Ankk1 Controls Reward and Metabolism Through D2 Receptor-Expressing Neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Walle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ansoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 94 (5), pp.424-436. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biopsych.2023.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CaMK1D signalling in AgRP neurons promotes ghrelin-mediated food intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Vivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gergo Meszaros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evanthia Pangou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhirong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengdi Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (6), pp.1045-1058. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42255-023-00814-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Mixtures & modulations: responses to odorant chemicals in humans and other animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Poivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2023.1227877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippocampal Egr1 -Dependent Neuronal Ensembles Negatively Regulate Motor Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sancho-Balsells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anika Pupak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Flotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (27), pp.5346-5360. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2258-21.2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astroglial gliotransmitters released via Cx43 hemichannels regulate NMDAR-dependent transmission and short-term fear memory in the basolateral amygdala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Linsambarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J. Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Moraga-Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (2), pp.e22134. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.202100798RR⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translational profiling of mouse dopaminoceptive neurons reveals region-specific gene expression, exon usage, and striatal PGE2 modulatory effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Giralt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieng Taing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelien H S Schut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura F Supiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (4), pp.2068-2079. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41380-022-01439-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute changes in systemic glycemia gate access and action of GLP-1R agonist on brain structures controlling energy homeostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wineke Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Imbernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casper Gravesen Salinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Herrera Moro Chao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (8), pp.111698. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2022.111698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypothalamic astrocytes control systemic glucose metabolism and energy balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Herrera Moro Chao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewout Foppen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael G.P. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (10), pp.1532-1547.e6. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmet.2022.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of an endocannabinoid gut-brain vagal mechanism controlling food reward and energy homeostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romano Terrasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewout Foppen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41380-021-01428-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677213v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfaction in the context of Obesity and Diabetes: insights from animal models to humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Faour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirac Gurden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 206, pp.108923. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropharm.2021.108923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypothalamic astrocytes control systemic glucose metabolism and energy balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Herrera Moro Chao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew K Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewout Foppen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael G P Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (10), pp.1532 - 1547.e6. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmet.2022.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping astrocyte activity domains by light sheet imaging and spatio-temporal correlation screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Herrera Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mouffle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Didienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Hepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 220, pp.117069. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.117069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillations in the auditory system and their possible role</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gourévitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Postal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jos Eggermont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 113, pp.507-528. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neubiorev.2020.03.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulating triglycerides gate dopamine-associated behaviors through DRD2-expressing neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Di Miceli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (4), pp.773-790. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmet.2020.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endothelin impacts on olfactory processing in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bryche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Congar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 362, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2018.12.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of the safety and potential efficacy of high irradiance photostimulation of brain tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suhan Senova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Sisniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chih-Chieh Chiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Doignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Palfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.43997. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep43997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odor-Induced neuronal rhythms in the olfactory bulb are profoundly modified in ob/ob obese mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Chelminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Luquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Everard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2017.00002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The endocannabinoid system controls food intake via olfactory processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Soria-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Bellocchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leire Reguero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Lepousez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (3), pp.407 - 415. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nn.3647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01587186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta and gamma oscillatory activities associated with olfactory memory tasks: different rhythms for different functional networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravel Nadine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.218. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbeh.2014.00218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multispectral reflectance imaging of brain activation in rodents: methodological study of the differential path length estimations and first in vivo recordings in the rat olfactory bulb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirac Gurden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (1), </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JBO.17.1.016012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do electrophysiological studies tell us about processing at the olfactory bulb level?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Buonviso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Ravel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 101 (1-3), pp.40-45. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2007.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning-induced oscillatory activities correlated to odour recognition: a network activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Ravel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 23 (7), pp.1801-1810. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1460-9568.2006.04711.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Modulation of Odor-Induced Oscillatory Responses in the Rat Olfactory Bulb: A Correlate of Odor Recognition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravel Nadine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 24 (2), pp.389 - 397. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/jneurosci.3433-03.2004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning-induced modulation of oscillatory activities in the mammalian olfactory system: The role of the centrifugal fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Ravel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 98 (4-6), pp.467-478. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2005.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfactory learning modifies the expression of odour-induced oscillatory responses in the gamma (60-90 Hz) and beta (15-40 Hz) bands in the rat olfactory bulb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 17 (2), pp.350-358. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1460-9568.2003.02445.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the nutritional status on the spatiotemporal coding in the olfactory bulb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Bendahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société des Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Marseille, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition's impact on brain: the nutritive state modifies the spatiotemporal coding in the olfactory bulb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Bendahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara L'Heureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keystone Symposia on Cellular and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Keystone Resort, United States. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition's impact on brain : the nutritive state modifies the spatiotemporal coding in the olfactory buld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Bendahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara L'Heureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keystone Symposia on cellular and molecular biology : Neuronal control of appetite, metabolism and weight</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Keystone Resort, Colorado, United States. , 2010, Keystone symposia on cellular and molecular biology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuro-astrocytic modulation by the nutritional state in the olfactory bulb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Bendahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jeanne Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European Meeting on Glial Cells in Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France. Glia, 57, pp.S46-S47, 2009, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/glia.20915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual role of striatal astrocytes in behavioral flexibility and metabolism in the context of obesity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Herrera Moro Chao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ansoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypothalamic astrocytes control systemic glucose metabolism and energy balance via regulation of extra-synaptic glutamate signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Herrera Moro Chao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew K Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewout Foppen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Gp Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The addiction-susceptibility TaqIA/Ankyrin repeat and kinase domain containing 1 kinase (ANKK1) controls reward and metabolism through dopamine receptor type 2 (DR2)-expressing neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Walle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ansoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute changes in systemic glycaemia gate access and action of GLP-1R agonist on brain structures controlling energy homeostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wineke Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casper Gravesen Salinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Imbernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Herrera Moro Chao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dopamine Receptor Subtype 2 (DRD2) Regulates the Central Reinforcing Actions of Dietary Lipids in Humans and Rodents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Gangarossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId178"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Martin Claire </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">clairmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5340-8323</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">085885819</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/T-1360-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear Calcium Signaling in D1 Receptor–Expressing Neurons of the Nucleus Accumbens Regulates Molecular, Cellular, and Behavioral Adaptations to Cocaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefani Saint-Jour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Allichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Andrianarivelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biopsych.2025.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear Calcium Signaling in D1 Receptor–Expressing Neurons of the Nucleus Accumbens Regulates Molecular, Cellular, and Behavioral Adaptations to Cocaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefani Saint-Jour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Allichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Andrianarivelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 98 (1), pp.34-45. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biopsych.2025.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging role of AgRP neurons as integrators of metabolic, sensory and environmental cues in the control of energy homeostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Faour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Mesto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Luquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Endocrine and Metabolic Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11154-025-09990-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Striatal astrocytes modulate behavioral flexibility and whole-body metabolism in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ansoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Herrera Moro Chao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, pp.5417. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-60968-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Addiction-Susceptibility TaqIA/Ankk1 Controls Reward and Metabolism Through D2 Receptor-Expressing Neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Walle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ansoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 94 (5), pp.424-436. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biopsych.2023.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CaMK1D signalling in AgRP neurons promotes ghrelin-mediated food intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Vivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gergo Meszaros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evanthia Pangou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhirong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengdi Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (6), pp.1045-1058. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42255-023-00814-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Mixtures & modulations: responses to odorant chemicals in humans and other animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Poivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2023.1227877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astroglial gliotransmitters released via Cx43 hemichannels regulate NMDAR-dependent transmission and short-term fear memory in the basolateral amygdala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Linsambarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J. Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Moraga-Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (2), pp.e22134. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.202100798RR⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translational profiling of mouse dopaminoceptive neurons reveals region-specific gene expression, exon usage, and striatal PGE2 modulatory effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Giralt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieng Taing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelien H S Schut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura F Supiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (4), pp.2068-2079. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41380-022-01439-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippocampal Egr1 -Dependent Neuronal Ensembles Negatively Regulate Motor Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sancho-Balsells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anika Pupak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Flotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (27), pp.5346-5360. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2258-21.2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute changes in systemic glycemia gate access and action of GLP-1R agonist on brain structures controlling energy homeostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wineke Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Imbernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casper Gravesen Salinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Herrera Moro Chao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (8), pp.111698. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2022.111698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypothalamic astrocytes control systemic glucose metabolism and energy balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Herrera Moro Chao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewout Foppen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael G.P. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (10), pp.1532-1547.e6. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmet.2022.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of an endocannabinoid gut-brain vagal mechanism controlling food reward and energy homeostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romano Terrasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewout Foppen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41380-021-01428-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677213v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfaction in the context of Obesity and Diabetes: insights from animal models to humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Faour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirac Gurden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 206, pp.108923. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropharm.2021.108923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypothalamic astrocytes control systemic glucose metabolism and energy balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Herrera Moro Chao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew K Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewout Foppen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael G P Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (10), pp.1532 - 1547.e6. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmet.2022.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillations in the auditory system and their possible role</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gourévitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Postal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jos Eggermont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 113, pp.507-528. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neubiorev.2020.03.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping astrocyte activity domains by light sheet imaging and spatio-temporal correlation screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Herrera Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mouffle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Didienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Hepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 220, pp.117069. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.117069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulating triglycerides gate dopamine-associated behaviors through DRD2-expressing neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Di Miceli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (4), pp.773-790. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmet.2020.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endothelin impacts on olfactory processing in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bryche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Congar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 362, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2018.12.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of the safety and potential efficacy of high irradiance photostimulation of brain tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suhan Senova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Sisniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chih-Chieh Chiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Doignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Palfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.43997. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep43997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odor-Induced neuronal rhythms in the olfactory bulb are profoundly modified in ob/ob obese mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Chelminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Luquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Everard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2017.00002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The endocannabinoid system controls food intake via olfactory processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Soria-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Bellocchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leire Reguero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Lepousez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (3), pp.407 - 415. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nn.3647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01587186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta and gamma oscillatory activities associated with olfactory memory tasks: different rhythms for different functional networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravel Nadine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.218. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbeh.2014.00218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multispectral reflectance imaging of brain activation in rodents: methodological study of the differential path length estimations and first in vivo recordings in the rat olfactory bulb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirac Gurden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (1), </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JBO.17.1.016012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do electrophysiological studies tell us about processing at the olfactory bulb level?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Buonviso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Ravel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 101 (1-3), pp.40-45. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2007.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning-induced oscillatory activities correlated to odour recognition: a network activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Ravel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 23 (7), pp.1801-1810. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1460-9568.2006.04711.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Modulation of Odor-Induced Oscillatory Responses in the Rat Olfactory Bulb: A Correlate of Odor Recognition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravel Nadine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 24 (2), pp.389 - 397. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/jneurosci.3433-03.2004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning-induced modulation of oscillatory activities in the mammalian olfactory system: The role of the centrifugal fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Ravel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 98 (4-6), pp.467-478. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2005.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfactory learning modifies the expression of odour-induced oscillatory responses in the gamma (60-90 Hz) and beta (15-40 Hz) bands in the rat olfactory bulb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 17 (2), pp.350-358. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1460-9568.2003.02445.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the nutritional status on the spatiotemporal coding in the olfactory bulb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Bendahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société des Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Marseille, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition's impact on brain: the nutritive state modifies the spatiotemporal coding in the olfactory bulb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Bendahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara L'Heureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keystone Symposia on Cellular and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Keystone Resort, United States. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition's impact on brain : the nutritive state modifies the spatiotemporal coding in the olfactory buld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Bendahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara L'Heureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keystone Symposia on cellular and molecular biology : Neuronal control of appetite, metabolism and weight</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Keystone Resort, Colorado, United States. , 2010, Keystone symposia on cellular and molecular biology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuro-astrocytic modulation by the nutritional state in the olfactory bulb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Bendahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jeanne Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European Meeting on Glial Cells in Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France. Glia, 57, pp.S46-S47, 2009, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/glia.20915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual role of striatal astrocytes in behavioral flexibility and metabolism in the context of obesity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Herrera Moro Chao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ansoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypothalamic astrocytes control systemic glucose metabolism and energy balance via regulation of extra-synaptic glutamate signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Herrera Moro Chao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew K Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewout Foppen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Gp Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The addiction-susceptibility TaqIA/Ankyrin repeat and kinase domain containing 1 kinase (ANKK1) controls reward and metabolism through dopamine receptor type 2 (DR2)-expressing neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Walle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ansoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute changes in systemic glycaemia gate access and action of GLP-1R agonist on brain structures controlling energy homeostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wineke Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casper Gravesen Salinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Imbernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Herrera Moro Chao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dopamine Receptor Subtype 2 (DRD2) Regulates the Central Reinforcing Actions of Dietary Lipids in Humans and Rodents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Gangarossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId177"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B3AC59C4"/>
+    <w:nsid w:val="B4D6F18D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clairmar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5340-8323" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085885819" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/T-1360-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361412v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefani Saint-Jour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Allichon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Andrianarivelo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Montalban" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2025.01.013" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032746v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355449v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ansoult" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Herrera Moro Chao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Pham" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Franco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60968-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355444v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Faour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Mesto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Luquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11154-025-09990-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491582v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235729v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Walle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hassouna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2023.02.010" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235634v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Vivot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergo Meszaros" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanthia Pangou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhirong Zhang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengdi Qu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-023-00814-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247726v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Poivet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1227877" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968267v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Brito" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sancho-Balsells" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Pupak" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Flotta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2258-21.2022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04281619v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Linsambarth" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Carvajal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Moraga-Amaro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mendez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Tamburini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202100798RR" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03583440v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Giralt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieng Taing" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien H S Schut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura F Supiot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-022-01439-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227827v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wineke Bakker" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Imbernon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casper Gravesen Salinas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.111698" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835771v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Kirchner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewout Foppen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael G.P. Denis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2022.09.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03677213v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Berland" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romano Terrasi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-021-01428-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533069v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magnan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirac Gurden" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2021.108923" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491604v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew K Kirchner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael G P Denis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989010v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Herrera Moro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouffle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Didienne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Hepp" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117069" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066784v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gour&#233;vitch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Postal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Eggermont" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2020.03.030" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02552254v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Berland" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Perrin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Di Miceli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Nakamura" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2020.02.010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393307v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bryche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Le Bourhis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Congar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rampin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2018.12.048" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624076v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhan Senova" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Sisniak" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Chieh Chiang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doignon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Palfi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43997" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606720v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Chelminski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Everard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01587186v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Soria-G&#243;mez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Bellocchio" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leire Reguero" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lepousez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.3647" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772919v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravel Nadine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00218" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316107v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Renaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.17.1.016012" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331710v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gervais" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Buonviso" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ravel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2007.10.006" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HL4G3LZF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331727v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Messaoudi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2006.04711.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BJHDNPT6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773045v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hugues" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.3433-03.2004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331731v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chabaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2005.09.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CR8GMVRJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331743v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaveau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2003.02445.x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-91GH0PDZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744781v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Bendahmane" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baly" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Durieux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Caillol" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813827v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara L'Heureux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pain" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754830v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757261v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeanne Prud'Homme" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mounier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.20915" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253411v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Contini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846841v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Gp Denis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835783v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001512v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355700v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Gangarossa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Sullivan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Davis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clairmar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5340-8323" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085885819" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/T-1360-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032746v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefani Saint-Jour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Allichon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Andrianarivelo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Montalban" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2025.01.013" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361412v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355444v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Faour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Mesto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Luquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11154-025-09990-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491582v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ansoult" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Herrera Moro Chao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Pham" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Franco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60968-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235729v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Walle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hassouna" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2023.02.010" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235634v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Vivot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergo Meszaros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanthia Pangou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhirong Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengdi Qu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-023-00814-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247726v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Poivet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1227877" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04281619v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Linsambarth" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Carvajal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Moraga-Amaro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mendez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Tamburini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202100798RR" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03583440v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Giralt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieng Taing" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien H S Schut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura F Supiot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-022-01439-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968267v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Brito" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sancho-Balsells" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Pupak" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Flotta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2258-21.2022" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227827v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wineke Bakker" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Imbernon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casper Gravesen Salinas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.111698" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835771v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Kirchner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewout Foppen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael G.P. Denis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2022.09.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03677213v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Berland" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romano Terrasi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-021-01428-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533069v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magnan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirac Gurden" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2021.108923" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491604v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew K Kirchner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael G P Denis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066784v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gour&#233;vitch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Postal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Eggermont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2020.03.030" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989010v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Herrera Moro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouffle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Didienne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Hepp" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117069" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02552254v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Berland" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Perrin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Di Miceli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Nakamura" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2020.02.010" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393307v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bryche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Le Bourhis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Congar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rampin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2018.12.048" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624076v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhan Senova" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Sisniak" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Chieh Chiang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doignon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Palfi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43997" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606720v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Chelminski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Everard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01587186v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Soria-G&#243;mez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Bellocchio" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leire Reguero" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lepousez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.3647" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772919v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravel Nadine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00218" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316107v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Renaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pain" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.17.1.016012" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331710v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gervais" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Buonviso" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ravel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2007.10.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HL4G3LZF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331727v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Messaoudi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2006.04711.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BJHDNPT6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773045v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hugues" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.3433-03.2004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331731v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chabaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2005.09.003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CR8GMVRJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331743v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaveau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2003.02445.x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-91GH0PDZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744781v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Bendahmane" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baly" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Durieux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Caillol" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813827v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara L'Heureux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pain" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754830v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757261v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeanne Prud'Homme" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mounier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.20915" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253411v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Contini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846841v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Gp Denis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835783v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001512v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355700v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Gangarossa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Sullivan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Davis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>