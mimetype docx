--- v2 (2026-05-08)
+++ v3 (2026-05-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Martin Claire </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">clairmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5340-8323</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">085885819</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/T-1360-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear Calcium Signaling in D1 Receptor–Expressing Neurons of the Nucleus Accumbens Regulates Molecular, Cellular, and Behavioral Adaptations to Cocaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefani Saint-Jour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Allichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Andrianarivelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biopsych.2025.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear Calcium Signaling in D1 Receptor–Expressing Neurons of the Nucleus Accumbens Regulates Molecular, Cellular, and Behavioral Adaptations to Cocaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefani Saint-Jour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Allichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Andrianarivelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 98 (1), pp.34-45. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biopsych.2025.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging role of AgRP neurons as integrators of metabolic, sensory and environmental cues in the control of energy homeostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Faour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Mesto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Luquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Endocrine and Metabolic Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11154-025-09990-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Striatal astrocytes modulate behavioral flexibility and whole-body metabolism in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ansoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Herrera Moro Chao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, pp.5417. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-60968-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Addiction-Susceptibility TaqIA/Ankk1 Controls Reward and Metabolism Through D2 Receptor-Expressing Neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Walle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ansoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 94 (5), pp.424-436. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biopsych.2023.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CaMK1D signalling in AgRP neurons promotes ghrelin-mediated food intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Vivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gergo Meszaros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evanthia Pangou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhirong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengdi Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (6), pp.1045-1058. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42255-023-00814-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Mixtures & modulations: responses to odorant chemicals in humans and other animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Poivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2023.1227877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astroglial gliotransmitters released via Cx43 hemichannels regulate NMDAR-dependent transmission and short-term fear memory in the basolateral amygdala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Linsambarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J. Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Moraga-Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (2), pp.e22134. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.202100798RR⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translational profiling of mouse dopaminoceptive neurons reveals region-specific gene expression, exon usage, and striatal PGE2 modulatory effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Giralt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieng Taing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelien H S Schut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura F Supiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (4), pp.2068-2079. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41380-022-01439-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippocampal Egr1 -Dependent Neuronal Ensembles Negatively Regulate Motor Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sancho-Balsells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anika Pupak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Flotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (27), pp.5346-5360. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2258-21.2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute changes in systemic glycemia gate access and action of GLP-1R agonist on brain structures controlling energy homeostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wineke Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Imbernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casper Gravesen Salinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Herrera Moro Chao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (8), pp.111698. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2022.111698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypothalamic astrocytes control systemic glucose metabolism and energy balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Herrera Moro Chao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewout Foppen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael G.P. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (10), pp.1532-1547.e6. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmet.2022.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of an endocannabinoid gut-brain vagal mechanism controlling food reward and energy homeostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romano Terrasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewout Foppen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41380-021-01428-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677213v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfaction in the context of Obesity and Diabetes: insights from animal models to humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Faour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirac Gurden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 206, pp.108923. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropharm.2021.108923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypothalamic astrocytes control systemic glucose metabolism and energy balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Herrera Moro Chao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew K Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewout Foppen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael G P Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (10), pp.1532 - 1547.e6. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmet.2022.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillations in the auditory system and their possible role</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gourévitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Postal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jos Eggermont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 113, pp.507-528. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neubiorev.2020.03.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping astrocyte activity domains by light sheet imaging and spatio-temporal correlation screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Herrera Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mouffle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Didienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Hepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 220, pp.117069. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.117069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulating triglycerides gate dopamine-associated behaviors through DRD2-expressing neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Di Miceli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (4), pp.773-790. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmet.2020.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endothelin impacts on olfactory processing in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bryche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Congar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 362, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2018.12.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of the safety and potential efficacy of high irradiance photostimulation of brain tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suhan Senova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Sisniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chih-Chieh Chiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Doignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Palfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.43997. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep43997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odor-Induced neuronal rhythms in the olfactory bulb are profoundly modified in ob/ob obese mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Chelminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Luquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Everard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2017.00002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The endocannabinoid system controls food intake via olfactory processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Soria-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Bellocchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leire Reguero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Lepousez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (3), pp.407 - 415. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nn.3647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01587186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta and gamma oscillatory activities associated with olfactory memory tasks: different rhythms for different functional networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravel Nadine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.218. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbeh.2014.00218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multispectral reflectance imaging of brain activation in rodents: methodological study of the differential path length estimations and first in vivo recordings in the rat olfactory bulb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirac Gurden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (1), </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JBO.17.1.016012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do electrophysiological studies tell us about processing at the olfactory bulb level?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Buonviso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Ravel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 101 (1-3), pp.40-45. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2007.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning-induced oscillatory activities correlated to odour recognition: a network activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Ravel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 23 (7), pp.1801-1810. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1460-9568.2006.04711.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Modulation of Odor-Induced Oscillatory Responses in the Rat Olfactory Bulb: A Correlate of Odor Recognition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravel Nadine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 24 (2), pp.389 - 397. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/jneurosci.3433-03.2004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning-induced modulation of oscillatory activities in the mammalian olfactory system: The role of the centrifugal fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Ravel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 98 (4-6), pp.467-478. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2005.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfactory learning modifies the expression of odour-induced oscillatory responses in the gamma (60-90 Hz) and beta (15-40 Hz) bands in the rat olfactory bulb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 17 (2), pp.350-358. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1460-9568.2003.02445.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the nutritional status on the spatiotemporal coding in the olfactory bulb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Bendahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société des Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Marseille, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition's impact on brain: the nutritive state modifies the spatiotemporal coding in the olfactory bulb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Bendahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara L'Heureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keystone Symposia on Cellular and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Keystone Resort, United States. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition's impact on brain : the nutritive state modifies the spatiotemporal coding in the olfactory buld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Bendahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara L'Heureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keystone Symposia on cellular and molecular biology : Neuronal control of appetite, metabolism and weight</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Keystone Resort, Colorado, United States. , 2010, Keystone symposia on cellular and molecular biology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuro-astrocytic modulation by the nutritional state in the olfactory bulb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Bendahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jeanne Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European Meeting on Glial Cells in Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France. Glia, 57, pp.S46-S47, 2009, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/glia.20915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual role of striatal astrocytes in behavioral flexibility and metabolism in the context of obesity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Herrera Moro Chao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ansoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypothalamic astrocytes control systemic glucose metabolism and energy balance via regulation of extra-synaptic glutamate signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Herrera Moro Chao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew K Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewout Foppen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Gp Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The addiction-susceptibility TaqIA/Ankyrin repeat and kinase domain containing 1 kinase (ANKK1) controls reward and metabolism through dopamine receptor type 2 (DR2)-expressing neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Walle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ansoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute changes in systemic glycaemia gate access and action of GLP-1R agonist on brain structures controlling energy homeostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wineke Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casper Gravesen Salinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Imbernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Herrera Moro Chao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dopamine Receptor Subtype 2 (DRD2) Regulates the Central Reinforcing Actions of Dietary Lipids in Humans and Rodents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Gangarossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId177"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Martin Claire </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">clairmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5340-8323</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">085885819</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=MEL-cp4AAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/T-1360-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear Calcium Signaling in D1 Receptor–Expressing Neurons of the Nucleus Accumbens Regulates Molecular, Cellular, and Behavioral Adaptations to Cocaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefani Saint-Jour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Allichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Andrianarivelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biopsych.2025.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear Calcium Signaling in D1 Receptor–Expressing Neurons of the Nucleus Accumbens Regulates Molecular, Cellular, and Behavioral Adaptations to Cocaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefani Saint-Jour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Allichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Andrianarivelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 98 (1), pp.34-45. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biopsych.2025.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging role of AgRP neurons as integrators of metabolic, sensory and environmental cues in the control of energy homeostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Faour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Mesto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Luquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Endocrine and Metabolic Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11154-025-09990-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Striatal astrocytes modulate behavioral flexibility and whole-body metabolism in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ansoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Herrera Moro Chao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, pp.5417. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-60968-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Addiction-Susceptibility TaqIA/Ankk1 Controls Reward and Metabolism Through D2 Receptor-Expressing Neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Walle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ansoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 94 (5), pp.424-436. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biopsych.2023.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CaMK1D signalling in AgRP neurons promotes ghrelin-mediated food intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Vivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gergo Meszaros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evanthia Pangou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhirong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengdi Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (6), pp.1045-1058. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42255-023-00814-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Mixtures & modulations: responses to odorant chemicals in humans and other animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Poivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2023.1227877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astroglial gliotransmitters released via Cx43 hemichannels regulate NMDAR-dependent transmission and short-term fear memory in the basolateral amygdala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Linsambarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J. Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Moraga-Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (2), pp.e22134. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.202100798RR⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translational profiling of mouse dopaminoceptive neurons reveals region-specific gene expression, exon usage, and striatal PGE2 modulatory effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Giralt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieng Taing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelien H S Schut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura F Supiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (4), pp.2068-2079. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41380-022-01439-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippocampal Egr1 -Dependent Neuronal Ensembles Negatively Regulate Motor Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sancho-Balsells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anika Pupak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Flotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (27), pp.5346-5360. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2258-21.2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute changes in systemic glycemia gate access and action of GLP-1R agonist on brain structures controlling energy homeostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wineke Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Imbernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casper Gravesen Salinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Herrera Moro Chao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (8), pp.111698. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2022.111698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypothalamic astrocytes control systemic glucose metabolism and energy balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Herrera Moro Chao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewout Foppen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael G.P. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (10), pp.1532-1547.e6. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmet.2022.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of an endocannabinoid gut-brain vagal mechanism controlling food reward and energy homeostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romano Terrasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewout Foppen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41380-021-01428-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677213v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfaction in the context of Obesity and Diabetes: insights from animal models to humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Faour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirac Gurden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 206, pp.108923. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropharm.2021.108923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypothalamic astrocytes control systemic glucose metabolism and energy balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Herrera Moro Chao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew K Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewout Foppen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael G P Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (10), pp.1532 - 1547.e6. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmet.2022.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping astrocyte activity domains by light sheet imaging and spatio-temporal correlation screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Herrera Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mouffle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Didienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Hepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 220, pp.117069. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.117069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillations in the auditory system and their possible role</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gourévitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Postal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jos Eggermont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 113, pp.507-528. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neubiorev.2020.03.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulating triglycerides gate dopamine-associated behaviors through DRD2-expressing neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Di Miceli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (4), pp.773-790. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmet.2020.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endothelin impacts on olfactory processing in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bryche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Congar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 362, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2018.12.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of the safety and potential efficacy of high irradiance photostimulation of brain tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suhan Senova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Sisniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chih-Chieh Chiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Doignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Palfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.43997. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep43997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odor-Induced neuronal rhythms in the olfactory bulb are profoundly modified in ob/ob obese mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Chelminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Luquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Everard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2017.00002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The endocannabinoid system controls food intake via olfactory processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Soria-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Bellocchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leire Reguero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Lepousez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (3), pp.407 - 415. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nn.3647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01587186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta and gamma oscillatory activities associated with olfactory memory tasks: different rhythms for different functional networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravel Nadine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.218. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbeh.2014.00218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multispectral reflectance imaging of brain activation in rodents: methodological study of the differential path length estimations and first in vivo recordings in the rat olfactory bulb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirac Gurden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (1), </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JBO.17.1.016012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do electrophysiological studies tell us about processing at the olfactory bulb level?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Buonviso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Ravel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 101 (1-3), pp.40-45. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2007.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning-induced oscillatory activities correlated to odour recognition: a network activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Ravel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 23 (7), pp.1801-1810. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1460-9568.2006.04711.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Modulation of Odor-Induced Oscillatory Responses in the Rat Olfactory Bulb: A Correlate of Odor Recognition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravel Nadine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 24 (2), pp.389 - 397. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/jneurosci.3433-03.2004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning-induced modulation of oscillatory activities in the mammalian olfactory system: The role of the centrifugal fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Ravel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 98 (4-6), pp.467-478. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2005.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfactory learning modifies the expression of odour-induced oscillatory responses in the gamma (60-90 Hz) and beta (15-40 Hz) bands in the rat olfactory bulb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 17 (2), pp.350-358. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1460-9568.2003.02445.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the nutritional status on the spatiotemporal coding in the olfactory bulb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Bendahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société des Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Marseille, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition's impact on brain: the nutritive state modifies the spatiotemporal coding in the olfactory bulb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Bendahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara L'Heureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keystone Symposia on Cellular and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Keystone Resort, United States. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition's impact on brain : the nutritive state modifies the spatiotemporal coding in the olfactory buld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Bendahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara L'Heureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keystone Symposia on cellular and molecular biology : Neuronal control of appetite, metabolism and weight</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Keystone Resort, Colorado, United States. , 2010, Keystone symposia on cellular and molecular biology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuro-astrocytic modulation by the nutritional state in the olfactory bulb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Bendahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jeanne Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European Meeting on Glial Cells in Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France. Glia, 57, pp.S46-S47, 2009, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/glia.20915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual role of striatal astrocytes in behavioral flexibility and metabolism in the context of obesity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Herrera Moro Chao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ansoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypothalamic astrocytes control systemic glucose metabolism and energy balance via regulation of extra-synaptic glutamate signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Herrera Moro Chao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew K Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewout Foppen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Gp Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The addiction-susceptibility TaqIA/Ankyrin repeat and kinase domain containing 1 kinase (ANKK1) controls reward and metabolism through dopamine receptor type 2 (DR2)-expressing neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Walle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ansoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute changes in systemic glycaemia gate access and action of GLP-1R agonist on brain structures controlling energy homeostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wineke Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casper Gravesen Salinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Imbernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Herrera Moro Chao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dopamine Receptor Subtype 2 (DRD2) Regulates the Central Reinforcing Actions of Dietary Lipids in Humans and Rodents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Gangarossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId178"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B4D6F18D"/>
+    <w:nsid w:val="F5ABD421"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clairmar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5340-8323" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085885819" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/T-1360-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032746v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefani Saint-Jour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Allichon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Andrianarivelo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Montalban" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2025.01.013" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361412v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355444v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Faour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Mesto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Luquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11154-025-09990-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491582v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ansoult" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Herrera Moro Chao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Pham" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Franco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60968-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235729v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Walle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hassouna" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2023.02.010" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235634v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Vivot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergo Meszaros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanthia Pangou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhirong Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengdi Qu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-023-00814-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247726v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Poivet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1227877" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04281619v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Linsambarth" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Carvajal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Moraga-Amaro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mendez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Tamburini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202100798RR" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03583440v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Giralt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieng Taing" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien H S Schut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura F Supiot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-022-01439-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968267v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Brito" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sancho-Balsells" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Pupak" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Flotta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2258-21.2022" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227827v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wineke Bakker" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Imbernon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casper Gravesen Salinas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.111698" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835771v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Kirchner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewout Foppen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael G.P. Denis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2022.09.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03677213v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Berland" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romano Terrasi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-021-01428-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533069v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magnan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirac Gurden" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2021.108923" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491604v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew K Kirchner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael G P Denis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066784v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gour&#233;vitch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Postal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Eggermont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2020.03.030" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989010v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Herrera Moro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouffle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Didienne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Hepp" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117069" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02552254v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Berland" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Perrin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Di Miceli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Nakamura" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2020.02.010" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393307v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bryche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Le Bourhis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Congar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rampin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2018.12.048" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624076v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhan Senova" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Sisniak" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Chieh Chiang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doignon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Palfi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43997" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606720v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Chelminski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Everard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01587186v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Soria-G&#243;mez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Bellocchio" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leire Reguero" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lepousez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.3647" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772919v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravel Nadine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00218" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316107v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Renaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pain" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.17.1.016012" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331710v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gervais" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Buonviso" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ravel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2007.10.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HL4G3LZF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331727v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Messaoudi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2006.04711.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BJHDNPT6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773045v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hugues" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.3433-03.2004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331731v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chabaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2005.09.003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CR8GMVRJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331743v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaveau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2003.02445.x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-91GH0PDZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744781v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Bendahmane" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baly" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Durieux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Caillol" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813827v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara L'Heureux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pain" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754830v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757261v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeanne Prud'Homme" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mounier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.20915" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253411v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Contini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846841v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Gp Denis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835783v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001512v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355700v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Gangarossa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Sullivan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Davis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clairmar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5340-8323" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085885819" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=MEL-cp4AAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/T-1360-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032746v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefani Saint-Jour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Allichon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Andrianarivelo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Montalban" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2025.01.013" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361412v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355444v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Faour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Mesto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Luquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11154-025-09990-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491582v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ansoult" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Herrera Moro Chao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Pham" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Franco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60968-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235729v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Walle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hassouna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2023.02.010" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235634v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Vivot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergo Meszaros" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanthia Pangou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhirong Zhang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengdi Qu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-023-00814-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247726v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Poivet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1227877" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04281619v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Linsambarth" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Carvajal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Moraga-Amaro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mendez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Tamburini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202100798RR" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03583440v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Giralt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieng Taing" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien H S Schut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura F Supiot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-022-01439-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968267v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Brito" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sancho-Balsells" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Pupak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Flotta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2258-21.2022" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227827v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wineke Bakker" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Imbernon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casper Gravesen Salinas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.111698" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835771v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Kirchner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewout Foppen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael G.P. Denis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2022.09.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03677213v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Berland" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romano Terrasi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-021-01428-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533069v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magnan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirac Gurden" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2021.108923" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491604v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew K Kirchner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael G P Denis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989010v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Herrera Moro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouffle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Didienne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Hepp" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117069" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066784v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gour&#233;vitch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Postal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Eggermont" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2020.03.030" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02552254v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Berland" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Perrin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Di Miceli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Nakamura" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2020.02.010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393307v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bryche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Le Bourhis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Congar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rampin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2018.12.048" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624076v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhan Senova" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Sisniak" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Chieh Chiang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doignon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Palfi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43997" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606720v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Chelminski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Everard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01587186v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Soria-G&#243;mez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Bellocchio" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leire Reguero" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lepousez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.3647" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772919v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravel Nadine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00218" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316107v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Renaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.17.1.016012" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331710v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gervais" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Buonviso" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ravel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2007.10.006" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HL4G3LZF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331727v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Messaoudi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2006.04711.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BJHDNPT6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773045v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hugues" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.3433-03.2004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331731v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chabaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2005.09.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CR8GMVRJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331743v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaveau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2003.02445.x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-91GH0PDZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744781v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Bendahmane" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baly" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Durieux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Caillol" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813827v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara L'Heureux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pain" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754830v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757261v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeanne Prud'Homme" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mounier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.20915" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253411v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Contini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846841v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Gp Denis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835783v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001512v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355700v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Gangarossa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Sullivan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Davis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>