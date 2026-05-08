--- v0 (2026-04-14)
+++ v1 (2026-05-08)
@@ -634,234 +634,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La correspondance de Marcel Proust et le motif épistolaire dans À la recherche du temps perdu</w:t>
+                <w:t xml:space="preserve">Comment lire des œuvres « monuments » ? Le cas de la recherche sur Proust et Borges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Berdot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance du séminaire « Le genre épistolaire : nouvelles approches et mutations »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laure de Nervaux-Gavoty, enseignante-chercheuse à l'Université Paris Est-Créteil et membre du laboratoire IMAGER de la Faculté des Lettres, Langues et Sciences Humaines, Dec 2025, Créteil, France</w:t>
+              <w:t xml:space="preserve">« Distant et close reading : discussion à partir de cas pratiques », Huitième atelier (en ligne) des doctorant·e·s et jeunes chercheurs·euses de la de la Société Française de Littérature Générale et Comparée (SFLGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Littérature Générale et Comparée (SFLGC), May 2025, En ligne (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05556070v1</w:t>
+                <w:t xml:space="preserve">hal-05139516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment lire des œuvres « monuments » ? Le cas de la recherche sur Proust et Borges</w:t>
+                <w:t xml:space="preserve">Des épistémologies fictionnelles en crise : les représentations du savoir dans le texte littéraire (Le Sang noir de Louis Guilloux et L’Obscurité de Philippe Jaccottet)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Berdot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Distant et close reading : discussion à partir de cas pratiques », Huitième atelier (en ligne) des doctorant·e·s et jeunes chercheurs·euses de la de la Société Française de Littérature Générale et Comparée (SFLGC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Littérature Générale et Comparée (SFLGC), May 2025, En ligne (France), France</w:t>
+              <w:t xml:space="preserve">Journée des doctorant·e·s du laboratoire LIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire LIS (Lettres, Idées, Savoirs) de l’Université Paris-Est Créteil, Mar 2025, Créteil (Université Paris XII UPEC), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05139516v1</w:t>
+                <w:t xml:space="preserve">hal-05139447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des épistémologies fictionnelles en crise : les représentations du savoir dans le texte littéraire (Le Sang noir de Louis Guilloux et L’Obscurité de Philippe Jaccottet)</w:t>
+                <w:t xml:space="preserve">La correspondance de Marcel Proust et le motif épistolaire dans À la recherche du temps perdu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Berdot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorant·e·s du laboratoire LIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire LIS (Lettres, Idées, Savoirs) de l’Université Paris-Est Créteil, Mar 2025, Créteil (Université Paris XII UPEC), France</w:t>
+              <w:t xml:space="preserve">Séance du séminaire « Le genre épistolaire : nouvelles approches et mutations »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laure de Nervaux-Gavoty, enseignante-chercheuse à l'Université Paris Est-Créteil et membre du laboratoire IMAGER de la Faculté des Lettres, Langues et Sciences Humaines, Dec 2025, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05139447v1</w:t>
+                <w:t xml:space="preserve">hal-05556070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que fait la bande dessinée à l’histoire de l’art ?</w:t>
               </w:r>
@@ -910,96 +910,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La création du lecteur borgésien</w:t>
+                <w:t xml:space="preserve">Introduction à la littérature fantastique de Jorge Luis Borges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Berdot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorant·e·s du laboratoire LIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire LIS (Lettres, Idées, Savoirs) de l’Université Paris-Est Créteil, Mar 2024, Créteil (Université Paris XII UPEC), France</w:t>
+              <w:t xml:space="preserve">Intervention dans le séminaire de Master (M1) Études Romanes, « Les formes brèves et les formes de l’engagement politique : le cas de Queremos tanto a Glenda (1980), de Julio Cortázar »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cours de Caroline Lepage, Professeur, Mar 2024, Nanterre (Université Paris X), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04494918v1</w:t>
+                <w:t xml:space="preserve">hal-05139596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La magistralité rétroactive chez Proust et Borges : l’élaboration d’un mythe personnel à travers l’écriture</w:t>
               </w:r>
@@ -1048,579 +1048,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04730203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renoncer pour maîtriser : perte et création artistique chez Marcel Proust</w:t>
+                <w:t xml:space="preserve">La création du lecteur borgésien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Berdot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Première séance du séminaire inter-axe HCTI « Cinétiques de l’écart »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Héritage et Création dans le Texte et l’Image; Université de Bretagne Occidentale; Université Bretagne Sud, Dec 2024, Lorient, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorant·e·s du laboratoire LIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire LIS (Lettres, Idées, Savoirs) de l’Université Paris-Est Créteil, Mar 2024, Créteil (Université Paris XII UPEC), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04825434v1</w:t>
+                <w:t xml:space="preserve">hal-04494918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction à la littérature fantastique de Jorge Luis Borges</w:t>
+                <w:t xml:space="preserve">Renoncer pour maîtriser : perte et création artistique chez Marcel Proust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Berdot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intervention dans le séminaire de Master (M1) Études Romanes, « Les formes brèves et les formes de l’engagement politique : le cas de Queremos tanto a Glenda (1980), de Julio Cortázar »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cours de Caroline Lepage, Professeur, Mar 2024, Nanterre (Université Paris X), France</w:t>
+              <w:t xml:space="preserve">Première séance du séminaire inter-axe HCTI « Cinétiques de l’écart »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Héritage et Création dans le Texte et l’Image; Université de Bretagne Occidentale; Université Bretagne Sud, Dec 2024, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05139596v1</w:t>
+                <w:t xml:space="preserve">hal-04825434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Sans honneur que précaire, sans liberté que provisoire, jusqu’à la découverte du crime » : lecturas y relecturas queer de Proust</w:t>
+                <w:t xml:space="preserve">Cartas ficcionales en À la recherche du temps perdu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Berdot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Los nuevos malditos: debates sobre literatura y ética en el siglo XXI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centro de Letras Hispanoamericanas (Celehis); Centro Interdisciplinario de Estudios Europeos (CIEsE); Fundación Universidad Nacional de Mar del Plata; Universidad Nacional de Mar del Plata, Sep 2023, Mar del Plata (en ligne), Argentina</w:t>
+              <w:t xml:space="preserve">V Congreso Internacional de Literatura Francesa y Francófona - XXXIV Jornadas Nacionales de la Asociación Argentina de Literatura Francesa y Francófona (AALFF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Asociación Argentina de Literatura Francesa y Francófona (AALFF); Facultad de Filosofía y Letras de la Universidad Nacional de Cuyo, May 2023, Mendoza, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300109v1</w:t>
+                <w:t xml:space="preserve">hal-04300083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le « maître-auteur » et le « lecteur-disciple » chez Proust et Borges : pertinences et limites du parallélisme</w:t>
+                <w:t xml:space="preserve">« Sans honneur que précaire, sans liberté que provisoire, jusqu’à la découverte du crime » : lecturas y relecturas queer de Proust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Berdot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorant·e·s de l’École Doctorale Cultures et Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Doctorale Cultures et Sociétés (ED CS) de l’Université Paris-Est Créteil (UPEC), Oct 2023, Créteil (Université Paris XII UPEC), France</w:t>
+              <w:t xml:space="preserve">Los nuevos malditos: debates sobre literatura y ética en el siglo XXI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centro de Letras Hispanoamericanas (Celehis); Centro Interdisciplinario de Estudios Europeos (CIEsE); Fundación Universidad Nacional de Mar del Plata; Universidad Nacional de Mar del Plata, Sep 2023, Mar del Plata (en ligne), Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300123v1</w:t>
+                <w:t xml:space="preserve">hal-04300109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartas ficcionales en À la recherche du temps perdu</w:t>
+                <w:t xml:space="preserve">Le « maître-auteur » et le « lecteur-disciple » chez Proust et Borges : pertinences et limites du parallélisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Berdot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">V Congreso Internacional de Literatura Francesa y Francófona - XXXIV Jornadas Nacionales de la Asociación Argentina de Literatura Francesa y Francófona (AALFF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Asociación Argentina de Literatura Francesa y Francófona (AALFF); Facultad de Filosofía y Letras de la Universidad Nacional de Cuyo, May 2023, Mendoza, Argentina</w:t>
+              <w:t xml:space="preserve">Journée des doctorant·e·s de l’École Doctorale Cultures et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Doctorale Cultures et Sociétés (ED CS) de l’Université Paris-Est Créteil (UPEC), Oct 2023, Créteil (Université Paris XII UPEC), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300083v1</w:t>
+                <w:t xml:space="preserve">hal-04300123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maestros y discípulos proustianos: tipologías, perspectivas epistemocríticas y reflexiones metatextuales en Jean Santeuil y À la recherche du temps perdu</w:t>
+                <w:t xml:space="preserve">L’intertexte proustien chez Jorge Luis Borges : un cas du décentrement épistémique et herméneutique en littérature comparée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Berdot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jornadas Actualidad de Proust: nuevas miradas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Asociación Argentina de Literatura Francesa y Francófona (AALFF); Instituto de Investigación de Humanidades (IIH) del Colegio Nacional de Buenos Aires (CNBA); Facultad de Filosofía y Letras de la Universidad de Buenos Aires (UBA), Nov 2022, Buenos Aires (en ligne), Argentina</w:t>
+              <w:t xml:space="preserve">Journées des doctorant·e·s du laboratoire LIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire LIS (Lettres, Idées, Savoirs) de l’Université Paris-Est Créteil (UPEC), Feb 2022, Créteil (Université Paris XII UPEC), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300061v1</w:t>
+                <w:t xml:space="preserve">hal-04300141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La correspondencia proustiana y la génesis de un proyecto literario: entre escritura epistolar y escritura novelística</w:t>
+                <w:t xml:space="preserve">Maestros y discípulos proustianos: tipologías, perspectivas epistemocríticas y reflexiones metatextuales en Jean Santeuil y À la recherche du temps perdu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Berdot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV Congreso Internacional de Literatura Francesa y Francófona - XXXIII Jornadas de la AALFF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Asociación Argentina de Literatura Francesa y Francófona (AALFF); Facultad de Filosofía y Humanidades, Universidad Nacional de Córdoba, May 2022, Córdoba (en ligne), Argentina</w:t>
+              <w:t xml:space="preserve">Jornadas Actualidad de Proust: nuevas miradas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Asociación Argentina de Literatura Francesa y Francófona (AALFF); Instituto de Investigación de Humanidades (IIH) del Colegio Nacional de Buenos Aires (CNBA); Facultad de Filosofía y Letras de la Universidad de Buenos Aires (UBA), Nov 2022, Buenos Aires (en ligne), Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04299546v1</w:t>
+                <w:t xml:space="preserve">hal-04300061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intertexte proustien chez Jorge Luis Borges : un cas du décentrement épistémique et herméneutique en littérature comparée</w:t>
+                <w:t xml:space="preserve">La correspondencia proustiana y la génesis de un proyecto literario: entre escritura epistolar y escritura novelística</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Berdot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des doctorant·e·s du laboratoire LIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire LIS (Lettres, Idées, Savoirs) de l’Université Paris-Est Créteil (UPEC), Feb 2022, Créteil (Université Paris XII UPEC), France</w:t>
+              <w:t xml:space="preserve">IV Congreso Internacional de Literatura Francesa y Francófona - XXXIII Jornadas de la AALFF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Asociación Argentina de Literatura Francesa y Francófona (AALFF); Facultad de Filosofía y Humanidades, Universidad Nacional de Córdoba, May 2022, Córdoba (en ligne), Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300141v1</w:t>
+                <w:t xml:space="preserve">hal-04299546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1632,186 +1632,186 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lettres fictionnelles dans &amp;quot;À la recherche du temps perdu</w:t>
+                <w:t xml:space="preserve">Compte rendu bibliographique : Magdalena Cámpora et Guadalupe Silva (dir.), Literatura y legitimación en América Latina. Polémicas, operaciones, representaciones, Buenos Aires, Corregidor, 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Berdot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Lía Mallol de Albarracín et María Victoria Urquiza (dir.). </w:t>
+              <w:t xml:space="preserve">Équipe interne EMHIS du laboratoire LISAA de l’Université Gustave Eiffel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Por el ancho mar… Estudios sobre literaturas de expresión francesa / Sur la vaste mer… Études sur des littératures d’expression française</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 978-950-774-437-2</w:t>
+              <w:t xml:space="preserve">L’Âge d’or. Images dans le monde ibérique et ibéro-américain, n°18 : « Les récits d’esclaves dans les mondes ibéro-américains : médiations d’hier et d’aujourd’hui »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04725230v1</w:t>
+                <w:t xml:space="preserve">hal-05556087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu bibliographique : Magdalena Cámpora et Guadalupe Silva (dir.), Literatura y legitimación en América Latina. Polémicas, operaciones, representaciones, Buenos Aires, Corregidor, 2023</w:t>
+                <w:t xml:space="preserve">Lettres fictionnelles dans &amp;quot;À la recherche du temps perdu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Berdot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Équipe interne EMHIS du laboratoire LISAA de l’Université Gustave Eiffel. </w:t>
+              <w:t xml:space="preserve">Lía Mallol de Albarracín et María Victoria Urquiza (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Âge d’or. Images dans le monde ibérique et ibéro-américain, n°18 : « Les récits d’esclaves dans les mondes ibéro-américains : médiations d’hier et d’aujourd’hui »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2025</w:t>
+              <w:t xml:space="preserve">Por el ancho mar… Estudios sobre literaturas de expresión francesa / Sur la vaste mer… Études sur des littératures d’expression française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Universidad Nacional de Cuyo, Facultad de Filosofía y Letras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 978-950-774-437-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05556087v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId35"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1887,51 +1887,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7DF9BD65"/>
+    <w:nsid w:val="E013551E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2118,51 +2118,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clara-berdot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-3593-9456" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139396v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Berdot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Villanueva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04725213v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04299426v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04300156v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04299458v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05556073v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05556070v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139516v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139447v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05556065v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494918v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730203v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825434v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139596v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04300109v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04300123v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04300083v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04300061v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04299546v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04300141v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04725230v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bdigital.uncu.edu.ar/objetos_digitales/20484/sur-la-vaste-mer.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05556087v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clara-berdot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-3593-9456" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139396v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Berdot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Villanueva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04725213v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04299426v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04300156v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04299458v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05556073v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139516v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139447v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05556070v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05556065v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139596v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730203v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494918v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825434v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04300083v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04300109v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04300123v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04300141v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04300061v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04299546v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05556087v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04725230v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bdigital.uncu.edu.ar/objetos_digitales/20484/sur-la-vaste-mer.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>