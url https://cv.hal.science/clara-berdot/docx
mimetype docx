--- v1 (2026-05-08)
+++ v2 (2026-06-01)
@@ -634,234 +634,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment lire des œuvres « monuments » ? Le cas de la recherche sur Proust et Borges</w:t>
+                <w:t xml:space="preserve">La correspondance de Marcel Proust et le motif épistolaire dans À la recherche du temps perdu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Berdot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Distant et close reading : discussion à partir de cas pratiques », Huitième atelier (en ligne) des doctorant·e·s et jeunes chercheurs·euses de la de la Société Française de Littérature Générale et Comparée (SFLGC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Littérature Générale et Comparée (SFLGC), May 2025, En ligne (France), France</w:t>
+              <w:t xml:space="preserve">Séance du séminaire « Le genre épistolaire : nouvelles approches et mutations »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laure de Nervaux-Gavoty, enseignante-chercheuse à l'Université Paris Est-Créteil et membre du laboratoire IMAGER de la Faculté des Lettres, Langues et Sciences Humaines, Dec 2025, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05139516v1</w:t>
+                <w:t xml:space="preserve">hal-05556070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des épistémologies fictionnelles en crise : les représentations du savoir dans le texte littéraire (Le Sang noir de Louis Guilloux et L’Obscurité de Philippe Jaccottet)</w:t>
+                <w:t xml:space="preserve">Comment lire des œuvres « monuments » ? Le cas de la recherche sur Proust et Borges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Berdot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorant·e·s du laboratoire LIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire LIS (Lettres, Idées, Savoirs) de l’Université Paris-Est Créteil, Mar 2025, Créteil (Université Paris XII UPEC), France</w:t>
+              <w:t xml:space="preserve">« Distant et close reading : discussion à partir de cas pratiques », Huitième atelier (en ligne) des doctorant·e·s et jeunes chercheurs·euses de la de la Société Française de Littérature Générale et Comparée (SFLGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Littérature Générale et Comparée (SFLGC), May 2025, En ligne (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05139447v1</w:t>
+                <w:t xml:space="preserve">hal-05139516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La correspondance de Marcel Proust et le motif épistolaire dans À la recherche du temps perdu</w:t>
+                <w:t xml:space="preserve">Des épistémologies fictionnelles en crise : les représentations du savoir dans le texte littéraire (Le Sang noir de Louis Guilloux et L’Obscurité de Philippe Jaccottet)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Berdot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance du séminaire « Le genre épistolaire : nouvelles approches et mutations »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laure de Nervaux-Gavoty, enseignante-chercheuse à l'Université Paris Est-Créteil et membre du laboratoire IMAGER de la Faculté des Lettres, Langues et Sciences Humaines, Dec 2025, Créteil, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorant·e·s du laboratoire LIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire LIS (Lettres, Idées, Savoirs) de l’Université Paris-Est Créteil, Mar 2025, Créteil (Université Paris XII UPEC), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05556070v1</w:t>
+                <w:t xml:space="preserve">hal-05139447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que fait la bande dessinée à l’histoire de l’art ?</w:t>
               </w:r>
@@ -910,96 +910,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction à la littérature fantastique de Jorge Luis Borges</w:t>
+                <w:t xml:space="preserve">La création du lecteur borgésien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Berdot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intervention dans le séminaire de Master (M1) Études Romanes, « Les formes brèves et les formes de l’engagement politique : le cas de Queremos tanto a Glenda (1980), de Julio Cortázar »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cours de Caroline Lepage, Professeur, Mar 2024, Nanterre (Université Paris X), France</w:t>
+              <w:t xml:space="preserve">Journée des doctorant·e·s du laboratoire LIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire LIS (Lettres, Idées, Savoirs) de l’Université Paris-Est Créteil, Mar 2024, Créteil (Université Paris XII UPEC), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05139596v1</w:t>
+                <w:t xml:space="preserve">hal-04494918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La magistralité rétroactive chez Proust et Borges : l’élaboration d’un mythe personnel à travers l’écriture</w:t>
               </w:r>
@@ -1048,579 +1048,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04730203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La création du lecteur borgésien</w:t>
+                <w:t xml:space="preserve">Renoncer pour maîtriser : perte et création artistique chez Marcel Proust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Berdot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorant·e·s du laboratoire LIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire LIS (Lettres, Idées, Savoirs) de l’Université Paris-Est Créteil, Mar 2024, Créteil (Université Paris XII UPEC), France</w:t>
+              <w:t xml:space="preserve">Première séance du séminaire inter-axe HCTI « Cinétiques de l’écart »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Héritage et Création dans le Texte et l’Image; Université de Bretagne Occidentale; Université Bretagne Sud, Dec 2024, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04494918v1</w:t>
+                <w:t xml:space="preserve">hal-04825434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renoncer pour maîtriser : perte et création artistique chez Marcel Proust</w:t>
+                <w:t xml:space="preserve">Introduction à la littérature fantastique de Jorge Luis Borges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Berdot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Première séance du séminaire inter-axe HCTI « Cinétiques de l’écart »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Héritage et Création dans le Texte et l’Image; Université de Bretagne Occidentale; Université Bretagne Sud, Dec 2024, Lorient, France</w:t>
+              <w:t xml:space="preserve">Intervention dans le séminaire de Master (M1) Études Romanes, « Les formes brèves et les formes de l’engagement politique : le cas de Queremos tanto a Glenda (1980), de Julio Cortázar »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cours de Caroline Lepage, Professeur, Mar 2024, Nanterre (Université Paris X), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04825434v1</w:t>
+                <w:t xml:space="preserve">hal-05139596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartas ficcionales en À la recherche du temps perdu</w:t>
+                <w:t xml:space="preserve">« Sans honneur que précaire, sans liberté que provisoire, jusqu’à la découverte du crime » : lecturas y relecturas queer de Proust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Berdot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">V Congreso Internacional de Literatura Francesa y Francófona - XXXIV Jornadas Nacionales de la Asociación Argentina de Literatura Francesa y Francófona (AALFF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Asociación Argentina de Literatura Francesa y Francófona (AALFF); Facultad de Filosofía y Letras de la Universidad Nacional de Cuyo, May 2023, Mendoza, Argentina</w:t>
+              <w:t xml:space="preserve">Los nuevos malditos: debates sobre literatura y ética en el siglo XXI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centro de Letras Hispanoamericanas (Celehis); Centro Interdisciplinario de Estudios Europeos (CIEsE); Fundación Universidad Nacional de Mar del Plata; Universidad Nacional de Mar del Plata, Sep 2023, Mar del Plata (en ligne), Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300083v1</w:t>
+                <w:t xml:space="preserve">hal-04300109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Sans honneur que précaire, sans liberté que provisoire, jusqu’à la découverte du crime » : lecturas y relecturas queer de Proust</w:t>
+                <w:t xml:space="preserve">Le « maître-auteur » et le « lecteur-disciple » chez Proust et Borges : pertinences et limites du parallélisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Berdot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Los nuevos malditos: debates sobre literatura y ética en el siglo XXI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centro de Letras Hispanoamericanas (Celehis); Centro Interdisciplinario de Estudios Europeos (CIEsE); Fundación Universidad Nacional de Mar del Plata; Universidad Nacional de Mar del Plata, Sep 2023, Mar del Plata (en ligne), Argentina</w:t>
+              <w:t xml:space="preserve">Journée des doctorant·e·s de l’École Doctorale Cultures et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Doctorale Cultures et Sociétés (ED CS) de l’Université Paris-Est Créteil (UPEC), Oct 2023, Créteil (Université Paris XII UPEC), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300109v1</w:t>
+                <w:t xml:space="preserve">hal-04300123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le « maître-auteur » et le « lecteur-disciple » chez Proust et Borges : pertinences et limites du parallélisme</w:t>
+                <w:t xml:space="preserve">Cartas ficcionales en À la recherche du temps perdu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Berdot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorant·e·s de l’École Doctorale Cultures et Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Doctorale Cultures et Sociétés (ED CS) de l’Université Paris-Est Créteil (UPEC), Oct 2023, Créteil (Université Paris XII UPEC), France</w:t>
+              <w:t xml:space="preserve">V Congreso Internacional de Literatura Francesa y Francófona - XXXIV Jornadas Nacionales de la Asociación Argentina de Literatura Francesa y Francófona (AALFF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Asociación Argentina de Literatura Francesa y Francófona (AALFF); Facultad de Filosofía y Letras de la Universidad Nacional de Cuyo, May 2023, Mendoza, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300123v1</w:t>
+                <w:t xml:space="preserve">hal-04300083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intertexte proustien chez Jorge Luis Borges : un cas du décentrement épistémique et herméneutique en littérature comparée</w:t>
+                <w:t xml:space="preserve">Maestros y discípulos proustianos: tipologías, perspectivas epistemocríticas y reflexiones metatextuales en Jean Santeuil y À la recherche du temps perdu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Berdot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des doctorant·e·s du laboratoire LIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire LIS (Lettres, Idées, Savoirs) de l’Université Paris-Est Créteil (UPEC), Feb 2022, Créteil (Université Paris XII UPEC), France</w:t>
+              <w:t xml:space="preserve">Jornadas Actualidad de Proust: nuevas miradas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Asociación Argentina de Literatura Francesa y Francófona (AALFF); Instituto de Investigación de Humanidades (IIH) del Colegio Nacional de Buenos Aires (CNBA); Facultad de Filosofía y Letras de la Universidad de Buenos Aires (UBA), Nov 2022, Buenos Aires (en ligne), Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300141v1</w:t>
+                <w:t xml:space="preserve">hal-04300061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maestros y discípulos proustianos: tipologías, perspectivas epistemocríticas y reflexiones metatextuales en Jean Santeuil y À la recherche du temps perdu</w:t>
+                <w:t xml:space="preserve">La correspondencia proustiana y la génesis de un proyecto literario: entre escritura epistolar y escritura novelística</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Berdot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jornadas Actualidad de Proust: nuevas miradas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Asociación Argentina de Literatura Francesa y Francófona (AALFF); Instituto de Investigación de Humanidades (IIH) del Colegio Nacional de Buenos Aires (CNBA); Facultad de Filosofía y Letras de la Universidad de Buenos Aires (UBA), Nov 2022, Buenos Aires (en ligne), Argentina</w:t>
+              <w:t xml:space="preserve">IV Congreso Internacional de Literatura Francesa y Francófona - XXXIII Jornadas de la AALFF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Asociación Argentina de Literatura Francesa y Francófona (AALFF); Facultad de Filosofía y Humanidades, Universidad Nacional de Córdoba, May 2022, Córdoba (en ligne), Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300061v1</w:t>
+                <w:t xml:space="preserve">hal-04299546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La correspondencia proustiana y la génesis de un proyecto literario: entre escritura epistolar y escritura novelística</w:t>
+                <w:t xml:space="preserve">L’intertexte proustien chez Jorge Luis Borges : un cas du décentrement épistémique et herméneutique en littérature comparée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Berdot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV Congreso Internacional de Literatura Francesa y Francófona - XXXIII Jornadas de la AALFF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Asociación Argentina de Literatura Francesa y Francófona (AALFF); Facultad de Filosofía y Humanidades, Universidad Nacional de Córdoba, May 2022, Córdoba (en ligne), Argentina</w:t>
+              <w:t xml:space="preserve">Journées des doctorant·e·s du laboratoire LIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire LIS (Lettres, Idées, Savoirs) de l’Université Paris-Est Créteil (UPEC), Feb 2022, Créteil (Université Paris XII UPEC), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04299546v1</w:t>
+                <w:t xml:space="preserve">hal-04300141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1632,186 +1632,186 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu bibliographique : Magdalena Cámpora et Guadalupe Silva (dir.), Literatura y legitimación en América Latina. Polémicas, operaciones, representaciones, Buenos Aires, Corregidor, 2023</w:t>
+                <w:t xml:space="preserve">Lettres fictionnelles dans &amp;quot;À la recherche du temps perdu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Berdot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Équipe interne EMHIS du laboratoire LISAA de l’Université Gustave Eiffel. </w:t>
+              <w:t xml:space="preserve">Lía Mallol de Albarracín et María Victoria Urquiza (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Âge d’or. Images dans le monde ibérique et ibéro-américain, n°18 : « Les récits d’esclaves dans les mondes ibéro-américains : médiations d’hier et d’aujourd’hui »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2025</w:t>
+              <w:t xml:space="preserve">Por el ancho mar… Estudios sobre literaturas de expresión francesa / Sur la vaste mer… Études sur des littératures d’expression française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Universidad Nacional de Cuyo, Facultad de Filosofía y Letras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 978-950-774-437-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05556087v1</w:t>
+                <w:t xml:space="preserve">hal-04725230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lettres fictionnelles dans &amp;quot;À la recherche du temps perdu</w:t>
+                <w:t xml:space="preserve">Compte rendu bibliographique : Magdalena Cámpora et Guadalupe Silva (dir.), Literatura y legitimación en América Latina. Polémicas, operaciones, representaciones, Buenos Aires, Corregidor, 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Berdot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Lía Mallol de Albarracín et María Victoria Urquiza (dir.). </w:t>
+              <w:t xml:space="preserve">Équipe interne EMHIS du laboratoire LISAA de l’Université Gustave Eiffel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Por el ancho mar… Estudios sobre literaturas de expresión francesa / Sur la vaste mer… Études sur des littératures d’expression française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L’Âge d’or. Images dans le monde ibérique et ibéro-américain, n°18 : « Les récits d’esclaves dans les mondes ibéro-américains : médiations d’hier et d’aujourd’hui »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universidad Nacional de Cuyo, Facultad de Filosofía y Letras</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04725230v1</w:t>
+                <w:t xml:space="preserve">hal-05556087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId35"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1887,51 +1887,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E013551E"/>
+    <w:nsid w:val="E56E3C71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2118,51 +2118,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clara-berdot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-3593-9456" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139396v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Berdot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Villanueva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04725213v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04299426v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04300156v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04299458v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05556073v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139516v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139447v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05556070v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05556065v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139596v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730203v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494918v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825434v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04300083v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04300109v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04300123v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04300141v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04300061v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04299546v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05556087v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04725230v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bdigital.uncu.edu.ar/objetos_digitales/20484/sur-la-vaste-mer.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clara-berdot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-3593-9456" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139396v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Berdot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Villanueva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04725213v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04299426v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04300156v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04299458v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05556073v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05556070v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139516v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139447v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05556065v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494918v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730203v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825434v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139596v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04300109v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04300123v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04300083v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04300061v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04299546v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04300141v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04725230v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bdigital.uncu.edu.ar/objetos_digitales/20484/sur-la-vaste-mer.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05556087v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>