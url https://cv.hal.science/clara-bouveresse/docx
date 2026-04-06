--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -3404,151 +3404,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Recension de : Estelle Zhong Mengual, Apprendre à voir. Le point de vue du vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Recension de trois livres : AFP, une épopée photo ; Élie Kagan. Photographe indépendant ; Les correspondants de L’Humanité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04277879v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04277890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Ernaux et Nadège Fagoo, L’autre fille</w:t>
               </w:r>
@@ -4070,234 +4070,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Traversées de la Méditerranée : photographies d'Alex Majoli et Paolo Pellegrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réfugiés Transmedia (2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, EVRY, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le journal intime et politique d’Abigail Heyman : phototexte engagé et féminisme aux États-Unis dans les années 1970</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Le Phototexte engagé, du militantisme aux luttes de visibilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, Universités Paris 8, 10 et 13, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Majoli’s theatre of migrations: staging contemporary multitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference: Imago Multitudinis. The Image of the Multitude in Art and Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Courtauld Institute, Mar 2018, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316394v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02176574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les photographes à l’épreuve du marché, Magnum Photos et le « corporate » (1947-2015)</w:t>
               </w:r>
@@ -4442,51 +4442,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0CA9F977"/>
+    <w:nsid w:val="652F4AF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4673,51 +4673,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clara-bouveresse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8783-3256" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197073719" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/27150170457100010884" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000460792097" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117121v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bouveresse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/photographie/avec-toi-et-seule" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725873v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Adler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/les-femmes-photographes-sont-dangereuses/9782080437815" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194019v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/photographies-au-saut-du-lit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962529v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/arts/femmes-photographes-coffret-3-vol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027392v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Seniuta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lepointdujour.eu/pages/editions/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180884v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/node/69566" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812774v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/Catalogue/hors-collection/photographie/histoire-de-lagence-magnum" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809796v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ch&#233;roux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thamesandhudson.com/magnum-manifesto-9780500544556" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513691v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621259v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967284v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857581v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.49594" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592263v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17514517.2020.1815967" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162616v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.035.0156" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177571v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011479v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12gyj" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995083v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995086v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.18394" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794964v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150017014065" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809632v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809773v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530774v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/robert-capa-liberations-alexis-jenni/9782021554847" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530805v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.henricartierbresson.org/publications/11445/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315719v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316235v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347792v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=8638&amp;amp;menu=1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874684v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leseditionsnoirsurblanc.fr/catalogue/rene-burri-lexplosion-du-regard/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874662v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118628v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809781v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hazan.fr/livre/le-comite-professionnel-des-galeries-dart-70-ans-dhistoire-1947-2017-9782754109710" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01794991v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809787v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513696v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35008/tracs-0322" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554549v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350890183.226076" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316269v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35008/tracs-0014" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316254v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35008/tracs-0264" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316293v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316309v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277879v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277890v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130914v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114108v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794972v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795021v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795044v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809762v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316381v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316353v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316407v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316394v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176574v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810460v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clara-bouveresse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8783-3256" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197073719" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/27150170457100010884" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000460792097" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117121v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bouveresse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/photographie/avec-toi-et-seule" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725873v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Adler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/les-femmes-photographes-sont-dangereuses/9782080437815" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194019v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/photographies-au-saut-du-lit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962529v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/arts/femmes-photographes-coffret-3-vol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027392v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Seniuta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lepointdujour.eu/pages/editions/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180884v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/node/69566" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812774v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/Catalogue/hors-collection/photographie/histoire-de-lagence-magnum" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809796v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ch&#233;roux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thamesandhudson.com/magnum-manifesto-9780500544556" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513691v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621259v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967284v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857581v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.49594" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592263v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17514517.2020.1815967" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162616v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.035.0156" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177571v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011479v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12gyj" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995083v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995086v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.18394" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794964v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150017014065" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809632v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809773v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530774v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/robert-capa-liberations-alexis-jenni/9782021554847" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530805v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.henricartierbresson.org/publications/11445/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315719v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316235v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347792v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=8638&amp;amp;menu=1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874684v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leseditionsnoirsurblanc.fr/catalogue/rene-burri-lexplosion-du-regard/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874662v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118628v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809781v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hazan.fr/livre/le-comite-professionnel-des-galeries-dart-70-ans-dhistoire-1947-2017-9782754109710" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01794991v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809787v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513696v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35008/tracs-0322" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554549v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350890183.226076" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316269v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35008/tracs-0014" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316254v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35008/tracs-0264" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316293v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316309v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277890v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277879v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130914v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114108v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794972v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795021v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795044v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809762v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316381v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316353v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176574v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316407v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316394v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810460v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>