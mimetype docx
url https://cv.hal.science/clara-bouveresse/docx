--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -4442,51 +4442,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="652F4AF1"/>
+    <w:nsid w:val="A06F14FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>