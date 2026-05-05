--- v0 (2026-03-04)
+++ v1 (2026-05-05)
@@ -559,196 +559,196 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une stylistique du tiraillement : Une certaine gêne à l’égard du style de Gilles Philippe</w:t>
+                <w:t xml:space="preserve">L’écriture plate n’existe pas. Annie Ernaux : entre hyperconscience sociolinguistique et illusion stylistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Cini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laélia Véron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58282/acta.19014⟩</w:t>
+              <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36, https://journals.openedition.org/contextes/12747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/146io⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04874151v1</w:t>
+                <w:t xml:space="preserve">hal-04761769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’écriture plate n’existe pas. Annie Ernaux : entre hyperconscience sociolinguistique et illusion stylistique</w:t>
+                <w:t xml:space="preserve">Pour une stylistique du tiraillement : Une certaine gêne à l’égard du style de Gilles Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Cini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laélia Véron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 36, https://journals.openedition.org/contextes/12747. </w:t>
+              <w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), https://www.fabula.org/lodel/acta/index.php?id=19014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/146io⟩</w:t>
+                <w:t xml:space="preserve">⟨10.58282/acta.19014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04761769v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une poétique de l'endotique et de l'infra-ordinaire: Arpenter le quotidien dans les journaux extimes d'Annie Ernaux</w:t>
               </w:r>
@@ -916,316 +916,316 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que le refus de style fait aux textes. Variations autour de postures ambivalentes : Annie Ernaux et Michel Houellebecq</w:t>
+                <w:t xml:space="preserve">Brûler les frontières&amp;quot; linguistiques : du récit de soi à la narration collective dans Souvenirs d’un futur radieux de José Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Cini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Jaime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le style en (icono)texte : littérature et bande dessinée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Paris Sorbonne Université, France</w:t>
+              <w:t xml:space="preserve">Transfuges/translingues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laélia Véron; Sara de Balsi; Biagio Ursi, Jun 2025, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05051945v1</w:t>
+                <w:t xml:space="preserve">hal-05114189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brûler les frontières&amp;quot; linguistiques : du récit de soi à la narration collective dans Souvenirs d’un futur radieux de José Vieira</w:t>
+                <w:t xml:space="preserve">Ce que le refus de style fait aux textes. Variations autour de postures ambivalentes : Annie Ernaux et Michel Houellebecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Cini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémence Jaime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfuges/translingues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laélia Véron; Sara de Balsi; Biagio Ursi, Jun 2025, Orléans, France</w:t>
+              <w:t xml:space="preserve">Le style en (icono)texte : littérature et bande dessinée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Paris Sorbonne Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05114189v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De soi aux autres, du transpersonnel au transdiscursif : oscillations dans la représentation du discours autre (RDA) dans l'œuvre d’Annie Ernaux</w:t>
+                <w:t xml:space="preserve">Pour une stylistique de la ponctuation : le cas de la représentation du discours autre (RDA) chez Annie Ernaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Cini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude Penser le style des littératures écrites et dessinées : pratiques de la greffe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Université, May 2024, Paris Sorbonne Université, France</w:t>
+              <w:t xml:space="preserve">Atelier de méthodologie de recherche en stylistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale de Stylistique (AIS), Apr 2024, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04761842v1</w:t>
+                <w:t xml:space="preserve">hal-04761835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une stylistique de la ponctuation : le cas de la représentation du discours autre (RDA) chez Annie Ernaux</w:t>
+                <w:t xml:space="preserve">De soi aux autres, du transpersonnel au transdiscursif : oscillations dans la représentation du discours autre (RDA) dans l'œuvre d’Annie Ernaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Cini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier de méthodologie de recherche en stylistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Internationale de Stylistique (AIS), Apr 2024, Orléans, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude Penser le style des littératures écrites et dessinées : pratiques de la greffe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université, May 2024, Paris Sorbonne Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04761835v1</w:t>
+                <w:t xml:space="preserve">hal-04761842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’apprentissage du langage dominant au geste de traduction : réinvestissement et entremêlement de deux topoï dans Les Armoires vides d’Annie Ernaux</w:t>
               </w:r>
@@ -1508,51 +1508,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="23EF3E50"/>
+    <w:nsid w:val="BCF2D6CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1656,51 +1656,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CE97F95C"/>
+    <w:nsid w:val="5CD691AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1890,51 +1890,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clara-cini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874151v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Cini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.19014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761769v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;lia V&#233;ron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/146io" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761745v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/nef.2024.a937428" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761701v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.16444" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051945v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114189v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jaime" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761842v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761835v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761831v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761815v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761801v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clara-cini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761769v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Cini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;lia V&#233;ron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/146io" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874151v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.19014" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761745v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/nef.2024.a937428" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761701v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.16444" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114189v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jaime" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051945v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761835v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761842v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761831v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761815v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761801v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>