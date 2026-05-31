--- v1 (2026-05-05)
+++ v2 (2026-05-31)
@@ -151,1150 +151,1150 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ancienne élève de l'Ecole Normale Supérieure de Lyon</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Agrégée de Lettres Modernes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Formation et diplômes</w:t>
+        <w:t xml:space="preserve">Activités professionnelles et enseignements</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">2022 – 2025|</w:t>
+        <w:t xml:space="preserve">2025 – 2026 | </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Contrat Doctoral Spécifique Normalien (CDSN)</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Sorbonne-Université, Paris, laboratoire STIH, École doctorale </w:t>
+        <w:t xml:space="preserve">Attachée temporaire d’enseignement et de recherches (A.T.E.R)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sorbonne-Université</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">195 heures de TD</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2022 – 2025 | </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Doctorante contractuelle, chargée d’enseignement en langue et littérature françaises</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sorbonne Université</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">195 heures de TD auprès d’étudiants de licence (3 groupes, 100 étudiants chaque année)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2021 – 2022 | </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Interrogatrice en Classes Préparatoires aux Grandes Écoles, Institution Les Chartreux, Lyon</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">13 heures de khôlles auprès d’étudiants de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Concepts et Langage</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Thèse de stylistique : « Au-delà de l'écriture plate : pour une poétique ernausienne. Essai de chronogénèse stylistique », sous ladirection de M. Jacques Dürrenmatt (Sorbonne Université)</w:t>
+        <w:t xml:space="preserve">deuxième année de classes préparatoireséconomiques et commerciales</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (ECG)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Organisation de manifestations scientifiques</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">2021 – 2022 |</w:t>
+        <w:t xml:space="preserve">2025 | </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Master 2 de Lettres Modernes, option langue française</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> – Mention Très BienÉcole Normale Supérieure de LyonMémoire de recherche de stylistique sous la direction de M. Jacques Dürrenmatt : « La genèse d’un style : étude stylistique de                                l’oralité dans les trois premiers ouvrages d’Annie Ernaux » (19/20)</w:t>
+        <w:t xml:space="preserve">Co-organisation du colloque international « Traduire le style d’Annie Ernaux »</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Université d’Orléans, 19 et 20 mai 2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">2020 – 2021 |</w:t>
+        <w:t xml:space="preserve">2024 – 2026 | </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Diplôme de l’ENS de Lyon : échange Erasmus</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Universidad Autónoma de MadridPremier semestre : cours de philologie, littérature et histoire de l’art, niveau Master – Mention Très BienÉcole Normale Supérieure de LyonSecond semestre : cours de littérature et de langue françaises, niveau Master – Mention Très Bien</w:t>
+        <w:t xml:space="preserve">Co-organisation du séminaire de recherche « Le style en (icono)texte : littérature et bande dessinée »</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sorbonne Université, octobre 2024 – juin 2025 (six séances de 2h)Sorbonne Université, octobre 2025 - juin 2026 (six séances de 2h)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">2019 – 2020 |</w:t>
+        <w:t xml:space="preserve">2024 | </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Master 2 de Formation à l’Enseignement, Agrégation et Développement Professionnel (FEADéP) de Lettres                                                 Modernes</w:t>
-[...5 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Co-organisation de la journée d’étude « Penser le style des littératures écrites et dessinées : pratiques de la greffe »</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sorbonne Université, 31 mai 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Formation et diplômes</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2022 – 2025|</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Reçue à l’Agrégation externe de Lettres Modernes</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> (rang 68)</w:t>
+        <w:t xml:space="preserve">Contrat Doctoral Spécifique Normalien (CDSN)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sorbonne-Université, Paris, laboratoire STIH, École doctorale </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Concepts et Langage</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Thèse de stylistique : « Au-delà de l'écriture plate : pour une poétique ernausienne. Essai de chronogénèse stylistique », sous ladirection de M. Jacques Dürrenmatt (Sorbonne Université)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">2018 – 2019 |</w:t>
+        <w:t xml:space="preserve">2021 – 2022 |</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Master 1 de Lettres Modernes, option littérature française</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> – Mention Très BienÉcole Normale Supérieure de LyonMémoire de recherche sous la direction de M. Adrien Chassain</w:t>
+        <w:t xml:space="preserve">Master 2 de Lettres Modernes, option langue française</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> – Mention Très BienÉcole Normale Supérieure de LyonMémoire de recherche de stylistique sous la direction de M. Jacques Dürrenmatt : « La genèse d’un style : étude stylistique de                                l’oralité dans les trois premiers ouvrages d’Annie Ernaux » (19/20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">2017 – 2018 |</w:t>
+        <w:t xml:space="preserve">2020 – 2021 |</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Licence de Lettres Modernes</w:t>
+        <w:t xml:space="preserve">Diplôme de l’ENS de Lyon : échange Erasmus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Universidad Autónoma de MadridPremier semestre : cours de philologie, littérature et histoire de l’art, niveau Master – Mention Très BienÉcole Normale Supérieure de LyonSecond semestre : cours de littérature et de langue françaises, niveau Master – Mention Très Bien</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2019 – 2020 |</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Diplôme de l’ENS de Lyon</w:t>
-[...11 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Master 2 de Formation à l’Enseignement, Agrégation et Développement Professionnel (FEADéP) de Lettres                                                 Modernes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">École Normale Supérieure de Lyon</w:t>
+      </w:r>
+      <w:br/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Classes Préparatoires aux Grandes Écoles</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Lycée Henri-IV, ParisHypokhâgne et khâgnes A/L, spécialité Lettres Modernes</w:t>
+        <w:t xml:space="preserve">Reçue à l’Agrégation externe de Lettres Modernes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (rang 68)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2018 – 2019 |</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Reçue au concours d’entrée à l’ENS de Lyon</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> (rang 17)</w:t>
+        <w:t xml:space="preserve">Master 1 de Lettres Modernes, option littérature française</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> – Mention Très BienÉcole Normale Supérieure de LyonMémoire de recherche sous la direction de M. Adrien Chassain</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">2013 – 2014 |</w:t>
+        <w:t xml:space="preserve">2017 – 2018 |</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Baccalauréat général, série littéraire, mention européenne</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">2025 – 2026 | </w:t>
+        <w:t xml:space="preserve">Licence de Lettres Modernes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Attachée temporaire d’enseignement et de recherches (A.T.E.R)</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">195 heures de TD</w:t>
+        <w:t xml:space="preserve">Diplôme de l’ENS de Lyon</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (2017 – 2022)École Normale Supérieure de Lyon - Université Lumière Lyon II</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">2022 – 2025 | </w:t>
+        <w:t xml:space="preserve">2014 – 2017 |</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Doctorante contractuelle, chargée d’enseignement en langue et littérature françaises</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">2021 – 2022 | </w:t>
+        <w:t xml:space="preserve">Classes Préparatoires aux Grandes Écoles</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Lycée Henri-IV, ParisHypokhâgne et khâgnes A/L, spécialité Lettres Modernes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Interrogatrice en Classes Préparatoires aux Grandes Écoles, Institution Les Chartreux, Lyon</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">Organisation de manifestations scientifiques</w:t>
+        <w:t xml:space="preserve">Reçue au concours d’entrée à l’ENS de Lyon</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (rang 17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">2025 | </w:t>
+        <w:t xml:space="preserve">2013 – 2014 |</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Co-organisation du colloque international « Traduire le style d’Annie Ernaux »</w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Sorbonne Université, 31 mai 2024</w:t>
+        <w:t xml:space="preserve">Baccalauréat général, série littéraire, mention européenne</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> – Mention Très BienLycée Jean Rostand, Chantilly (60)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’écriture plate n’existe pas. Annie Ernaux : entre hyperconscience sociolinguistique et illusion stylistique</w:t>
+                <w:t xml:space="preserve">De l’apprentissage du langage dominant au geste de traduction : réinvestissement et entremêlement de deux topoï dans Les Armoires vides d’Annie Ernaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Cini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laélia Véron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Topiques, études satoriennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 9, https://journals.openedition.org/topiques/936#ftn2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04761769v1</w:t>
+                <w:t xml:space="preserve">hal-04761831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une stylistique du tiraillement : Une certaine gêne à l’égard du style de Gilles Philippe</w:t>
+                <w:t xml:space="preserve">L’écriture plate n’existe pas. Annie Ernaux : entre hyperconscience sociolinguistique et illusion stylistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Cini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laélia Véron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58282/acta.19014⟩</w:t>
+              <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36, https://journals.openedition.org/contextes/12747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/146io⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04874151v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une poétique de l'endotique et de l'infra-ordinaire: Arpenter le quotidien dans les journaux extimes d'Annie Ernaux</w:t>
+                <w:t xml:space="preserve">Pour une stylistique du tiraillement : Une certaine gêne à l’égard du style de Gilles Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Cini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles études francophones</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1353/nef.2024.a937428⟩</w:t>
+              <w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), https://www.fabula.org/lodel/acta/index.php?id=19014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/acta.19014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04761745v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une poétique de l'endotique et de l'infra-ordinaire: Arpenter le quotidien dans les journaux extimes d'Annie Ernaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Cini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles études francophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (1), pp.63-76. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/nef.2024.a937428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer les marges et les lieux du romanesque dans l’œuvre de Maylis de Kerangal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Cini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24 (5), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/acta.16444⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04761701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brûler les frontières&amp;quot; linguistiques : du récit de soi à la narration collective dans Souvenirs d’un futur radieux de José Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Cini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Jaime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transfuges/translingues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laélia Véron; Sara de Balsi; Biagio Ursi, Jun 2025, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05114189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que le refus de style fait aux textes. Variations autour de postures ambivalentes : Annie Ernaux et Michel Houellebecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Cini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le style en (icono)texte : littérature et bande dessinée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Paris Sorbonne Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une stylistique de la ponctuation : le cas de la représentation du discours autre (RDA) chez Annie Ernaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Cini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier de méthodologie de recherche en stylistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale de Stylistique (AIS), Apr 2024, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04761835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De soi aux autres, du transpersonnel au transdiscursif : oscillations dans la représentation du discours autre (RDA) dans l'œuvre d’Annie Ernaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Cini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude Penser le style des littératures écrites et dessinées : pratiques de la greffe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Université, May 2024, Paris Sorbonne Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04761842v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04761831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itinéraire linguistique et réappropriation de la langue d'origine dans l'œuvre d'Annie Ernaux</w:t>
               </w:r>
@@ -1508,51 +1508,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BCF2D6CD"/>
+    <w:nsid w:val="45D362CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1656,51 +1656,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5CD691AE"/>
+    <w:nsid w:val="D3770A27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1890,51 +1890,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clara-cini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761769v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Cini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;lia V&#233;ron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/146io" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874151v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.19014" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761745v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/nef.2024.a937428" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761701v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.16444" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114189v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jaime" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051945v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761835v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761842v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761831v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761815v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761801v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clara-cini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761831v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Cini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761769v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;lia V&#233;ron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/146io" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874151v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.19014" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761745v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/nef.2024.a937428" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761701v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.16444" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114189v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jaime" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051945v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761835v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761842v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761815v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761801v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>