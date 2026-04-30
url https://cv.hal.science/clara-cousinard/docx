--- v0 (2026-03-09)
+++ v1 (2026-04-30)
@@ -66,553 +66,553 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Rapport (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organiser un événement scientifique éco-responsable. Petit manuel pratique à l'usage des organisateurs et organisatrices académiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Lux-Pogodalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Cousinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Ciekanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Behra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ATILF; CNRS; Université de Lorraine; Association française de linguistique appliquée. 2025, https://www.atilf.fr/laboratoire/documents-a-telecharger/petit-manuel-pratique-a-lusage-des-organisateurs-et-organisatrices-academiques/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05176137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Making scientific events more sustainable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Lux-Pogodalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Cousinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Ciekanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Behra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Association française de linguistique appliquée; ATILF; CNRS; Université de Lorraine. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle(s) pratique(s) du prompt : l'IA Générative transforme-t-elle l'apprentissage des langues ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Hamza-Jamann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Cousinard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NéALA : Naturel et Artificiel en linguistique appliquée : une époque de paradoxes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05224812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment identifier un récit en français, en espagnol et en italien ? Quelles stratégies proposer à un apprenant de langue ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberdi Carmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Ravazzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Cousinard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AILA 2023 20e World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFLA; ICAR, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170985v1</w:t>
-              </w:r>
-[...274 lines deleted...]
-                <w:t xml:space="preserve">hal-05349620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -630,77 +630,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning to interact from conversational narratives : New perspectives for a data-driven approach integrating L2 speaker data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Boulton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ciekanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Cousinard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -747,51 +747,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner l’exploitation de corpus pour apprendre à interagir : des exemples d’utilisation pour passer de la théorie à la pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Cousinard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1223,51 +1223,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224812v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Hamza-Jamann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Cousinard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170985v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberdi Carmen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ravazzolo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Andr&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Etienne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176137v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Lux-Pogodalla" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ciekanski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Behra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349620v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438738v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boulton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ijlcr.00041.and" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297804v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503264v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503235v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202214603003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503256v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/eujal-2022-0032" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176137v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Lux-Pogodalla" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Cousinard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ciekanski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Behra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349620v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224812v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Hamza-Jamann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170985v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberdi Carmen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ravazzolo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Andr&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Etienne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438738v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boulton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ijlcr.00041.and" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297804v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503264v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503235v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202214603003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503256v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/eujal-2022-0032" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>