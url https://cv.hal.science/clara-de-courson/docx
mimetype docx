--- v1 (2026-03-30)
+++ v2 (2026-05-05)
@@ -106,243 +106,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiction et transgression chez S. Corinna Bille. Étude génétique de “L’Envoûtement”</w:t>
+                <w:t xml:space="preserve">Raconter rallentando : ralentis narratifs et lecture empathique chez Flaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara de Courson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Flaubert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1426m⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05528528v1</w:t>
+                <w:t xml:space="preserve">hal-05160160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écoutes réduites et mirages d’oreille : formes de l’audition acousmatique chez Diderot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara de Courson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diderot Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 41, pp.89-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raconter rallentando : ralentis narratifs et lecture empathique chez Flaubert</w:t>
+                <w:t xml:space="preserve">Fiction et transgression chez S. Corinna Bille. Étude génétique de “L’Envoûtement”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara de Courson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Flaubert</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61, pp.101-109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/1426m⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05160160v1</w:t>
+                <w:t xml:space="preserve">hal-05528528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La citation comme lieu commun dans Jacques le fataliste. Rhétorique de l’allusion et communauté énonciative</w:t>
               </w:r>
@@ -547,96 +547,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timbrer la page : génétique et stylistique des guillemets de relief énonciatif dans La Religieuse et La Nouvelle Héloïse</w:t>
+                <w:t xml:space="preserve">Les amis inconnus de Diderot, ou la fabrique du lecteur à venir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara de Courson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publications numériques du CÉRÉdI, « Actes de colloques et journées d’étude »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 29</w:t>
+              <w:t xml:space="preserve">Diderot Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39, pp.161-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391402v1</w:t>
+                <w:t xml:space="preserve">hal-04391511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Gallicagram : les archives de presse sous les rotatives de la statistique textuelle »</w:t>
               </w:r>
@@ -746,96 +746,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04070114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les amis inconnus de Diderot, ou la fabrique du lecteur à venir</w:t>
+                <w:t xml:space="preserve">Timbrer la page : génétique et stylistique des guillemets de relief énonciatif dans La Religieuse et La Nouvelle Héloïse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara de Courson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diderot Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 39, pp.161-175</w:t>
+              <w:t xml:space="preserve">Publications numériques du CÉRÉdI, « Actes de colloques et journées d’étude »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391511v1</w:t>
+                <w:t xml:space="preserve">hal-04391402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Détonations atténuatives : euphémisation érotique et rhétorique licencieuse dans Les Bijoux indiscrets »</w:t>
               </w:r>
@@ -971,183 +971,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04070112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les participes apposés initialisés dans l’Histoire d’une Grecque moderne : cohésion textuelle et opacité narrative »</w:t>
+                <w:t xml:space="preserve">Récit enchâssé et concurrence narratoriale chez Prévost et Marivaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara de Courson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'information grammaticale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 179, pp.12-16. </w:t>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 – 2023 (123e année, n° 1), pp.39-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2143/IG.179.0.3292558⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14563-9.p.0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391557v1</w:t>
+                <w:t xml:space="preserve">hal-03988154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récit enchâssé et concurrence narratoriale chez Prévost et Marivaux</w:t>
+                <w:t xml:space="preserve">« Les participes apposés initialisés dans l’Histoire d’une Grecque moderne : cohésion textuelle et opacité narrative »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara de Courson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 1 – 2023 (123e année, n° 1), pp.39-53. </w:t>
+              <w:t xml:space="preserve">L'information grammaticale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 179, pp.12-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14563-9.p.0039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2143/IG.179.0.3292558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988154v1</w:t>
+                <w:t xml:space="preserve">hal-04391557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« “Chant-contrechant” : les divertissements des comédies de Marivaux »</w:t>
               </w:r>
@@ -2516,51 +2516,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528528v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara de Courson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528501v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160160v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1426m" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528522v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676057v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16571-2.p.0005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889090v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552343-14234061" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391402v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070114v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Courson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Azoulay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Brunet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.7944" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391511v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391742v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rde.7351" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070112v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhetorique.1465" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391557v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.179.0.3292558" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988154v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14563-9.p.0039" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709738v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931160v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709728v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.171.0.3289939" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726267v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Chabernaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Frighetto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lambert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Poujat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889107v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931232v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lotterie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528546v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528540v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627034v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709741v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709734v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709732v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/WWJE2286" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931191v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03931211v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160160v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara de Courson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1426m" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528501v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528528v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528522v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676057v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16571-2.p.0005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889090v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552343-14234061" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391511v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070114v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Courson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Azoulay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Brunet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.7944" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391402v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391742v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rde.7351" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070112v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhetorique.1465" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988154v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14563-9.p.0039" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391557v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.179.0.3292558" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709738v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931160v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709728v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.171.0.3289939" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726267v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Chabernaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Frighetto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lambert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Poujat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889107v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931232v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lotterie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528546v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528540v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627034v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709741v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709734v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709732v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/WWJE2286" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931191v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03931211v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>