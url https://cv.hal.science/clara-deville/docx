--- v0 (2026-03-10)
+++ v1 (2026-04-04)
@@ -607,287 +607,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04953604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déprise et vulnérabilité financière : les pratiques bancaires aux prises avec l’avancée en âge</w:t>
+                <w:t xml:space="preserve">Déprise et vulnérabilité financière : les pratiques bancaires aux prises avec l’avancée en âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retraite et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, N°88 (1), pp.165 - 182. </w:t>
+              <w:t xml:space="preserve">, 2022, 88 (1), pp.165-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rs1.088.0166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03867854v1</w:t>
+                <w:t xml:space="preserve">hal-03865730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déprise et vulnérabilité financière : les pratiques bancaires aux prises avec l’avancée en âge</w:t>
+                <w:t xml:space="preserve">L'espace de la distance au politique. La fabrique territoriale des rapports à l’État en milieu rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Deville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retraite et société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rs1.088.0166⟩</w:t>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 137 (1), pp.125-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pox.137.0125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03865730v1</w:t>
+                <w:t xml:space="preserve">hal-04394799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'espace de la distance au politique. La fabrique territoriale des rapports à l’État en milieu rural</w:t>
+                <w:t xml:space="preserve">Déprise et vulnérabilité financière : les pratiques bancaires aux prises avec l’avancée en âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politix</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Retraite et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N°88 (1), pp.165 - 182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rs1.088.0166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pox.137.0125⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04394799v1</w:t>
+                <w:t xml:space="preserve">hal-03867854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chemins du droit. Ethnographie des parcours d’accès au RSA en milieu rural</w:t>
               </w:r>
@@ -1835,51 +1835,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E063B965"/>
+    <w:nsid w:val="76AC2412"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2066,51 +2066,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clara-deville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-1222-4410" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399129v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Dahani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Deville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.066.0008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394952v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.232.0149" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913674v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Reveillere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394958v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.139.0147" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953604v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.132.0053" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867854v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lazarus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.088.0166" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865730v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394799v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.137.0125" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796228v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.183.0083" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04987787v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394826v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261976v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilbert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796262v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04561928v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv18b5ctq.15" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394996v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395254v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rozier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03796307v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clara-deville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-1222-4410" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399129v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Dahani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Deville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.066.0008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394952v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.232.0149" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913674v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Reveillere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394958v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.139.0147" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953604v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.132.0053" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865730v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lazarus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.088.0166" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394799v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.137.0125" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867854v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796228v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.183.0083" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04987787v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394826v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261976v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilbert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796262v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04561928v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv18b5ctq.15" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394996v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395254v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rozier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03796307v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>