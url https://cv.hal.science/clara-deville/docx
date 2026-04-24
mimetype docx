--- v1 (2026-04-04)
+++ v2 (2026-04-24)
@@ -291,603 +291,603 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05399129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolyn Barnes (2020). State of Empowerment: Low-Income Families and the New Welfare State</w:t>
+                <w:t xml:space="preserve">Dubois (Vincent), Contrôler les assistés. Genèses et usages d’un mot d’ordre , Paris, Raisons d’agir, coll. « Cours et travaux », 2021, 448 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Deville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, VOL. 12 (2), pp.149-153. </w:t>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 139 (3), pp.147-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gap.232.0149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/pox.139.0147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04394952v1</w:t>
+                <w:t xml:space="preserve">hal-04394958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Temporalités des droits et distance aux administrations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'agenda de Mme De Matos. L'accueil sur rendez-vous dans les institutions du social comme outil de tri des populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Deville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 132 (4), pp.5-20</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 132 (4), pp.53-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/soco.132.0053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04913674v1</w:t>
+                <w:t xml:space="preserve">hal-04953604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dubois (Vincent), Contrôler les assistés. Genèses et usages d’un mot d’ordre , Paris, Raisons d’agir, coll. « Cours et travaux », 2021, 448 p.</w:t>
+                <w:t xml:space="preserve">Carolyn Barnes (2020). State of Empowerment: Low-Income Families and the New Welfare State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Deville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politix</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 139 (3), pp.147-151. </w:t>
+              <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, VOL. 12 (2), pp.149-153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pox.139.0147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/gap.232.0149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04394958v1</w:t>
+                <w:t xml:space="preserve">hal-04394952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'agenda de Mme De Matos. L'accueil sur rendez-vous dans les institutions du social comme outil de tri des populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction. Temporalités des droits et distance aux administrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Reveillere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Deville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 132 (4), pp.53-83. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2023, 132 (4), pp.5-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04953604v1</w:t>
+                <w:t xml:space="preserve">halshs-04913674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déprise et vulnérabilité financière : les pratiques bancaires aux prises avec l’avancée en âge</w:t>
+                <w:t xml:space="preserve">Déprise et vulnérabilité financière : les pratiques bancaires aux prises avec l’avancée en âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retraite et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 88 (1), pp.165-182. </w:t>
+              <w:t xml:space="preserve">, 2022, N°88 (1), pp.165 - 182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rs1.088.0166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03865730v1</w:t>
+                <w:t xml:space="preserve">hal-03867854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'espace de la distance au politique. La fabrique territoriale des rapports à l’État en milieu rural</w:t>
+                <w:t xml:space="preserve">Déprise et vulnérabilité financière : les pratiques bancaires aux prises avec l’avancée en âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politix</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pox.137.0125⟩</w:t>
+              <w:t xml:space="preserve">Retraite et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 88 (1), pp.165-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rs1.088.0166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04394799v1</w:t>
+                <w:t xml:space="preserve">hal-03865730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déprise et vulnérabilité financière : les pratiques bancaires aux prises avec l’avancée en âge</w:t>
+                <w:t xml:space="preserve">L'espace de la distance au politique. La fabrique territoriale des rapports à l’État en milieu rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Deville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retraite et société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rs1.088.0166⟩</w:t>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 137 (1), pp.125-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pox.137.0125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03867854v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chemins du droit. Ethnographie des parcours d’accès au RSA en milieu rural</w:t>
               </w:r>
@@ -996,51 +996,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La domination par le temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Reveillere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4 (132), 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1835,51 +1835,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="76AC2412"/>
+    <w:nsid w:val="E4B31EB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2066,51 +2066,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clara-deville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-1222-4410" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399129v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Dahani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Deville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.066.0008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394952v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.232.0149" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913674v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Reveillere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394958v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.139.0147" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953604v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.132.0053" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865730v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lazarus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.088.0166" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394799v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.137.0125" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867854v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796228v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.183.0083" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04987787v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394826v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261976v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilbert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796262v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04561928v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv18b5ctq.15" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394996v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395254v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rozier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03796307v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clara-deville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-1222-4410" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399129v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Dahani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Deville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.066.0008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394958v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.139.0147" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953604v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.132.0053" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394952v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.232.0149" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913674v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Reveillere" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867854v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lazarus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.088.0166" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865730v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394799v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.137.0125" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796228v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.183.0083" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04987787v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394826v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261976v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilbert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796262v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04561928v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv18b5ctq.15" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394996v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395254v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rozier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03796307v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>