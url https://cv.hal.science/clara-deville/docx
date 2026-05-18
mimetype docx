--- v2 (2026-04-24)
+++ v3 (2026-05-18)
@@ -100,50 +100,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0009-0001-1222-4410</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=dsTVB6wAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -192,774 +213,774 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FN-RN. Penser la banalisation de l’extrême droite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Dahani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Deville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoir/Agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, n° 66 (1), pp.7-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sava.066.0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05399129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dubois (Vincent), Contrôler les assistés. Genèses et usages d’un mot d’ordre , Paris, Raisons d’agir, coll. « Cours et travaux », 2021, 448 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Deville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 139 (3), pp.147-151. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pox.139.0147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agenda de Mme De Matos. L'accueil sur rendez-vous dans les institutions du social comme outil de tri des populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Deville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 132 (4), pp.53-83. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/soco.132.0053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04953604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyn Barnes (2020). State of Empowerment: Low-Income Families and the New Welfare State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Deville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, VOL. 12 (2), pp.149-153. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gap.232.0149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Temporalités des droits et distance aux administrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Reveillere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Deville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 132 (4), pp.5-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04913674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déprise et vulnérabilité financière : les pratiques bancaires aux prises avec l’avancée en âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retraite et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, N°88 (1), pp.165 - 182. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rs1.088.0166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03867854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déprise et vulnérabilité financière : les pratiques bancaires aux prises avec l’avancée en âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retraite et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 88 (1), pp.165-182. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rs1.088.0166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'espace de la distance au politique. La fabrique territoriale des rapports à l’État en milieu rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Deville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, n° 137 (1), pp.125-155. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pox.137.0125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chemins du droit. Ethnographie des parcours d’accès au RSA en milieu rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Deville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, VOL. 7 (3), pp.83-112. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gap.183.0083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -969,111 +990,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La domination par le temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Reveillere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4 (132), 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1083,91 +1104,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’État social à distance. Dématérialisation du RSA et accès aux droits des classes populaires rurales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Deville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Les Croquants. , 2023, Action publique, 978-2-36512-387-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1177,266 +1198,266 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces populaires. Déconstruire l'opposition entre les campagnes et les citées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julien Talpin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveau peuple, nouvelle gauche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Amsterdam, pp.89-102, 2025, 9782354803223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05261976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoire et accès au RSA : la modernisation administrative par le prisme des espaces vécus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Deville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Aguilera; Francesca Artioli; Lorenzo Barrault-Stella; Emmanuelle Hellier; Romain Pasquier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cartes de l'action publique. Pouvoirs, territoires, résistances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le non-recours au revenu de solidarité active (RSA) : le problème de l’accès aux droits et la nouvelle question sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Deville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Question sociale et citoyenneté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université du Québec, pp.187-200, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/j.ctv18b5ctq.15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1446,91 +1467,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique de l'absurde. Le numérique et l'accès aux droits sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Deville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1540,117 +1561,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marketing practices and ageing populations – final report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Rozier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">AMF; ACPR. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1660,114 +1681,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chemins du droit. Dématérialisation du RSA et distance à l’État des classes populaires rurales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Deville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Picardie Jules Verne (UPJV), Amiens, 2019. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03796307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId42"/>
+      <w:footerReference w:type="default" r:id="rId43"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1835,51 +1856,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E4B31EB7"/>
+    <w:nsid w:val="072DA788"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2066,51 +2087,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clara-deville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-1222-4410" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399129v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Dahani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Deville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.066.0008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394958v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.139.0147" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953604v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.132.0053" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394952v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.232.0149" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913674v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Reveillere" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867854v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lazarus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.088.0166" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865730v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394799v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.137.0125" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796228v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.183.0083" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04987787v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394826v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261976v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilbert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796262v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04561928v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv18b5ctq.15" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394996v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395254v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rozier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03796307v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clara-deville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-1222-4410" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=dsTVB6wAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399129v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Dahani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Deville" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.066.0008" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394958v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.139.0147" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953604v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.132.0053" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394952v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.232.0149" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913674v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Reveillere" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867854v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lazarus" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.088.0166" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865730v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394799v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.137.0125" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796228v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.183.0083" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04987787v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394826v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261976v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilbert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796262v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04561928v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv18b5ctq.15" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394996v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395254v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rozier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03796307v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>