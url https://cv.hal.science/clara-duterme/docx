--- v0 (2026-03-15)
+++ v1 (2026-05-16)
@@ -92,53 +92,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-2949-4054</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=yspAjVsAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000000460172576</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -198,1141 +219,1141 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forensic Activity as a Tool and a Subject for the Memorialization Process in Guatemala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Duterme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 48 (3), pp.105-126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1117432ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05093120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transforming funeral practices: Rituality and necropower in mass death situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Anstett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Duterme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Death Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/07481187.2023.2210397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04095682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The stories bones tell. Collaboration between forensic teams and victims’ relatives in the interpretation and ritual accompaniment of human remains in Guatemala*</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Duterme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Death Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.1-12. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07481187.2022.2131051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03815900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: What the Pandemic Does to Tourism, What Tourism Does to the Pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Doquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Duterme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes du tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Tourisme et pandémies, 20, pp.17-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/tourisme.3780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04035912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bicentenaire au Guatemala : mythe national et (in)dépendances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Duterme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ideas.11488⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03466686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La violencia en la tierra. Una mirada a las relaciones de poder en Guatemala desde las fosas de exhumación vacías</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Duterme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nuevomundo.84003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03194729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A political dimension of grief: Individual and social healing after conflict</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Duterme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Death Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Anthropology and Grief, 45 (1), pp.71-81. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07481187.2020.1851881⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03039079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lectures sur le thème : Jérôme Baschet Corps et âmes : une histoire de la personne au Moyen Âge Paris, Flammarion, coll. « Au fil de l’histoire », 2016, 408 p. comptes rendus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Duterme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anélie Prudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Clainche - Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 50 (2), pp.391-401. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ethn.202.0391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04596770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les os font parler les vivants. La pratique de l’exhumation médico-légale au Guatemala et la question des réparations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Duterme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethics, Medicine and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.35-50. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jemep.2019.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02411743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourisme de mémoire au Guatemala : Interactions transnationales et construction locale de la parole des victimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Duterme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> cArgo - Revue internationale d'anthropologie culturelle et sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03039039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ritualités funéraires autour des morts exhumés: de l'élaboration des pratiques aux enjeux de reconstruction collective et individuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Duterme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03038952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honouring, commemorating, compensating: state and civil society in response to victims of the armed conflict in the Ixil region (Guatemala)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Duterme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Remains and Violence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2 (2), pp.3-20. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7227/HRV.2.2.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03038982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place des récits destinés aux touristes dans les jeux de pouvoir locaux (Santa Anita, Guatemala)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Duterme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03038966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1342,98 +1363,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Material and imagined traces of the dead: Landscape and Human Remains in Guatemala's Exhumations/Re-inhumations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Duterme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference “Art, Materialities and Representations”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03259976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1443,211 +1464,211 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restos inquietos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Teboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Duterme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 48 (3), pp.11-18, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1117427ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05093130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">América Central (siglos XIX-XXI): porosidad de las fronteras y circulaciones internas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Duterme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trace : Procesos Mexicanos y Centroamericanos </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 77, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22134/trace.77.2020.766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02471875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1657,152 +1678,152 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Funérailles en lutte: Violences de masse et inhumations collectives en Europe et en Amérique latine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anélie Prudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Duterme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Anstett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casa de Velázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9788490964620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/150bz⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...34 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1812,249 +1833,249 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les os et la poussière. Parcours et transformation des restes humains exhumés au Guatemala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Duterme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Valeurs et matérialité. Approches anthropologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2019, 978-2-7288-0654-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03039129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction de l'ouvrage &amp;quot;Mauvais sujets dans les Amériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Duterme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abigail Mira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mauvais sujets dans les Amériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03009985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 4 Évoquer le conflit sans les acteurs armés. Figures de l'ennemi et de l'État au Guatemala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Duterme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mauvais sujets dans Amériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03010005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2064,127 +2085,127 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulation des individus, des objets et des représentations en Amérique centrale (XIX-XXIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Duterme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, pp.175-179. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/diasporas.809⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02091410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId59"/>
+      <w:footerReference w:type="default" r:id="rId60"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2252,51 +2273,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="56C7AA52"/>
+    <w:nsid w:val="065F427A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2483,51 +2504,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clara-duterme" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2949-4054" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000460172576" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093120v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Duterme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1117432ar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095682v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Anstett" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Robin Azevedo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07481187.2023.2210397" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815900v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07481187.2022.2131051" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035912v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Cousin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Doquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacquot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.3780" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466686v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.11488" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194729v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.84003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039079v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07481187.2020.1851881" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596770v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Giraud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#233;lie Prudor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Clainche - Piel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.202.0391" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02411743v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemep.2019.06.004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039039v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038952v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038982v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7227/HRV.2.2.2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038966v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259976v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093130v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Teboul" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1117427ar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471875v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lacaze" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22134/trace.77.2020.766" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322753v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cvz/56956" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/150bz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039129v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03009985v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Mira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03010005v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091410v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.809" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clara-duterme" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2949-4054" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=yspAjVsAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000460172576" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093120v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Duterme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1117432ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095682v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Anstett" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Robin Azevedo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07481187.2023.2210397" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815900v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07481187.2022.2131051" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035912v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Cousin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Doquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacquot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.3780" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466686v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.11488" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194729v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.84003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039079v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07481187.2020.1851881" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596770v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Giraud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#233;lie Prudor" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Clainche - Piel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.202.0391" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02411743v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemep.2019.06.004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039039v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038952v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038982v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7227/HRV.2.2.2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038966v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259976v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093130v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Teboul" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1117427ar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471875v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lacaze" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22134/trace.77.2020.766" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322753v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cvz/56956" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/150bz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039129v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03009985v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Mira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03010005v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091410v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.809" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>