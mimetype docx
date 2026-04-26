--- v1 (2026-03-31)
+++ v2 (2026-04-26)
@@ -196,235 +196,235 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">As the water flows: A method for assessing river navigability in the past</w:t>
+                <w:t xml:space="preserve">On the roads and rivers of Late Iron Age Gaul: Adjusting least-cost path analysis to multiple means of transport and imprecise data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Filet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Laroche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Toon Bongers</w:t>
+                <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 182, pp.106315. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2025.106315⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 177, pp.106177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2025.106177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05456044v1</w:t>
+                <w:t xml:space="preserve">hal-05079986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the roads and rivers of Late Iron Age Gaul: Adjusting least-cost path analysis to multiple means of transport and imprecise data</w:t>
+                <w:t xml:space="preserve">As the water flows: A method for assessing river navigability in the past</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Filet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Coto-Sarmiento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Rossi</w:t>
+                <w:t xml:space="preserve">Toon Bongers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 177, pp.106177. </w:t>
+              <w:t xml:space="preserve">, 2025, 182, pp.106315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2025.106177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2025.106315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05079986v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux apports sur le développement des réseaux d’agglomérations de l’Europe laténienne (IV&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; BCE)</w:t>
               </w:r>
@@ -473,209 +473,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03920662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Attempt to Estimate the Impact of the Spread of Economic Flows on Latenian Urbanization1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-presence analysis and economic patterns: Mediterranean imports in the Celtic world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Feugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Filet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Digital Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 3, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fdigh.2016.00010⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fdigh.2017.00001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03919251v1</w:t>
+                <w:t xml:space="preserve">halshs-03919230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-presence analysis and economic patterns: Mediterranean imports in the Celtic world</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Attempt to Estimate the Impact of the Spread of Economic Flows on Latenian Urbanization1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Filet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Digital Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 4, </w:t>
+              <w:t xml:space="preserve">, 2017, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fdigh.2017.00001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fdigh.2016.00010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03919230v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03919251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New approaches to the Celtic urbanisation process</w:t>
               </w:r>
@@ -1110,238 +1110,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05080120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network Methods and Properties</w:t>
+                <w:t xml:space="preserve">L’essor des agglomérations laténiennes : pour une lecture européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Filet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Brughmans, Tom; Mills, Barbara J.; Munson, Jessica; Peeples, Matthew A. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hiriart, Eneko, Krausz, Sophie, Alcantara, Aurélien, Filet, Clara, Goláňová, Petra, Hantrais, Juliette, Mathé, Vivien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Oxford Handbook of Archaeological Network Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oxford University Press, pp.15-33, 2023, </w:t>
+              <w:t xml:space="preserve">Les agglomérations dans le monde celtique et ses marges. Nouvelles approches et perspectives de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/oxfordhb/9780198854265.013.1⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ausonius Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-36, 2023, Nemesis, 978-2-35613-528-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04335781v1</w:t>
+                <w:t xml:space="preserve">hal-03927395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’essor des agglomérations laténiennes : pour une lecture européenne</w:t>
+                <w:t xml:space="preserve">Network Methods and Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Filet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Hiriart, Eneko, Krausz, Sophie, Alcantara, Aurélien, Filet, Clara, Goláňová, Petra, Hantrais, Juliette, Mathé, Vivien. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brughmans, Tom; Mills, Barbara J.; Munson, Jessica; Peeples, Matthew A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les agglomérations dans le monde celtique et ses marges. Nouvelles approches et perspectives de recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, </w:t>
+              <w:t xml:space="preserve">The Oxford Handbook of Archaeological Network Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, pp.15-33, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ausonius Éditions</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1093/oxfordhb/9780198854265.013.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03927395v1</w:t>
+                <w:t xml:space="preserve">hal-04335781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">For an archaeology of exchange networks: methodological approaches and application to the Mediterranean interactions with Celtic Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Feugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Filet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2040,221 +2040,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Roads and Rivers of Late Iron Age Gaul: Challenges in Calibrating Least Cost Path Models</w:t>
+                <w:t xml:space="preserve">On the calibration of least cost path models: a large-scale simulation of boat and wagon transport in late Iron Age Gaul.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Filet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Annual Meeting of the European Association of Archaeologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Archaeologists, Sep 2021, Kiel (Virtual), Germany</w:t>
+              <w:t xml:space="preserve">CAA 2021 “Digital Crossroads”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Computer Applications and Quantitative Methods in Archaeology, Jun 2021, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05011830v1</w:t>
+                <w:t xml:space="preserve">hal-03911362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable results from spatial interaction models: was this settlement really popular?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">On the Roads and Rivers of Late Iron Age Gaul: Challenges in Calibrating Least Cost Path Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Filet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clara Filet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAA 2021 “Digital Crossroads”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Computer Applications and Quantitative Methods in Archaeology, Jun 2021, Limassol, Cyprus</w:t>
+              <w:t xml:space="preserve">27th Annual Meeting of the European Association of Archaeologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Archaeologists, Sep 2021, Kiel (Virtual), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03911358v1</w:t>
+                <w:t xml:space="preserve">hal-05011830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing Late Iron Age Transport Network from Site Positions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Filet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2286,109 +2286,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the calibration of least cost path models: a large-scale simulation of boat and wagon transport in late Iron Age Gaul.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stable results from spatial interaction models: was this settlement really popular?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Filet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAA 2021 “Digital Crossroads”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Computer Applications and Quantitative Methods in Archaeology, Jun 2021, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03911362v1</w:t>
+                <w:t xml:space="preserve">hal-03911358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saisir le temps. Usages archéologiques de l'analyse de graphes</w:t>
               </w:r>
@@ -2482,51 +2482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Filet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Feugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tomczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2774,51 +2774,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2C1075FA"/>
+    <w:nsid w:val="6F53E92A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3005,51 +3005,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clara-filet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5077-5213" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224630806" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456044v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Filet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Laroche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Coto-Sarmiento" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toon Bongers" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106315" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079986v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106177" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03920662v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919251v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdigh.2016.00010" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919230v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Feugnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdigh.2017.00001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03903282v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499336v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pasquel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;fau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372335v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Krausz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080120v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geertrui Blancquaert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Baudry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Blanchard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335781v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780198854265.013.1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927395v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/lessor-des-agglomerations-lateniennes/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919267v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gorin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03920573v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Vic Ozouf-Marignier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cura" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03920970v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Perriot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja H&#246;ltkemeier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Rolland" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/6864" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763850v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alcantara" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gol&#225;&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874041v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/6714?lang=fr" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.6714" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886659v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desenne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011830v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911358v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912235v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911362v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907793v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885656v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Desachy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tomczyk" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hermenault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/tel-03920870v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clara-filet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5077-5213" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224630806" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079986v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Filet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106177" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456044v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Laroche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Coto-Sarmiento" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toon Bongers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106315" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03920662v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919230v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Feugnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdigh.2017.00001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919251v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdigh.2016.00010" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03903282v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499336v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pasquel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;fau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372335v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Krausz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080120v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geertrui Blancquaert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Baudry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Blanchard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927395v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/lessor-des-agglomerations-lateniennes/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335781v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780198854265.013.1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919267v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gorin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03920573v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Vic Ozouf-Marignier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cura" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03920970v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Perriot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja H&#246;ltkemeier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Rolland" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/6864" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763850v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alcantara" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gol&#225;&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874041v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/6714?lang=fr" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.6714" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886659v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desenne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911362v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011830v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912235v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911358v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907793v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885656v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Desachy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tomczyk" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hermenault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/tel-03920870v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>