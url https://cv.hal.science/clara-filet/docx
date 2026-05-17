--- v2 (2026-04-26)
+++ v3 (2026-05-17)
@@ -196,235 +196,235 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the roads and rivers of Late Iron Age Gaul: Adjusting least-cost path analysis to multiple means of transport and imprecise data</w:t>
+                <w:t xml:space="preserve">As the water flows: A method for assessing river navigability in the past</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Filet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Rossi</w:t>
+                <w:t xml:space="preserve">Clement Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Coto-Sarmiento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toon Bongers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 177, pp.106177. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2025.106177⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 182, pp.106315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2025.106315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05079986v1</w:t>
+                <w:t xml:space="preserve">hal-05456044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">As the water flows: A method for assessing river navigability in the past</w:t>
+                <w:t xml:space="preserve">On the roads and rivers of Late Iron Age Gaul: Adjusting least-cost path analysis to multiple means of transport and imprecise data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Filet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toon Bongers</w:t>
+                <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 182, pp.106315. </w:t>
+              <w:t xml:space="preserve">, 2025, 177, pp.106177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2025.106315⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2025.106177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05456044v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05079986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux apports sur le développement des réseaux d’agglomérations de l’Europe laténienne (IV&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; BCE)</w:t>
               </w:r>
@@ -473,209 +473,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03920662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-presence analysis and economic patterns: Mediterranean imports in the Celtic world</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Attempt to Estimate the Impact of the Spread of Economic Flows on Latenian Urbanization1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Filet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Digital Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 4, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fdigh.2017.00001⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fdigh.2016.00010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03919230v1</w:t>
+                <w:t xml:space="preserve">halshs-03919251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Attempt to Estimate the Impact of the Spread of Economic Flows on Latenian Urbanization1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-presence analysis and economic patterns: Mediterranean imports in the Celtic world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Feugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Filet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Digital Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 3, </w:t>
+              <w:t xml:space="preserve">, 2017, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fdigh.2016.00010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fdigh.2017.00001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03919251v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03919230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New approaches to the Celtic urbanisation process</w:t>
               </w:r>
@@ -1110,238 +1110,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05080120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’essor des agglomérations laténiennes : pour une lecture européenne</w:t>
+                <w:t xml:space="preserve">Network Methods and Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Filet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Hiriart, Eneko, Krausz, Sophie, Alcantara, Aurélien, Filet, Clara, Goláňová, Petra, Hantrais, Juliette, Mathé, Vivien. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brughmans, Tom; Mills, Barbara J.; Munson, Jessica; Peeples, Matthew A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les agglomérations dans le monde celtique et ses marges. Nouvelles approches et perspectives de recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, </w:t>
+              <w:t xml:space="preserve">The Oxford Handbook of Archaeological Network Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, pp.15-33, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ausonius Éditions</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1093/oxfordhb/9780198854265.013.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03927395v1</w:t>
+                <w:t xml:space="preserve">hal-04335781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network Methods and Properties</w:t>
+                <w:t xml:space="preserve">L’essor des agglomérations laténiennes : pour une lecture européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Filet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Brughmans, Tom; Mills, Barbara J.; Munson, Jessica; Peeples, Matthew A. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hiriart, Eneko, Krausz, Sophie, Alcantara, Aurélien, Filet, Clara, Goláňová, Petra, Hantrais, Juliette, Mathé, Vivien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Oxford Handbook of Archaeological Network Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oxford University Press, pp.15-33, 2023, </w:t>
+              <w:t xml:space="preserve">Les agglomérations dans le monde celtique et ses marges. Nouvelles approches et perspectives de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/oxfordhb/9780198854265.013.1⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ausonius Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-36, 2023, Nemesis, 978-2-35613-528-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04335781v1</w:t>
+                <w:t xml:space="preserve">hal-03927395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">For an archaeology of exchange networks: methodological approaches and application to the Mediterranean interactions with Celtic Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Feugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Filet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2040,221 +2040,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the calibration of least cost path models: a large-scale simulation of boat and wagon transport in late Iron Age Gaul.</w:t>
+                <w:t xml:space="preserve">On the Roads and Rivers of Late Iron Age Gaul: Challenges in Calibrating Least Cost Path Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Filet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAA 2021 “Digital Crossroads”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Computer Applications and Quantitative Methods in Archaeology, Jun 2021, Limassol, Cyprus</w:t>
+              <w:t xml:space="preserve">27th Annual Meeting of the European Association of Archaeologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Archaeologists, Sep 2021, Kiel (Virtual), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03911362v1</w:t>
+                <w:t xml:space="preserve">hal-05011830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Roads and Rivers of Late Iron Age Gaul: Challenges in Calibrating Least Cost Path Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stable results from spatial interaction models: was this settlement really popular?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Filet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Annual Meeting of the European Association of Archaeologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Archaeologists, Sep 2021, Kiel (Virtual), Germany</w:t>
+              <w:t xml:space="preserve">CAA 2021 “Digital Crossroads”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Computer Applications and Quantitative Methods in Archaeology, Jun 2021, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05011830v1</w:t>
+                <w:t xml:space="preserve">hal-03911358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing Late Iron Age Transport Network from Site Positions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Filet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2286,109 +2286,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable results from spatial interaction models: was this settlement really popular?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">On the calibration of least cost path models: a large-scale simulation of boat and wagon transport in late Iron Age Gaul.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Filet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clara Filet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAA 2021 “Digital Crossroads”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Computer Applications and Quantitative Methods in Archaeology, Jun 2021, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03911358v1</w:t>
+                <w:t xml:space="preserve">hal-03911362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saisir le temps. Usages archéologiques de l'analyse de graphes</w:t>
               </w:r>
@@ -2482,51 +2482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Filet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Feugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tomczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2774,51 +2774,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F53E92A"/>
+    <w:nsid w:val="DE106720"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3005,51 +3005,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clara-filet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5077-5213" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224630806" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079986v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Filet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106177" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456044v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Laroche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Coto-Sarmiento" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toon Bongers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106315" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03920662v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919230v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Feugnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdigh.2017.00001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919251v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdigh.2016.00010" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03903282v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499336v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pasquel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;fau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372335v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Krausz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080120v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geertrui Blancquaert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Baudry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Blanchard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927395v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/lessor-des-agglomerations-lateniennes/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335781v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780198854265.013.1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919267v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gorin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03920573v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Vic Ozouf-Marignier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cura" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03920970v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Perriot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja H&#246;ltkemeier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Rolland" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/6864" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763850v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alcantara" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gol&#225;&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874041v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/6714?lang=fr" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.6714" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886659v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desenne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911362v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011830v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912235v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911358v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907793v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885656v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Desachy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tomczyk" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hermenault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/tel-03920870v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clara-filet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5077-5213" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224630806" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456044v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Filet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Laroche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Coto-Sarmiento" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toon Bongers" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106315" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079986v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106177" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03920662v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919251v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdigh.2016.00010" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919230v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Feugnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdigh.2017.00001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03903282v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499336v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pasquel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;fau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372335v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Krausz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080120v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geertrui Blancquaert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Baudry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Blanchard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335781v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780198854265.013.1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927395v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/lessor-des-agglomerations-lateniennes/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919267v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gorin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03920573v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Vic Ozouf-Marignier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cura" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03920970v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Perriot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja H&#246;ltkemeier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Rolland" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/6864" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763850v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alcantara" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gol&#225;&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874041v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/6714?lang=fr" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.6714" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886659v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desenne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011830v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911358v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912235v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911362v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907793v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885656v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Desachy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tomczyk" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hermenault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/tel-03920870v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>