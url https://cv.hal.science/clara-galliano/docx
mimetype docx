--- v0 (2026-03-07)
+++ v1 (2026-04-16)
@@ -367,979 +367,988 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tic&amp;société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Capitalisme de plateforme : résistances et alternatives, 19 (1-2), pp.75-97</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, Capitalisme de plateforme : résistances et alternatives, 19 (1-2), pp.75-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15rx6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05530293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lemoine-Schonne et Matthieu Leprince (dirs), Être un chercheur reconnu ? Jugement des pairs, regard des publics, estime des proches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Journalisme culturel en mutation, 45 (45), pp.653-657. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11wxo⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04630447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Viallon et Elizabeth Gardère, Médias dits sociaux ou médias dissociants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Journalisme culturel en mutation, 45, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11wz4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04630456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pélissier Maud. Les communs culturels dans l’écosystème numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, L’antiféminisme aujourd’hui : réseaux, discours, représentations, 28, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11uc0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mocquet Bertrand, Gouvernance, numérique et enseignement supérieur : Une immersion dans la #TransfoNumDuSup. Paris, Presses des Mines, 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Penser les processus de plateformisation de la culture en direction des jeunes, 26, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.14426⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04103346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le &amp;quot;Grand Oral&amp;quot; : une épreuve pédagogique de mise en situation au service des étudiants de master</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 18, pp.41-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde ABEL, Hugo CLARET, Patrick DIEUAIDE (dirs), 2020. Plateformes numériques. Utopie, réforme ou révolution ?</w:t>
+                <w:t xml:space="preserve">La science (dé)confinée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Préservation de la mémoire du Web en temps de crise, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34745/numerev_1837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/communicationorganisation.11716⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03967205v1</w:t>
+                <w:t xml:space="preserve">hal-03967133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La science (dé)confinée</w:t>
+                <w:t xml:space="preserve">Mathilde ABEL, Hugo CLARET, Patrick DIEUAIDE (dirs), 2020. Plateformes numériques. Utopie, réforme ou révolution ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Controverses et convergences dans le champ de la communication organisationnelle, 62, pp.194-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communicationorganisation.11716⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34745/numerev_1837⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03967133v1</w:t>
+                <w:t xml:space="preserve">hal-03967205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie DUCLOS, Anders FJELD (dirs), 2019. Liberté de la recherche. Conflits, pratiques, horizons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.627-630. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.24609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03300167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’érudition à l’heure du « tout » numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, L'érudition, 87, pp.136-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03207434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CIÊNCIA ABERTA NA FRANÇA: ponto da situação, legislação, iniciativas, ferramentas e medidas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Quoniam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Reymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Páginas a&amp;b: arquivos &amp; bibliotecas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3ª série. Nº especial ConfOA 2020, pp.3-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21747/21836671/pagnespc1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La CIB comme pivot de classement interdisciplinaire. La classification internationale des brevets au profit de l'interdisciplinarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Galliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Quoniam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Intelligibilité du Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Faire dialoguer les disciplines via l'indexation des connaissances : la recherche interdisciplinaire en débats, 1, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34745/numerev_1695⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02867494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1349,1625 +1358,1625 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enseignant-chercheur n'est pas qu'une donnée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire jeunes chercheurs information scientifique #SNDU2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau des URFIST, Mar 2025, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambassadrices et Ambassadeurs HAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bégnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème édition des journées CasuHAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, Jun 2024, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La culture scientifique et la science ouverte pour valoriser son travail doctoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier "Ouvre ta thèse !"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMSIC, May 2024, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04581385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde : retour d’expérience du terrain des laboratoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Politiques d’ouverture de la science en France : le terrain des laboratoires de recherche"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, URFIST; GERiiCO; Université de Lille, Dec 2023, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éthique de la recherche à l'heure de la science ouverte : entre responsabilité et plateformisation/uberisation des travaux scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Ethique et numérique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GER GENIC de la SFSIC, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03853033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du laboratoire à l'université : l'enseignant-chercheur face à la science ouverte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine DATA-SHS : Le cycle de vie de la donnée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUD AMU; Progedo; MMSH Aix-Marseille Université, Dec 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03894674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impossible communication scientifique par le numérique</w:t>
+                <w:t xml:space="preserve">Requestionner la science ouverte au-delà du dépôt en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international pluridisciplinaire ComNum 2021 :"La communication numérique au prisme des transformations sociétales"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Clermont Auvergne, Oct 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">15ème édition de la Journée Jeunes Chercheurs en SIC (JCC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GERiiCO; Université de Lille, May 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03373450v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Requestionner la science ouverte au-delà du dépôt en ligne</w:t>
+                <w:t xml:space="preserve">L'impossible communication scientifique par le numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème édition de la Journée Jeunes Chercheurs en SIC (JCC 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GERiiCO; Université de Lille, May 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque international pluridisciplinaire ComNum 2021 :"La communication numérique au prisme des transformations sociétales"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Clermont Auvergne, Oct 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03232576v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs d’accès à l’information et communication des connaissances</w:t>
+                <w:t xml:space="preserve">L'enseignant-chercheur en SIC : producteur de connaissances et de biais méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Approches dispositives en information communication" (revue ATIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DICEN, Nov 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">10èmes Doctoriades de l'Université de Toulon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège des Etudes Doctorales, ED 509 &amp; ED 548; Laboratoire IMSIC; Université de Toulon, Oct 2021, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03558637v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03379138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déposer en ligne n’est pas transmettre</w:t>
+                <w:t xml:space="preserve">Dispositifs d’accès à l’information et communication des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science&amp;You 2021 - Colloque "Journées Hubert Curien"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine, Nov 2021, Metz, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Approches dispositives en information communication" (revue ATIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DICEN, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03558640v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03558637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour l'adoption d'une politique SO au sein d'un établissement universitaire</w:t>
+                <w:t xml:space="preserve">Déposer en ligne n’est pas transmettre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Open Science Practices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, URFIST (Paris, Lyon, Méditerranée); ELICO; INRAE, Jun 2021, Lyon (en ligne), France</w:t>
+              <w:t xml:space="preserve">Science&amp;You 2021 - Colloque "Journées Hubert Curien"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, Nov 2021, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279267v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03558640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enseignant-chercheur en SIC : producteur de connaissances et de biais méthodologiques</w:t>
+                <w:t xml:space="preserve">Pour l'adoption d'une politique SO au sein d'un établissement universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Doctoriades de l'Université de Toulon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège des Etudes Doctorales, ED 509 &amp; ED 548; Laboratoire IMSIC; Université de Toulon, Oct 2021, Toulon, France</w:t>
+              <w:t xml:space="preserve">Colloque Open Science Practices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, URFIST (Paris, Lyon, Méditerranée); ELICO; INRAE, Jun 2021, Lyon (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03379138v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communiquer le document numérique pour transmettre des connaissances scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Colloque International sur le Document Numérique (CiDE.22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dicen IDF; Laboratoire Paragraphe, Dec 2021, Paris (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03558656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouvrir la science à l'ère du tout numérique : circulation ou transmission ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université d'été Ludovia #18 - Le numérique éducatif est-il social ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Ax-les-Thermes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques, usages et perception de la science ouverte chez les enseignants-chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIème Congrès de la SFSIC : Sociétés &amp; Espaces en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFSIC; GRESEC; UGA, Jun 2021, Echirolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03257928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bureau de désinformation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cartographier l'expertise des chercheurs et les accompagner vers la Science Ouverte : le cas de l'outil SOVisuHAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Nuit Européenne des Chercheur-e-s</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aix-Marseille Université, Nov 2020, Marseille, France</w:t>
+              <w:t xml:space="preserve">7ème conférence Document numérique &amp; Société "Humains et données : création, médiation, décision, narration"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine; Crem; Dicen-IDF; CNAM, Sep 2020, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03175310v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographier l'expertise des chercheurs et les accompagner vers la Science Ouverte : le cas de l'outil SOVisuHAL</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Live radio Grenouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème conférence Document numérique &amp; Société "Humains et données : création, médiation, décision, narration"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine; Crem; Dicen-IDF; CNAM, Sep 2020, Nancy, France</w:t>
+              <w:t xml:space="preserve">La Nuit Européenne des Chercheur-e-s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix-Marseille Université, Nov 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955961v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Live radio Grenouille</w:t>
+                <w:t xml:space="preserve">Bureau de désinformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nuit Européenne des Chercheur-e-s</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aix-Marseille Université, Nov 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03175312v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open Science in France : state of play, legislation, initiatives, tools and measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Quoniam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Reymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ª Conferência Luso-Brasileira de Ciência Aberta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidade do Minho; IBICT; FCT, Oct 2020, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02966758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petit panorama de l’Open</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études GIS-URFIST "De P2N à l’IST : analyses brevet, état des lieux et perspectives"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pôle INPS; Laboratoires LEAD; CERGAM; BABEL; IMSIC; Université de Toulon; Réseau URFIST, Jul 2019, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La CIB comme pivot de classement interdisciplinaire. La classification internationale des brevets au profit de l'interdisciplinarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Galliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Quoniam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international NumeRev "Faire dialoguer les disciplines via l’indexation des connaissances : la recherche interdisciplinaire en débats"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MSH Sud Montpellier, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2977,353 +2986,353 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une archive ouverte pour la libre circulation des savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bousefsaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Muñoz-Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bégnis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire des Ambassadeurs de HAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Villeurbanne, France. , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05266838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels types de billets retrouve-t-on dans les carnets d’Hypothèses ? Comment valoriser les billets ? Comment qualifier les informations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaïg Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Wesely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Faath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Datathon "Read, Write, Cite"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Marseille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La datavisualisation comme outil pour la recherche académique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Quoniam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Visu 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289068v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3333,126 +3342,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tiers lieux culturels. Identités en création</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Galliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, pp.282, 2024, Communication et Civilisation, Nicolas Pélissier, 978-2-336-44488-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...59 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484885v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3462,339 +3471,339 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Galli</w:t>
+                <w:t xml:space="preserve">Lettre ouverte aux bibliothèques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David Galli; Clara Galliano; Vincent Lambert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les tiers lieux culturels. Tome 1 - Identités en création</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.83-91, 2024, Communication et Civilisation, 978-2-336-44488-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Harmattan</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04484887v1</w:t>
+                <w:t xml:space="preserve">hal-04484893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lettre ouverte aux bibliothèques</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">David Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Galliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Lambert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David Galli; Clara Galliano; Vincent Lambert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les tiers lieux culturels. Tome 1 - Identités en création</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.83-91, 2024, Communication et Civilisation, 978-2-336-44488-8</w:t>
+              <w:t xml:space="preserve">, pp.21-28, 2024, Communication et Civilisation, 978-2-336-44488-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04484893v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographier l'expertise des chercheurs et les accompagner vers la science ouverte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brigitte Simonnot; Evelyne Broudoux; Ghislaine Chartron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humains et données : création, médiation, décision, narration. Actes du colloque "Document numérique et société", Nancy, octobre 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Boeck Supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.101-117, 2021, Information &amp; Stratégie, 978-2-8073-3263-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03243902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3804,104 +3813,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie de l'expertise des chercheurs de l'université de Toulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Interne] Université de toulon. 2019, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3911,153 +3920,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La science n'est pas gratuite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03557463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correspondances de chercheur-e-s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03175309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4067,91 +4076,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La science ouverte à l'heure du confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03175355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4161,269 +4170,269 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de sentiments sur Change.org</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:71098d16a2bb4ac45f57ff73b5eef7515f642f31;origin=https://github.com/ClaraGalliano/Grand-Oral_M2-IET;visit=swh:1:snp:7cdf0800026087faafc313094222ee4d3bd7a9b5;anchor=swh:1:rev:ff8ad84718e914b6fc6d53961ca8c8585afdf49f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05130122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baromètre toulonnais de la science ouverte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:0463fb556a451f3c16b2c887bb89eee2006dbef6;origin=https://github.com/ClaraGalliano/barometre_scienceouverte_toulon;visit=swh:1:snp:b348fdbb8eba008a0c96e982f6ce49bb869f044f;anchor=swh:1:rev:e7d6891ef25def3015c90939cbe9bd9ae6a705b4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05117480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La CIB comme outil d'indexation interdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:2c02a3fe640e2bf0d34e9b8f834b44b62f8691ba;origin=https://github.com/ClaraGalliano/PivotCIB-NumeRev;visit=swh:1:snp:d7fb11737de760ac14fd48993337b24de29365dc;anchor=swh:1:rev:08a94d7bcea900e3f1f5f942808685d8249c09de⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05130846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId92"/>
+      <w:footerReference w:type="default" r:id="rId93"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4491,51 +4500,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37940344"/>
+    <w:nsid w:val="1D3DA5C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4639,51 +4648,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="DFDC15F9"/>
+    <w:nsid w:val="C40D8615"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4873,51 +4882,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clara-galliano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3392-3659" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/254955886" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/106162060523051402913" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000514723581" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530293v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Galliano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630447v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wxo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630456v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wz4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627568v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11uc0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103346v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.14426" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146258v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03967205v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.11716" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03967133v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1837" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300167v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.24609" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207434v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176403v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Quoniam" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reymond" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21747/21836671/pagnespc1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867494v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1695" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007980v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04612843v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;gnis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Wattelier-Bricout" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581385v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416308v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Coudroy de Lille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853033v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894674v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373450v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232576v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558637v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558640v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279267v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379138v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558656v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325893v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257928v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175310v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955961v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175312v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966758v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955975v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289063v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266838v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bousefsaf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mu&#241;oz-Tamayo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Raimbault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02643502v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Mah&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Wesely" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Faath" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289068v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484885v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Galli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lambert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-tiers-lieux-culturels-1/16265" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484887v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_tiers_lieux_culturels_tome_1_identites_en_creation_david_galli_clara_galliano_vincent_lambert-9782336444888-79398.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484893v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243902v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807332638-humains-et-donnees-creation-mediation-decision-narration" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02643329v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557463v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175309v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175355v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130122v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:71098d16a2bb4ac45f57ff73b5eef7515f642f31;origin=https://github.com/ClaraGalliano/Grand-Oral_M2-IET;visit=swh:1:snp:7cdf0800026087faafc313094222ee4d3bd7a9b5;anchor=swh:1:rev:ff8ad84718e914b6fc6d53961ca8c8585afdf49f" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117480v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0463fb556a451f3c16b2c887bb89eee2006dbef6;origin=https://github.com/ClaraGalliano/barometre_scienceouverte_toulon;visit=swh:1:snp:b348fdbb8eba008a0c96e982f6ce49bb869f044f;anchor=swh:1:rev:e7d6891ef25def3015c90939cbe9bd9ae6a705b4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130846v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2c02a3fe640e2bf0d34e9b8f834b44b62f8691ba;origin=https://github.com/ClaraGalliano/PivotCIB-NumeRev;visit=swh:1:snp:d7fb11737de760ac14fd48993337b24de29365dc;anchor=swh:1:rev:08a94d7bcea900e3f1f5f942808685d8249c09de" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clara-galliano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3392-3659" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/254955886" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/106162060523051402913" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000514723581" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530293v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Galliano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15rx6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630447v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wxo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630456v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wz4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627568v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11uc0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103346v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.14426" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146258v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03967133v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1837" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03967205v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.11716" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300167v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.24609" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207434v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176403v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Quoniam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reymond" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21747/21836671/pagnespc1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867494v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1695" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007980v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04612843v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;gnis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Wattelier-Bricout" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581385v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416308v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Coudroy de Lille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853033v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894674v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232576v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373450v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379138v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558637v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558640v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279267v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558656v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325893v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257928v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955961v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175312v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175310v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966758v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955975v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289063v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266838v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bousefsaf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mu&#241;oz-Tamayo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Raimbault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02643502v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Mah&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Wesely" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Faath" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289068v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484885v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Galli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lambert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-tiers-lieux-culturels-1/16265" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484893v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_tiers_lieux_culturels_tome_1_identites_en_creation_david_galli_clara_galliano_vincent_lambert-9782336444888-79398.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484887v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243902v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807332638-humains-et-donnees-creation-mediation-decision-narration" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02643329v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557463v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175309v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175355v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130122v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:71098d16a2bb4ac45f57ff73b5eef7515f642f31;origin=https://github.com/ClaraGalliano/Grand-Oral_M2-IET;visit=swh:1:snp:7cdf0800026087faafc313094222ee4d3bd7a9b5;anchor=swh:1:rev:ff8ad84718e914b6fc6d53961ca8c8585afdf49f" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117480v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0463fb556a451f3c16b2c887bb89eee2006dbef6;origin=https://github.com/ClaraGalliano/barometre_scienceouverte_toulon;visit=swh:1:snp:b348fdbb8eba008a0c96e982f6ce49bb869f044f;anchor=swh:1:rev:e7d6891ef25def3015c90939cbe9bd9ae6a705b4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130846v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2c02a3fe640e2bf0d34e9b8f834b44b62f8691ba;origin=https://github.com/ClaraGalliano/PivotCIB-NumeRev;visit=swh:1:snp:d7fb11737de760ac14fd48993337b24de29365dc;anchor=swh:1:rev:08a94d7bcea900e3f1f5f942808685d8249c09de" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>