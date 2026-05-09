--- v1 (2026-04-16)
+++ v2 (2026-05-09)
@@ -664,178 +664,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mocquet Bertrand, Gouvernance, numérique et enseignement supérieur : Une immersion dans la #TransfoNumDuSup. Paris, Presses des Mines, 2021</w:t>
+                <w:t xml:space="preserve">Le &amp;quot;Grand Oral&amp;quot; : une épreuve pédagogique de mise en situation au service des étudiants de master</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18, pp.41-55</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04103346v1</w:t>
+                <w:t xml:space="preserve">hal-04146258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le &amp;quot;Grand Oral&amp;quot; : une épreuve pédagogique de mise en situation au service des étudiants de master</w:t>
+                <w:t xml:space="preserve">Mocquet Bertrand, Gouvernance, numérique et enseignement supérieur : Une immersion dans la #TransfoNumDuSup. Paris, Presses des Mines, 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Penser les processus de plateformisation de la culture en direction des jeunes, 26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.14426⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04146258v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La science (dé)confinée</w:t>
               </w:r>
@@ -2069,96 +2069,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03379138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs d’accès à l’information et communication des connaissances</w:t>
+                <w:t xml:space="preserve">Pour l'adoption d'une politique SO au sein d'un établissement universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Approches dispositives en information communication" (revue ATIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DICEN, Nov 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Open Science Practices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, URFIST (Paris, Lyon, Méditerranée); ELICO; INRAE, Jun 2021, Lyon (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03558637v1</w:t>
+                <w:t xml:space="preserve">hal-03279267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déposer en ligne n’est pas transmettre</w:t>
               </w:r>
@@ -2207,234 +2207,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03558640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour l'adoption d'une politique SO au sein d'un établissement universitaire</w:t>
+                <w:t xml:space="preserve">Dispositifs d’accès à l’information et communication des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Open Science Practices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, URFIST (Paris, Lyon, Méditerranée); ELICO; INRAE, Jun 2021, Lyon (en ligne), France</w:t>
+              <w:t xml:space="preserve">Séminaire "Approches dispositives en information communication" (revue ATIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DICEN, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03279267v1</w:t>
+                <w:t xml:space="preserve">hal-03558637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communiquer le document numérique pour transmettre des connaissances scientifiques</w:t>
+                <w:t xml:space="preserve">Ouvrir la science à l'ère du tout numérique : circulation ou transmission ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Colloque International sur le Document Numérique (CiDE.22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dicen IDF; Laboratoire Paragraphe, Dec 2021, Paris (en ligne), France</w:t>
+              <w:t xml:space="preserve">Université d'été Ludovia #18 - Le numérique éducatif est-il social ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Ax-les-Thermes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03558656v1</w:t>
+                <w:t xml:space="preserve">hal-03325893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouvrir la science à l'ère du tout numérique : circulation ou transmission ?</w:t>
+                <w:t xml:space="preserve">Communiquer le document numérique pour transmettre des connaissances scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université d'été Ludovia #18 - Le numérique éducatif est-il social ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Ax-les-Thermes, France</w:t>
+              <w:t xml:space="preserve">22ème Colloque International sur le Document Numérique (CiDE.22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dicen IDF; Laboratoire Paragraphe, Dec 2021, Paris (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03325893v1</w:t>
+                <w:t xml:space="preserve">hal-03558656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques, usages et perception de la science ouverte chez les enseignants-chercheurs</w:t>
               </w:r>
@@ -2798,191 +2798,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02966758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petit panorama de l’Open</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La CIB comme pivot de classement interdisciplinaire. La classification internationale des brevets au profit de l'interdisciplinarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Quoniam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études GIS-URFIST "De P2N à l’IST : analyses brevet, état des lieux et perspectives"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pôle INPS; Laboratoires LEAD; CERGAM; BABEL; IMSIC; Université de Toulon; Réseau URFIST, Jul 2019, Toulon, France</w:t>
+              <w:t xml:space="preserve">Colloque international NumeRev "Faire dialoguer les disciplines via l’indexation des connaissances : la recherche interdisciplinaire en débats"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH Sud Montpellier, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02955975v1</w:t>
+                <w:t xml:space="preserve">hal-02289063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La CIB comme pivot de classement interdisciplinaire. La classification internationale des brevets au profit de l'interdisciplinarité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Petit panorama de l’Open</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Quoniam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international NumeRev "Faire dialoguer les disciplines via l’indexation des connaissances : la recherche interdisciplinaire en débats"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MSH Sud Montpellier, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées d'études GIS-URFIST "De P2N à l’IST : analyses brevet, état des lieux et perspectives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle INPS; Laboratoires LEAD; CERGAM; BABEL; IMSIC; Université de Toulon; Réseau URFIST, Jul 2019, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02289063v1</w:t>
+                <w:t xml:space="preserve">hal-02955975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4500,51 +4500,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D3DA5C6"/>
+    <w:nsid w:val="8D408899"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4648,51 +4648,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C40D8615"/>
+    <w:nsid w:val="3B6DB3EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4882,51 +4882,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clara-galliano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3392-3659" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/254955886" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/106162060523051402913" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000514723581" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530293v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Galliano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15rx6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630447v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wxo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630456v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wz4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627568v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11uc0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103346v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.14426" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146258v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03967133v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1837" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03967205v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.11716" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300167v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.24609" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207434v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176403v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Quoniam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reymond" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21747/21836671/pagnespc1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867494v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1695" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007980v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04612843v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;gnis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Wattelier-Bricout" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581385v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416308v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Coudroy de Lille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853033v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894674v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232576v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373450v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379138v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558637v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558640v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279267v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558656v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325893v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257928v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955961v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175312v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175310v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966758v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955975v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289063v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266838v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bousefsaf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mu&#241;oz-Tamayo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Raimbault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02643502v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Mah&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Wesely" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Faath" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289068v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484885v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Galli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lambert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-tiers-lieux-culturels-1/16265" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484893v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_tiers_lieux_culturels_tome_1_identites_en_creation_david_galli_clara_galliano_vincent_lambert-9782336444888-79398.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484887v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243902v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807332638-humains-et-donnees-creation-mediation-decision-narration" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02643329v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557463v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175309v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175355v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130122v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:71098d16a2bb4ac45f57ff73b5eef7515f642f31;origin=https://github.com/ClaraGalliano/Grand-Oral_M2-IET;visit=swh:1:snp:7cdf0800026087faafc313094222ee4d3bd7a9b5;anchor=swh:1:rev:ff8ad84718e914b6fc6d53961ca8c8585afdf49f" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117480v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0463fb556a451f3c16b2c887bb89eee2006dbef6;origin=https://github.com/ClaraGalliano/barometre_scienceouverte_toulon;visit=swh:1:snp:b348fdbb8eba008a0c96e982f6ce49bb869f044f;anchor=swh:1:rev:e7d6891ef25def3015c90939cbe9bd9ae6a705b4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130846v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2c02a3fe640e2bf0d34e9b8f834b44b62f8691ba;origin=https://github.com/ClaraGalliano/PivotCIB-NumeRev;visit=swh:1:snp:d7fb11737de760ac14fd48993337b24de29365dc;anchor=swh:1:rev:08a94d7bcea900e3f1f5f942808685d8249c09de" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clara-galliano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3392-3659" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/254955886" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/106162060523051402913" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000514723581" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530293v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Galliano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15rx6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630447v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wxo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630456v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wz4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627568v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11uc0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146258v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103346v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.14426" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03967133v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1837" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03967205v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.11716" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300167v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.24609" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207434v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176403v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Quoniam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reymond" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21747/21836671/pagnespc1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867494v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1695" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007980v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04612843v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;gnis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Wattelier-Bricout" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581385v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416308v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Coudroy de Lille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853033v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894674v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232576v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373450v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379138v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279267v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558640v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558637v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325893v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558656v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257928v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955961v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175312v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175310v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966758v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289063v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955975v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266838v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bousefsaf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mu&#241;oz-Tamayo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Raimbault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02643502v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Mah&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Wesely" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Faath" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289068v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484885v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Galli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lambert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-tiers-lieux-culturels-1/16265" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484893v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_tiers_lieux_culturels_tome_1_identites_en_creation_david_galli_clara_galliano_vincent_lambert-9782336444888-79398.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484887v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243902v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807332638-humains-et-donnees-creation-mediation-decision-narration" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02643329v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557463v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175309v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175355v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130122v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:71098d16a2bb4ac45f57ff73b5eef7515f642f31;origin=https://github.com/ClaraGalliano/Grand-Oral_M2-IET;visit=swh:1:snp:7cdf0800026087faafc313094222ee4d3bd7a9b5;anchor=swh:1:rev:ff8ad84718e914b6fc6d53961ca8c8585afdf49f" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117480v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0463fb556a451f3c16b2c887bb89eee2006dbef6;origin=https://github.com/ClaraGalliano/barometre_scienceouverte_toulon;visit=swh:1:snp:b348fdbb8eba008a0c96e982f6ce49bb869f044f;anchor=swh:1:rev:e7d6891ef25def3015c90939cbe9bd9ae6a705b4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130846v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2c02a3fe640e2bf0d34e9b8f834b44b62f8691ba;origin=https://github.com/ClaraGalliano/PivotCIB-NumeRev;visit=swh:1:snp:d7fb11737de760ac14fd48993337b24de29365dc;anchor=swh:1:rev:08a94d7bcea900e3f1f5f942808685d8249c09de" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>