--- v2 (2026-05-09)
+++ v3 (2026-05-30)
@@ -149,53 +149,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">106162060523051402913</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">VImcnEgAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000000514723581</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -332,1023 +353,1023 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La science ouverte comme alternative à la captation du savoir par les plateformes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tic&amp;société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Capitalisme de plateforme : résistances et alternatives, 19 (1-2), pp.75-97. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15rx6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05530293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lemoine-Schonne et Matthieu Leprince (dirs), Être un chercheur reconnu ? Jugement des pairs, regard des publics, estime des proches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Journalisme culturel en mutation, 45 (45), pp.653-657. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11wxo⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04630447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Viallon et Elizabeth Gardère, Médias dits sociaux ou médias dissociants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Journalisme culturel en mutation, 45, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11wz4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04630456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pélissier Maud. Les communs culturels dans l’écosystème numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, L’antiféminisme aujourd’hui : réseaux, discours, représentations, 28, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11uc0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le &amp;quot;Grand Oral&amp;quot; : une épreuve pédagogique de mise en situation au service des étudiants de master</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 18, pp.41-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mocquet Bertrand, Gouvernance, numérique et enseignement supérieur : Une immersion dans la #TransfoNumDuSup. Paris, Presses des Mines, 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Penser les processus de plateformisation de la culture en direction des jeunes, 26, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.14426⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04103346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La science (dé)confinée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Préservation de la mémoire du Web en temps de crise, 11, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34745/numerev_1837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03967133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde ABEL, Hugo CLARET, Patrick DIEUAIDE (dirs), 2020. Plateformes numériques. Utopie, réforme ou révolution ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Controverses et convergences dans le champ de la communication organisationnelle, 62, pp.194-195. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communicationorganisation.11716⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03967205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie DUCLOS, Anders FJELD (dirs), 2019. Liberté de la recherche. Conflits, pratiques, horizons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.627-630. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.24609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03300167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’érudition à l’heure du « tout » numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, L'érudition, 87, pp.136-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03207434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CIÊNCIA ABERTA NA FRANÇA: ponto da situação, legislação, iniciativas, ferramentas e medidas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Quoniam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Reymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Páginas a&amp;b: arquivos &amp; bibliotecas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3ª série. Nº especial ConfOA 2020, pp.3-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21747/21836671/pagnespc1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La CIB comme pivot de classement interdisciplinaire. La classification internationale des brevets au profit de l'interdisciplinarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Galliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Quoniam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Intelligibilité du Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Faire dialoguer les disciplines via l'indexation des connaissances : la recherche interdisciplinaire en débats, 1, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34745/numerev_1695⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02867494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1358,1625 +1379,1625 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enseignant-chercheur n'est pas qu'une donnée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire jeunes chercheurs information scientifique #SNDU2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau des URFIST, Mar 2025, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambassadrices et Ambassadeurs HAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bégnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème édition des journées CasuHAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, Jun 2024, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La culture scientifique et la science ouverte pour valoriser son travail doctoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier "Ouvre ta thèse !"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMSIC, May 2024, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04581385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde : retour d’expérience du terrain des laboratoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Politiques d’ouverture de la science en France : le terrain des laboratoires de recherche"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, URFIST; GERiiCO; Université de Lille, Dec 2023, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éthique de la recherche à l'heure de la science ouverte : entre responsabilité et plateformisation/uberisation des travaux scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Ethique et numérique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GER GENIC de la SFSIC, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03853033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du laboratoire à l'université : l'enseignant-chercheur face à la science ouverte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine DATA-SHS : Le cycle de vie de la donnée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUD AMU; Progedo; MMSH Aix-Marseille Université, Dec 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03894674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Requestionner la science ouverte au-delà du dépôt en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème édition de la Journée Jeunes Chercheurs en SIC (JCC 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GERiiCO; Université de Lille, May 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03232576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impossible communication scientifique par le numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international pluridisciplinaire ComNum 2021 :"La communication numérique au prisme des transformations sociétales"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Clermont Auvergne, Oct 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03373450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enseignant-chercheur en SIC : producteur de connaissances et de biais méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Doctoriades de l'Université de Toulon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège des Etudes Doctorales, ED 509 &amp; ED 548; Laboratoire IMSIC; Université de Toulon, Oct 2021, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03379138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour l'adoption d'une politique SO au sein d'un établissement universitaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Déposer en ligne n’est pas transmettre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Open Science Practices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, URFIST (Paris, Lyon, Méditerranée); ELICO; INRAE, Jun 2021, Lyon (en ligne), France</w:t>
+              <w:t xml:space="preserve">Science&amp;You 2021 - Colloque "Journées Hubert Curien"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, Nov 2021, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279267v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03558640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déposer en ligne n’est pas transmettre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Dispositifs d’accès à l’information et communication des connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science&amp;You 2021 - Colloque "Journées Hubert Curien"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine, Nov 2021, Metz, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Approches dispositives en information communication" (revue ATIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DICEN, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03558640v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03558637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs d’accès à l’information et communication des connaissances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Pour l'adoption d'une politique SO au sein d'un établissement universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Approches dispositives en information communication" (revue ATIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DICEN, Nov 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Open Science Practices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, URFIST (Paris, Lyon, Méditerranée); ELICO; INRAE, Jun 2021, Lyon (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03558637v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouvrir la science à l'ère du tout numérique : circulation ou transmission ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université d'été Ludovia #18 - Le numérique éducatif est-il social ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Ax-les-Thermes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communiquer le document numérique pour transmettre des connaissances scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Colloque International sur le Document Numérique (CiDE.22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dicen IDF; Laboratoire Paragraphe, Dec 2021, Paris (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03558656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques, usages et perception de la science ouverte chez les enseignants-chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIème Congrès de la SFSIC : Sociétés &amp; Espaces en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFSIC; GRESEC; UGA, Jun 2021, Echirolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03257928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographier l'expertise des chercheurs et les accompagner vers la Science Ouverte : le cas de l'outil SOVisuHAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème conférence Document numérique &amp; Société "Humains et données : création, médiation, décision, narration"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine; Crem; Dicen-IDF; CNAM, Sep 2020, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Live radio Grenouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nuit Européenne des Chercheur-e-s</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aix-Marseille Université, Nov 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03175312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bureau de désinformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nuit Européenne des Chercheur-e-s</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aix-Marseille Université, Nov 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03175310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open Science in France : state of play, legislation, initiatives, tools and measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Quoniam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Reymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ª Conferência Luso-Brasileira de Ciência Aberta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidade do Minho; IBICT; FCT, Oct 2020, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02966758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La CIB comme pivot de classement interdisciplinaire. La classification internationale des brevets au profit de l'interdisciplinarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Galliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Quoniam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international NumeRev "Faire dialoguer les disciplines via l’indexation des connaissances : la recherche interdisciplinaire en débats"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MSH Sud Montpellier, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petit panorama de l’Open</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études GIS-URFIST "De P2N à l’IST : analyses brevet, état des lieux et perspectives"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pôle INPS; Laboratoires LEAD; CERGAM; BABEL; IMSIC; Université de Toulon; Réseau URFIST, Jul 2019, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2986,353 +3007,353 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une archive ouverte pour la libre circulation des savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bousefsaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Muñoz-Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bégnis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire des Ambassadeurs de HAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Villeurbanne, France. , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05266838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels types de billets retrouve-t-on dans les carnets d’Hypothèses ? Comment valoriser les billets ? Comment qualifier les informations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaïg Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Wesely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Faath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Datathon "Read, Write, Cite"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Marseille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La datavisualisation comme outil pour la recherche académique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Quoniam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Visu 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289068v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3342,126 +3363,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tiers lieux culturels. Identités en création</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Galliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, pp.282, 2024, Communication et Civilisation, Nicolas Pélissier, 978-2-336-44488-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...59 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484885v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3471,339 +3492,339 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lettre ouverte aux bibliothèques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David Galli; Clara Galliano; Vincent Lambert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les tiers lieux culturels. Tome 1 - Identités en création</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.83-91, 2024, Communication et Civilisation, 978-2-336-44488-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David Galli; Clara Galliano; Vincent Lambert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les tiers lieux culturels. Tome 1 - Identités en création</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.21-28, 2024, Communication et Civilisation, 978-2-336-44488-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographier l'expertise des chercheurs et les accompagner vers la science ouverte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brigitte Simonnot; Evelyne Broudoux; Ghislaine Chartron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humains et données : création, médiation, décision, narration. Actes du colloque "Document numérique et société", Nancy, octobre 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Boeck Supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.101-117, 2021, Information &amp; Stratégie, 978-2-8073-3263-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03243902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3813,104 +3834,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie de l'expertise des chercheurs de l'université de Toulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Interne] Université de toulon. 2019, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3920,153 +3941,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La science n'est pas gratuite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03557463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correspondances de chercheur-e-s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03175309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4076,91 +4097,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La science ouverte à l'heure du confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03175355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4170,269 +4191,269 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de sentiments sur Change.org</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:71098d16a2bb4ac45f57ff73b5eef7515f642f31;origin=https://github.com/ClaraGalliano/Grand-Oral_M2-IET;visit=swh:1:snp:7cdf0800026087faafc313094222ee4d3bd7a9b5;anchor=swh:1:rev:ff8ad84718e914b6fc6d53961ca8c8585afdf49f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05130122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baromètre toulonnais de la science ouverte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:0463fb556a451f3c16b2c887bb89eee2006dbef6;origin=https://github.com/ClaraGalliano/barometre_scienceouverte_toulon;visit=swh:1:snp:b348fdbb8eba008a0c96e982f6ce49bb869f044f;anchor=swh:1:rev:e7d6891ef25def3015c90939cbe9bd9ae6a705b4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05117480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La CIB comme outil d'indexation interdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:2c02a3fe640e2bf0d34e9b8f834b44b62f8691ba;origin=https://github.com/ClaraGalliano/PivotCIB-NumeRev;visit=swh:1:snp:d7fb11737de760ac14fd48993337b24de29365dc;anchor=swh:1:rev:08a94d7bcea900e3f1f5f942808685d8249c09de⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05130846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId93"/>
+      <w:footerReference w:type="default" r:id="rId94"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4500,51 +4521,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8D408899"/>
+    <w:nsid w:val="10D2BD65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4648,51 +4669,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3B6DB3EC"/>
+    <w:nsid w:val="C2C0A698"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4882,51 +4903,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clara-galliano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3392-3659" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/254955886" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/106162060523051402913" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000514723581" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530293v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Galliano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15rx6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630447v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wxo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630456v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wz4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627568v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11uc0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146258v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103346v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.14426" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03967133v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1837" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03967205v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.11716" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300167v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.24609" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207434v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176403v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Quoniam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reymond" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21747/21836671/pagnespc1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867494v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1695" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007980v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04612843v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;gnis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Wattelier-Bricout" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581385v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416308v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Coudroy de Lille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853033v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894674v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232576v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373450v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379138v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279267v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558640v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558637v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325893v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558656v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257928v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955961v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175312v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175310v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966758v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289063v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955975v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266838v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bousefsaf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mu&#241;oz-Tamayo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Raimbault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02643502v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Mah&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Wesely" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Faath" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289068v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484885v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Galli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lambert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-tiers-lieux-culturels-1/16265" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484893v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_tiers_lieux_culturels_tome_1_identites_en_creation_david_galli_clara_galliano_vincent_lambert-9782336444888-79398.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484887v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243902v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807332638-humains-et-donnees-creation-mediation-decision-narration" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02643329v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557463v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175309v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175355v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130122v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:71098d16a2bb4ac45f57ff73b5eef7515f642f31;origin=https://github.com/ClaraGalliano/Grand-Oral_M2-IET;visit=swh:1:snp:7cdf0800026087faafc313094222ee4d3bd7a9b5;anchor=swh:1:rev:ff8ad84718e914b6fc6d53961ca8c8585afdf49f" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117480v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0463fb556a451f3c16b2c887bb89eee2006dbef6;origin=https://github.com/ClaraGalliano/barometre_scienceouverte_toulon;visit=swh:1:snp:b348fdbb8eba008a0c96e982f6ce49bb869f044f;anchor=swh:1:rev:e7d6891ef25def3015c90939cbe9bd9ae6a705b4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130846v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2c02a3fe640e2bf0d34e9b8f834b44b62f8691ba;origin=https://github.com/ClaraGalliano/PivotCIB-NumeRev;visit=swh:1:snp:d7fb11737de760ac14fd48993337b24de29365dc;anchor=swh:1:rev:08a94d7bcea900e3f1f5f942808685d8249c09de" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clara-galliano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3392-3659" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/254955886" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/106162060523051402913" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=VImcnEgAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000514723581" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530293v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Galliano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15rx6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630447v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wxo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630456v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wz4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627568v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11uc0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146258v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103346v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.14426" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03967133v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1837" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03967205v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.11716" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300167v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.24609" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207434v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176403v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Quoniam" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reymond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21747/21836671/pagnespc1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867494v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1695" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007980v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04612843v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;gnis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Wattelier-Bricout" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581385v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416308v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Coudroy de Lille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853033v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894674v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232576v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373450v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379138v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558640v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558637v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279267v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325893v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558656v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257928v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955961v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175312v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175310v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966758v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289063v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955975v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266838v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bousefsaf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mu&#241;oz-Tamayo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Raimbault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02643502v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Mah&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Wesely" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Faath" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289068v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484885v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Galli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lambert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-tiers-lieux-culturels-1/16265" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484893v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_tiers_lieux_culturels_tome_1_identites_en_creation_david_galli_clara_galliano_vincent_lambert-9782336444888-79398.html" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484887v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243902v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807332638-humains-et-donnees-creation-mediation-decision-narration" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02643329v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557463v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175309v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175355v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130122v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:71098d16a2bb4ac45f57ff73b5eef7515f642f31;origin=https://github.com/ClaraGalliano/Grand-Oral_M2-IET;visit=swh:1:snp:7cdf0800026087faafc313094222ee4d3bd7a9b5;anchor=swh:1:rev:ff8ad84718e914b6fc6d53961ca8c8585afdf49f" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117480v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0463fb556a451f3c16b2c887bb89eee2006dbef6;origin=https://github.com/ClaraGalliano/barometre_scienceouverte_toulon;visit=swh:1:snp:b348fdbb8eba008a0c96e982f6ce49bb869f044f;anchor=swh:1:rev:e7d6891ef25def3015c90939cbe9bd9ae6a705b4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130846v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2c02a3fe640e2bf0d34e9b8f834b44b62f8691ba;origin=https://github.com/ClaraGalliano/PivotCIB-NumeRev;visit=swh:1:snp:d7fb11737de760ac14fd48993337b24de29365dc;anchor=swh:1:rev:08a94d7bcea900e3f1f5f942808685d8249c09de" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>