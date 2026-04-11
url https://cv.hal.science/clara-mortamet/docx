--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -72,176 +72,1476 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Controverses orthographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Mortamet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 41, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15ljg⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dictée, une pratique sociale emblématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brissaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Mortamet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rouen, France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, http://glottopol.univ-rouen.fr/numero_26.html, 2015, Glottopol, 26, ISSN : 1769-7425</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Controverses orthographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Mortamet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 41, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15lj8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser l’accompagnement des mineurs non accompagnés en France dans un contexte informel : Un point de vue sociolinguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Mortamet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18-2 (18-2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdlc.8888⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03456570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La socialisation langagière des mineurs non accompagnés en formation professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Mortamet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N°181 (3), pp.85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.181.0085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations ordinaires de l'orthographe du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Mortamet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, L'image des langues, vingt ans après, 45 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illettrisme, difficultés à l'écrit et emploi en Haute-Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Mortamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Conseil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études normandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Formation et emploi, 2015/2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les difficultés des adultes face à l'écrit : l'apport de l'épreuve de production écrite de l'enquête Information et vie quotidienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brissaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Conseil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‑pierre Jeantheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Mortamet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 490, pp.37-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/estat.2016.10720⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les difficultés des adultes face à l’écrit : l’apport de l’épreuve de production écrite de l’enquête Information et vie quotidienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brissaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Conseil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‑pierre Jeantheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Mortamet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 490, pp.37-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dictée comme mise en scène des normes orthographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Delabarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Mortamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin suisse de Linguistique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adhérents, dissidents, objecteurs et militants, la diversité des positionnements face à la norme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Mortamet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Les pérégrinations d’un gentilhomme linguiste, hommage à Claude Caitucoli, 18, pp.191-203</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les représentations du plurilinguisme d'adolescents scolarisés en classes d'accueil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Mortamet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Construction de compétences plurielles en situation de contacts de langues et de cultures, 6, pp.22-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La production de la différence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Mortamet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Situations d'hétérogénéité linguistique en milieu scolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.83-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00008357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les étudiants et l'orthographe, analyse sociolinguistique des variations d'accents écrits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Mortamet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Moderne Sprachen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, n°44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00008358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cycle de conférences sensibilisant aux enjeux de la TEDS dans le cadre d’une UEOS pluridisciplinaire : restitution d’une expérience pédagogique à l’université Jean Monnet Saint-Étienne (2024-2025)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Mortamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Di Biasio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Allegra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Rencontres d’UVED « Déploiement de la formation des étudiants de 1er cycle et des enseignants aux enjeux TEDS »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -251,1643 +1551,643 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représenter les contacts de langues dans la bande dessinée : une approche sémiographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Mortamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LA BD en FLE : plurilinguisme, interculturalité et variations (journée d'études)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour faire le portrait d’un plurilingue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Mortamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plurilinguisme, enseignement-apprentissage, complexité et intégrité : perspectives épistémologiques, didactiques et politiques (Plurensa)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, laboratoire Lhumain, Jun 2023, Montpellier (34000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-04143263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« J'ai retrouvé l'avenir » : ce que Gaston Miron peut apporter à une didactique de la langue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Mortamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lire et écrire entre les langues (Leel)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-04143210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Literacy activities of bilingual and monolingual children and adolescents in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akinci Mehmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Mortamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">actes du colloque ISB5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Barcelone</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00008362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diversité des étudiants, une question d'hétérogénéité ou d'altérité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Mortamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les pratiques dans l'enseignement supérieur, Actes du colloque CREFI (octobre 2000), parution sur CD-Rom</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Toulouse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00008360v1</w:t>
-              </w:r>
-[...998 lines deleted...]
-                <w:t xml:space="preserve">halshs-00008358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En faire trop ou pas assez, l’insécurité linguistique comme catégorie d’analyse de la variation orthographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Mortamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valentin Feussi; Joanna Lorilleux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(In)sécurité linguistique en francophonies - Perspectives in(ter)disciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, l'harmattan, 2020, 978-2-343-20806-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03854017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Où en sont les moutonss de Topaze? Les indices d'orthographe à l'oral quand maitres et maitresses dictent un texte à leurs élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Mortamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Conseil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'orthographe : pratiques d'élèves, pratiques d'enseignants, représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PURH, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02394644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétences à l'écrit des populations scolarisées hors de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Mortamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adultes migrants, langues, insertions sociales : dynamiques d'apprentissage et de formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Riveneuve, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02394648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1897,473 +2197,473 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'orthographe: pratiques d'élèves, pratiques d'enseignants, représentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Mortamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PURH, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02394636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Missionary descriptions in a colonial context The grammatization of Swahili through the study of four missionary grammars from 1885 to 1944</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Mortamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Amourette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DE GRUYTER, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783110403169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réforme(s) de l’orthographe, Craintes, attentes et réactions des citoyens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamria Chetouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Abou Haider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amokrane Aït Djida Mohand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Amdouni-Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Groupe RO (A. Dister &amp; M-L. Moreau (dir.));. Glottopol 19, 2012, Glottopol 19 (19), 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01160863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faut-il réformer l'orthographe?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamria Chetouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Abou Haider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amokrane Aït Djida Mohand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Amdouni-Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Groupe RO (A. Dister &amp; M-L. Moreau (dir.));. E.M.E. &amp; Ministère de la Communauté française, n°21, 2011, Faut-il réformer l'orthographe?, 978-2-87525-054-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01160842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Situations de plurilinguisme en France : transmission, acquisition et usages des langues, Glottopol n°5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Mortamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00008365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2373,326 +2673,208 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une sociolinguistique de l'orthographe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Mortamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université de Rouen, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02068357v1</w:t>
-              </w:r>
-[...116 lines deleted...]
-                <w:t xml:space="preserve">hal-01857230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diversité à l'université Analyse sociolinguistique de copies et de discours d'étudiants entrant à la faculté de Lettres et sciences humaines de Rouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Mortamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université de Rouen, 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00008367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId60"/>
+      <w:footerReference w:type="default" r:id="rId65"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2839,51 +3021,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005843v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Redondo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Mortamet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Di Biasio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Foray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Allegra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650801v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04143263v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04143210v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008362v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinci Mehmet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008360v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456570v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Leconte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.8888" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853985v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Metzger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.181.0085" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394653v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01841344v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Blondel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brissaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Conseil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;pierre Jeantheau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2016.10720" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05509305v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394640v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394643v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Delabarre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Devillers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01755260v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01894996v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008357v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008358v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854017v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394644v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394648v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394636v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367170v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Amourette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110403169" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160863v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamria Chetouani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abou Haider" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amokrane A&#239;t Djida Mohand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Amdouni-Saada" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160842v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008365v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02068357v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01857230v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/halshs-00008367v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05574666v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Morvan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Mortamet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ljg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01857230v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brissaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05574713v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15lj8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456570v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Leconte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.8888" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853985v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Metzger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.181.0085" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394653v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394640v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Conseil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01841344v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Blondel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;pierre Jeantheau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2016.10720" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05509305v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394643v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Delabarre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Devillers" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01755260v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01894996v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008357v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008358v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005843v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Redondo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Di Biasio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Foray" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Allegra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650801v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04143263v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04143210v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008362v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinci Mehmet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008360v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854017v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394644v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394648v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394636v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367170v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Amourette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110403169" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160863v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamria Chetouani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abou Haider" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amokrane A&#239;t Djida Mohand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Amdouni-Saada" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160842v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008365v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02068357v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/halshs-00008367v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>