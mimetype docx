--- v1 (2026-03-23)
+++ v2 (2026-04-17)
@@ -173,51 +173,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -341,1955 +341,2080 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04983441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’apport de la datation dendrochronologique des charpentes à l’histoire médiévale de Notre-Dame de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Penagos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Monumental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 182-4, pp.395-402</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Naming, relocating and dating the woods of Notre-Dame “forest”, first results based on collated data and archaeological surveys of the remains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Penagos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.21-31. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2022.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruire une charpente disparue : l'apport de l'annotation sémantique à la compréhension de vestiges effondrés</w:t>
+                <w:t xml:space="preserve">Voyage au centre de la bille : l'expérimentation numérique au service de la dendroarchéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Penagos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Lafarge</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Panorama de la dendrochronologie 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2025, Limoges, France</w:t>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05500859v1</w:t>
+              <w:t xml:space="preserve">, Christelle BELINGARD (DTalents – GEOLAB), François BLONDEL (Université de Genève, C-CIA – Chrono-environnement), Christophe CORONA (CNRS LECA), Vincent LABBAS (Université de Liège – KIK IRPA – TRACE), Sandrine PARADIS-GRENOUILLET (EVEHA – GEOLAB), Frédéric RICHARD (Université de Limoges – GEOLAB), Mélanie SAULNIER (CNRS GEODE), Lisa SHINDO (Métropole Nice Côte d’Azur – CCJ), Oct 2025, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évaluation de l'état sanitaire de la charpente de Notre-Dame de Paris : pour une étude des insectes ravageurs du bois</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
+                <w:t xml:space="preserve">Si le bois m’était conté. Climat, défrichement, sylviculture au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Daux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Du Boisgueheneuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du chantier scientifique : Naissance et renaissance d'une cathédrale Notre-Dame de Paris sous l'œil des scientifiques</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">halshs-04574502v1</w:t>
+              <w:t xml:space="preserve">Naissance et renaissance d’une cathédrale : Notre-Dame de Paris sous l’œil des scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04778813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revisiter la chronologie de Notre-Dame de Paris : Une approche combinée de méthodes de datation absolue et relative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8e séminaire scientifique et technique de l’Inrap. Datations « absolues » en archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Orsay, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'acquisition de données 3D et les traitements numériques à l'épreuve des questions de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livio De Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Nouzeran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Penagos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS); Ministère de la Culture; MAP - UPR CNRS 2002, Jun 2024, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les grands défrichements du Moyen Age dans le Bassin parisien : mythe ou réalité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contribution des forêts passées aux forêts d’aujourd’hui et de demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Aspet, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-05086104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dater le chevet de Notre-Dame de Paris : regards croisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Naissance et renaissance d’une cathédrale : Notre-Dame de Paris sous l’œil des scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de la Culture de la France; MITI (Mission pour les Initiatives Transverses et Interdisciplinaires) du Centre National de la Recherche Scientifique - CNRS; Dillmann PH., Liévaux P., Magnien A., Regert M.,, Apr 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04778783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux de documentation et de référencement spatio-temporel de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Abergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Penagos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Dagalita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Delepine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS); Ministère de la Culture; MAP - UPR CNRS 2002, Jun 2024, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction de la nef de Notre-Dame de Paris : nouvelles données chronologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ybert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Naissance et renaissance d’une cathédrale : Notre-Dame de Paris sous l’œil des scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MITI (Mission pour les Initiatives Transverses et Interdisciplinaires) du Centre National de la Recherche Scientifique - CNRS; Ministère de la Culture de la France; Dillmann Ph., Liévaux P., Magnien A., Regert M., Apr 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04778791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of the roof structure condition of Notre-Dame de Paris (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Toriti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fohrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Penagos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Anthracology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, João Tereso; Filipe Costa Vaz, Aug 2023, Porto, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04196944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La charpente numérique. Les données avant incendie et modélisation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Penagos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assemblée générale du projet Casimodo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Projet Casimodo, May 2023, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-tracer approach to study the provenance of the charred medieval timbers of the framework of Notre-Dame de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Imbert Štulc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Poszwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Beuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ponton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04273553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les charpentes de Notre-Dame de Paris, questionnement du bois dans le patrimoine et premiers apports de l’étude des restes carbonisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Penagos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11èmes Journées Scientifiques du GDR3544 Sciences du bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nice, Nov 2022, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03945825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voyage au centre de la bille : l'expérimentation numérique au service de la dendroarchéologie</w:t>
+                <w:t xml:space="preserve">Reconstruire une charpente disparue : l'apport de l'annotation sémantique à la compréhension de vestiges effondrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Penagos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Panorama de la dendrochronologie 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Christelle BELINGARD (DTalents – GEOLAB), François BLONDEL (Université de Genève, C-CIA – Chrono-environnement), Christophe CORONA (CNRS LECA), Vincent LABBAS (Université de Liège – KIK IRPA – TRACE), Sandrine PARADIS-GRENOUILLET (EVEHA – GEOLAB), Frédéric RICHARD (Université de Limoges – GEOLAB), Mélanie SAULNIER (CNRS GEODE), Lisa SHINDO (Métropole Nice Côte d’Azur – CCJ), Oct 2025, Limoges, France</w:t>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05426509v1</w:t>
+              <w:t xml:space="preserve">, Oct 2025, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si le bois m’était conté. Climat, défrichement, sylviculture au Moyen Âge</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aline Durand</w:t>
+                <w:t xml:space="preserve">L'évaluation de l'état sanitaire de la charpente de Notre-Dame de Paris : pour une étude des insectes ravageurs du bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Toriti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fohrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Penagos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naissance et renaissance d’une cathédrale : Notre-Dame de Paris sous l’œil des scientifiques</w:t>
-[...1203 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03945825v1</w:t>
+              <w:t xml:space="preserve">Colloque du chantier scientifique : Naissance et renaissance d'une cathédrale Notre-Dame de Paris sous l'œil des scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Paris, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04574502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des restes carbonisés à la connaissance des charpentes de Notre-Dame de Paris. Cycle de conférences &amp;quot;Notre-Dame en chantiers&amp;quot; (https://www.youtube.com/watch?v=bLJSlMlAhig)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2311,95 +2436,95 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Penagos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04266746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId64"/>
+      <w:footerReference w:type="default" r:id="rId65"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2467,51 +2592,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F9ECD79D"/>
+    <w:nsid w:val="93B9B8E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2698,51 +2823,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clara-penagos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7962-9415" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04983441v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Toriti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fohrer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Penagos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hunot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105075" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707489v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jacquot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2022.09.004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500859v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Roussel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lafarge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04574502v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426509v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Angeli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04778813v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brossier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Du Boisgueheneuc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04910948v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bernard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04778783v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05086104v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Leroyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772582v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chaumet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Nouzeran" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772579v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Dagalita" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Delepine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04778791v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ybert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738996v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04196944v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04273553v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Imbert &#352;tulc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Beuret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945825v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lemoine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266746v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clara-penagos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7962-9415" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04983441v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Toriti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fohrer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Penagos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hunot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105075" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565680v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brossier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lemoine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707489v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jacquot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2022.09.004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426509v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Angeli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04778813v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Du Boisgueheneuc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04910948v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bernard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772582v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chaumet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Nouzeran" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05086104v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Leroyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04778783v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772579v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Dagalita" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Delepine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04778791v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ybert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04196944v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738996v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04273553v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Imbert &#352;tulc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Beuret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945825v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500859v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Roussel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lafarge" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04574502v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266746v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>