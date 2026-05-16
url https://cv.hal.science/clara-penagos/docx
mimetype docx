--- v2 (2026-04-17)
+++ v3 (2026-05-16)
@@ -757,277 +757,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si le bois m’était conté. Climat, défrichement, sylviculture au Moyen Âge</w:t>
+                <w:t xml:space="preserve">Revisiter la chronologie de Notre-Dame de Paris : Une approche combinée de méthodes de datation absolue et relative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Daux</w:t>
+                <w:t xml:space="preserve">Mathilde Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Aoustin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Brossier</w:t>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Du Boisgueheneuc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aline Durand</w:t>
+                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naissance et renaissance d’une cathédrale : Notre-Dame de Paris sous l’œil des scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">8e séminaire scientifique et technique de l’Inrap. Datations « absolues » en archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04778813v1</w:t>
+                <w:t xml:space="preserve">hal-04910948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiter la chronologie de Notre-Dame de Paris : Une approche combinée de méthodes de datation absolue et relative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Si le bois m’était conté. Climat, défrichement, sylviculture au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Daux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Bernard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
+                <w:t xml:space="preserve">David Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Gallet</w:t>
+                <w:t xml:space="preserve">Diane Du Boisgueheneuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
+                <w:t xml:space="preserve">Aline Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e séminaire scientifique et technique de l’Inrap. Datations « absolues » en archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Orsay, France</w:t>
+              <w:t xml:space="preserve">Naissance et renaissance d’une cathédrale : Notre-Dame de Paris sous l’œil des scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910948v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04778813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'acquisition de données 3D et les traitements numériques à l'épreuve des questions de recherche</w:t>
               </w:r>
@@ -1128,277 +1128,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04772582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les grands défrichements du Moyen Age dans le Bassin parisien : mythe ou réalité ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dater le chevet de Notre-Dame de Paris : regards croisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contribution des forêts passées aux forêts d’aujourd’hui et de demain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Aspet, France</w:t>
+              <w:t xml:space="preserve">Naissance et renaissance d’une cathédrale : Notre-Dame de Paris sous l’œil des scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de la Culture de la France; MITI (Mission pour les Initiatives Transverses et Interdisciplinaires) du Centre National de la Recherche Scientifique - CNRS; Dillmann PH., Liévaux P., Magnien A., Regert M.,, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-05086104v1</w:t>
+                <w:t xml:space="preserve">mnhn-04778783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dater le chevet de Notre-Dame de Paris : regards croisés</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les grands défrichements du Moyen Age dans le Bassin parisien : mythe ou réalité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naissance et renaissance d’une cathédrale : Notre-Dame de Paris sous l’œil des scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ministère de la Culture de la France; MITI (Mission pour les Initiatives Transverses et Interdisciplinaires) du Centre National de la Recherche Scientifique - CNRS; Dillmann PH., Liévaux P., Magnien A., Regert M.,, Apr 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Contribution des forêts passées aux forêts d’aujourd’hui et de demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Aspet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04778783v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-05086104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux de documentation et de référencement spatio-temporel de données</w:t>
               </w:r>
@@ -1505,90 +1505,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction de la nef de Notre-Dame de Paris : nouvelles données chronologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ybert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naissance et renaissance d’une cathédrale : Notre-Dame de Paris sous l’œil des scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MITI (Mission pour les Initiatives Transverses et Interdisciplinaires) du Centre National de la Recherche Scientifique - CNRS; Ministère de la Culture de la France; Dillmann Ph., Liévaux P., Magnien A., Regert M., Apr 2024, Paris, France</w:t>
@@ -2592,51 +2592,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="93B9B8E6"/>
+    <w:nsid w:val="74094637"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2823,51 +2823,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clara-penagos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7962-9415" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04983441v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Toriti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fohrer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Penagos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hunot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105075" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565680v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brossier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lemoine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707489v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jacquot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2022.09.004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426509v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Angeli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04778813v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Du Boisgueheneuc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04910948v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bernard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772582v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chaumet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Nouzeran" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05086104v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Leroyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04778783v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772579v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Dagalita" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Delepine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04778791v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ybert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04196944v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738996v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04273553v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Imbert &#352;tulc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Beuret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945825v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500859v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Roussel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lafarge" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04574502v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266746v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clara-penagos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7962-9415" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04983441v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Toriti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fohrer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Penagos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hunot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105075" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565680v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brossier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lemoine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707489v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jacquot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2022.09.004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426509v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Angeli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04910948v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bernard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04778813v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Du Boisgueheneuc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772582v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chaumet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Nouzeran" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04778783v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05086104v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Leroyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772579v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Dagalita" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Delepine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04778791v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ybert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04196944v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738996v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04273553v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Imbert &#352;tulc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Beuret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945825v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500859v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Roussel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lafarge" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04574502v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266746v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>