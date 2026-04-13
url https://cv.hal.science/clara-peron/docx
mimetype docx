--- v0 (2026-03-04)
+++ v1 (2026-04-13)
@@ -66,5400 +66,5522 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Predicting interactions of sperm and killer whales with longline fisheries in the Southern Ocean: a spatiotemporal modelling approach for conflict mitigation in the Crozet and Kerguelen Archipelagos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Mollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Massiot-Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 35 (4), pp.118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-026-03312-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Scaly Notothen Trematomus loennbergii a new host, and the Ross Sea, Antarctica, a new locality for dermal X‑cell parasites Notoxcellia spp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Desvignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Devine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Postlethwait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polar Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 48 (2), pp.60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00300-025-03379-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05373529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Condition assessment and best-practice handling guidelines for skate (Rajiformes) bycatch: Lessons from demersal longline fisheries in the Southern Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Grima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Appert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fisheries Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 285, pp.107357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fishres.2025.107357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05031210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mismatches between the current marine Natura 2000 network and seabird distributions call for enhanced protected areas off metropolitan France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Poupart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut de Bettignies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Baccetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Börger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 180 (106779), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2025.106779⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05104529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migratory Connectivity and Non‐Breeding Habitat Segregation Across Biogeographical Scales in Closely Related Seabird Taxa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Morera-Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Magalhães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Manuel Reyes-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (3), pp.e70013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ddi.70013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling spatio-temporal dynamics of Patagonian toothfish spawning in Kerguelen waters using CPUE data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Ouzoulias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Massiot-Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fisheries Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 288, pp.107422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fishres.2025.107422⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05373526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Population dynamics and spatial structure of the grey rockcod (Lepidonotothen squamifrons) in the vicinity of Heard Island and the McDonald Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dale Maschette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Burch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryn Farmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Woodcock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (5), pp.e0298754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0298754⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04575590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feeding ecology of two deep-sea skates bycaught on demersal longlines off Kerguelen Islands, Southern Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bonillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Munaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Cherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 194, pp.103980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2023.103980⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Methods to detect spatial biases in tracking studies caused by differential representativeness of individuals, populations and time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Morera-Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Magalhães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Manuel Reyes-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (1), pp.19-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ddi.13642⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global assessment of marine plastic exposure risk for oceanic birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bethany L Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana P B Carneiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth J Pearmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Morgane Rouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas A Clay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.3665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-38900-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macrozooplankton and micronekton diversity and associated carbon vertical patterns and fluxes under distinct productive conditions around the Kerguelen Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cotté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Ariza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Berne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Habasque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lebourges-Dhaussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 226, pp.103650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2021.103650⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatially explicit food web modelling to consider fisheries impacts and ecosystem representation within Marine Protected Areas on the Kerguelen Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roshni Subramaniam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Corney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Melbourne-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79 (4), pp.1327-1339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsac056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Similar trait structure and vulnerability in pelagic fish faunas on two remote island systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeline Steinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Juhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Hocdé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 169 (1), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-021-03998-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seascapes of fear and competition shape regional seabird movement ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Courbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorien Pichegru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mduduzi Seakamela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azwianewi Makhado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Meÿer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (1), pp.208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-022-03151-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution of toothfish depredated on fishing lines to the energy intake of killer whales off the Crozet Islands: a multi-scale bioenergetic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Massiot-Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 668, pp.149-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps13725⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The dance of the Cape gannet may contain social information on foraging behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Courbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tendai Chinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorien Pichegru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambalika Verma-Grémillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 166, pp.95-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2020.06.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing the impact of toothed whale depredation on socio-ecosystems and fishery management in wide-ranging subantarctic fisheries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Burch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Massiot-Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Welsford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reviews in Fish Biology and Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30, pp.203-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11160-020-09597-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of approaches for incorporating depredation on fisheries catches into Ecopath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyndsay Clavareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Marzloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verena Trenkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bulman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 77 (7-8), pp.3153-3167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsaa219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Time-Dynamic Food Web Modeling to Explore Environmental Drivers of Ecosystem Change on the Kerguelen Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roshni Subramaniam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Melbourne-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Corney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">No way home: collapse in northern gannet survival rates point to critical marine ecosystem perturbation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grémillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lescroel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha C. Patrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 167 (12), pp.189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-020-03801-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03022345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patterns of at-sea behaviour at a hybrid zone between two threatened seabirds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhiannon Austin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell Wynn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Votier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clive Trueman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Mcminn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.14720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-51188-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploration during early life: distribution, habitat and orientation preferences in juvenile king penguins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Orgeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. R Enstipp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Delord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Weimerskirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Movement Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40462-019-0175-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fishery discards do not compensate natural prey shortage in Northern gannets from the English Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangi Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lescroel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 236, pp.375-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2019.05.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Predicting krill swarm characteristics important for marine predators foraging off East Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bestley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Harcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark A Hindell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41, pp.996-1012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecog.03080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01571975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Testing the transferability of track-based habitat models for sound marine spatial planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grémillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (12), pp.1772-1787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ddi.12832⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Short-term prey field lability constrains individual specialisation in resource selection and foraging site fidelity in a marine predator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Courbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Saraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (7), pp.1043-1054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.12970⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial overlaps of foraging and resting areas of black-legged kittiwakes breeding in the English Channel with existing marine protected areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Ponchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Aulert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gallien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 164 (5), pp.119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-017-3151-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variable selection and accurate predictions in habitat modelling: a shrinkage approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Saraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (4), pp.549 - 560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecog.01633⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seeing the Ocean through the Eyes of Seabirds: A New Path for Marine Conservation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lescroël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Mathevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 68, pp.212-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2016.02.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Starving seabirds: unprofitable foraging and its fitness consequences in Cape gannets competing with fisheries in the Benguela upwelling ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grémillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiko Kato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Amélineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Ropert‐coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 163 (35), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-015-2798-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling spatial distribution of Patagonian toothfish through life-stages and sex and its implications for the fishery on the Kerguelen Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Welsford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Lamb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 141, pp.81-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2015.12.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ice-dependent southern fulmar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Jenouvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Weimerskirch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the Ecological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96 (4), pp.664-666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/0012-9623-96.4.664⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extreme climate events and individual heterogeneity shape life-history traits and population dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jenouvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Weimerskirch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological monographs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 85 (4), pp.605-624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/14-1834.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01326119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irreplaceable area extends marine conservation hotspot off Tunisia: insights from GPS‑tracking Scopoli’s shearwaters from the largest seabird colony in the Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grémillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Ouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 161 (11), pp.2669-2680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-014-2538-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Importance of coastal Marine Protected Areas for the conservation of pelagic seabirds: The case of Vulnerable yelkouan shearwaters in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grémillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Prudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Pettex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Saraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 168, pp.210-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2013.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projected poleward shift of king penguins' (Aptenodytes patagonicus) foraging range at the Crozet Islands, southern Indian Ocean.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Weimerskirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-André Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series B, Containing papers of a Biological character. Royal Society (Great Britain)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 279, pp.2515-2523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2011.2705⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conserving pelagic habitats: seascape modelling of an oceanic top predator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maite Louzao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Delord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorsten Wiegand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48, pp.121-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2664.2010.01910.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00547687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seasonal variation in oceanographic habitat and behaviour of white-chinned petrels Procellaria aequinoctialis from Kerguelen Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Delord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A. Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 416, pp.267-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps08785⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interdecadal changes in at-sea distribution and abundance of subantarctic seabirds along a latitudinal gradient in the Southern Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Barbraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Delord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16, pp.1895-1909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2010.02169.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">At-sea distribution and diet of an endangered top predator: relationship between white-chinned petrels and commercial longline fisheries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Delord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cotté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Endangered Species Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/esr00309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00547767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing migration and moulting strategy in closely related taxa based on stable isotope analysis: a population study of Balearic and Yelkouan shearwaters across their breeding range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Hernandez de Tena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Kapelj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maite Louzao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Manuel Arcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05402686v1</w:t>
-              </w:r>
-[...5071 lines deleted...]
-                <w:t xml:space="preserve">hal-00547767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of robust assessment methods and harvest strategies for spatially complex, multi-jurisdictional Toothfish fisheries in the Southern Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Burch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Welsford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Burch</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bryn Farmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Fisheries Research and Development Corporation Project No 2013/013. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5469,421 +5591,421 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The King Penguin: Life History, current status and priority conservation actions. In: Penguins Book</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-André Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Barbraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eds P. dee Boersma &amp; P. G. Borboroglu, University of Washinton Press, Seatlle, U.S.A., pp.360, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00810735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactions between seabirds and fisheries in the French EEZs: implications for conservation and management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Delord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-André Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Kerguelen Plateau: Marine Ecosystem and Fisheries, (Duhamel G. &amp; Welsford D. Eds).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'Ichtyologie, pp.291-292, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00624588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMPACT DES CHANGEMENTS CLIMATIQUES ET DISTRIBUTION SPATIALE DES OISEAUX MARINS DE L'OCÉAN AUSTRAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Université Pierre et Marie Curie - Paris VI, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00660322v1</w:t>
-              </w:r>
-[...155 lines deleted...]
-                <w:t xml:space="preserve">hal-00624588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId212"/>
+      <w:footerReference w:type="default" r:id="rId215"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6030,51 +6152,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402686v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Hernandez de Tena" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Kapelj" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Louzao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Arcos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104529v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Poupart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Bettignies" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Authier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Baccetti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca B&#246;rger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2025.106779" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031210v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Faure" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara P&#233;ron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Jones" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grima" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Appert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2025.107357" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344642v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Morera-Pujol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Catry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Magalh&#227;es" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Reyes-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.70013" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373526v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ouzoulias" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Massiot-Granier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2025.107422" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373529v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desvignes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Devine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Postlethwait" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-025-03379-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575590v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Maschette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Burch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryn Farmer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Woodcock" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298754" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895401v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13642" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167911v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethany L Clark" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana P B Carneiro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth J Pearmain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Morgane Rouyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Clay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38900-z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988297v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gasco" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonillo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Munaron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cherel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2023.103980" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895405v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshni Subramaniam" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Corney" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Melbourne-Thomas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ziegler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac056" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650515v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courbin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorien Pichegru" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mduduzi Seakamela" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azwianewi Makhado" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Me&#255;er" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03151-z" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03566643v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Steinberg" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Juhel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marques" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Hocd&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-021-03998-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405878v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cott&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ariza" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Berne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Habasque" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lebourges-Dhaussy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2021.103650" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210895v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Spitz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13725" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331802v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndsay Clavareau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Marzloff" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Trenkel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bulman" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourguet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsaa219" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480925v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tixier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Welsford" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-020-09597-w" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331778v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Alexander" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00641" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331770v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tendai Chinho" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambalika Verma-Gr&#233;millet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2020.06.012" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022345v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;millet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lescroel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fort" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha C. Patrick" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-020-03801-y" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322442v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhiannon Austin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Wynn" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Votier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Trueman" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Mcminn" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51188-8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338757v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Orgeret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;ron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R Enstipp" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Delord" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Weimerskirch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-019-0175-3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329861v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi Le Bot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Fort" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.05.040" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994180v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12832" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774958v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saraux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12970" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571975v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bestley" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Raymond" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gales" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Harcourt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Hindell" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.03080" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01928570v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Ponchon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aulert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Guillou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gallien" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-017-3151-8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01928644v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.01633" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291846v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Kato" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Am&#233;lineau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Ropert&#8208;coudert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-015-2798-2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331480v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Lamb" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.12.003" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04703712v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lescro&#235;l" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Provost" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2016.02.015" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336427v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Jenouvrier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Weimerskirch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/0012-9623-96.4.664" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326119v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jenouvrier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-1834.1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100281v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pons" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Ouni" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-014-2538-z" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100397v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Prudor" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pettex" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2013.09.006" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683938v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Bost" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2011.2705" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547687v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pinaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Delord" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Wiegand" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2010.01910.x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527758v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Besson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2010.02169.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VHGLL118-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546907v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Phillips" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Charbonnier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Marteau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps08785" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547767v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pruvost" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esr00309" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331843v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810735v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cotte" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00660322v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624588v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duhamel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582272v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mollier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara P&#233;ron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Massiot-Granier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gasco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-026-03312-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373529v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desvignes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Devine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Postlethwait" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-025-03379-5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031210v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Faure" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Jones" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grima" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Appert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2025.107357" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104529v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Poupart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Bettignies" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Authier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Baccetti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca B&#246;rger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2025.106779" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344642v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Morera-Pujol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Catry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Magalh&#227;es" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Reyes-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.70013" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373526v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ouzoulias" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2025.107422" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575590v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Maschette" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Burch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryn Farmer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Woodcock" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298754" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988297v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonillo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Munaron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cherel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2023.103980" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895401v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13642" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167911v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethany L Clark" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana P B Carneiro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth J Pearmain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Morgane Rouyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Clay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38900-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405878v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cott&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ariza" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Berne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Habasque" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lebourges-Dhaussy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2021.103650" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895405v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshni Subramaniam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Corney" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Melbourne-Thomas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ziegler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac056" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03566643v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Steinberg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Juhel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marques" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Hocd&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-021-03998-6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650515v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courbin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorien Pichegru" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mduduzi Seakamela" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azwianewi Makhado" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Me&#255;er" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03151-z" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210895v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Spitz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13725" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331770v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tendai Chinho" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambalika Verma-Gr&#233;millet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2020.06.012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480925v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tixier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Welsford" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-020-09597-w" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331802v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndsay Clavareau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Marzloff" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Trenkel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bulman" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourguet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsaa219" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331778v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Alexander" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00641" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022345v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;millet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lescroel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fort" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha C. Patrick" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-020-03801-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322442v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhiannon Austin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Wynn" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Votier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Trueman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Mcminn" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51188-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338757v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Orgeret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;ron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R Enstipp" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Delord" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Weimerskirch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-019-0175-3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329861v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi Le Bot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Fort" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.05.040" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571975v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bestley" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Raymond" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gales" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Harcourt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Hindell" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.03080" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994180v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12832" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774958v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saraux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12970" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01928570v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Ponchon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aulert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Guillou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gallien" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-017-3151-8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01928644v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.01633" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04703712v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lescro&#235;l" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Provost" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2016.02.015" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291846v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Kato" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Am&#233;lineau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Ropert&#8208;coudert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-015-2798-2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331480v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Lamb" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.12.003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336427v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Jenouvrier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Weimerskirch" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/0012-9623-96.4.664" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326119v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jenouvrier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-1834.1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100281v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pons" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Ouni" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-014-2538-z" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100397v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Prudor" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pettex" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2013.09.006" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683938v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Bost" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2011.2705" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547687v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Louzao" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pinaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Delord" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Wiegand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2010.01910.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546907v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Phillips" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Charbonnier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Marteau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps08785" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527758v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Besson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2010.02169.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547767v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pruvost" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esr00309" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402686v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Hernandez de Tena" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Kapelj" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Arcos" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331843v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810735v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cotte" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624588v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duhamel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00660322v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>