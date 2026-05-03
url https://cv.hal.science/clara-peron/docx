--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -234,650 +234,650 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05582272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Scaly Notothen Trematomus loennbergii a new host, and the Ross Sea, Antarctica, a new locality for dermal X‑cell parasites Notoxcellia spp.</w:t>
+                <w:t xml:space="preserve">Mismatches between the current marine Natura 2000 network and seabird distributions call for enhanced protected areas off metropolitan France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Desvignes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clara Péron</w:t>
+                <w:t xml:space="preserve">Timothée Poupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Devine</w:t>
+                <w:t xml:space="preserve">Thibaut de Bettignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Postlethwait</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthieu Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Baccetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Börger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polar Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00300-025-03379-5⟩</w:t>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 180 (106779), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2025.106779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05373529v1</w:t>
+                <w:t xml:space="preserve">hal-05104529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condition assessment and best-practice handling guidelines for skate (Rajiformes) bycatch: Lessons from demersal longline fisheries in the Southern Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rob Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Grima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Appert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fisheries Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 285, pp.107357. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fishres.2025.107357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05031210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mismatches between the current marine Natura 2000 network and seabird distributions call for enhanced protected areas off metropolitan France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Migratory Connectivity and Non‐Breeding Habitat Segregation Across Biogeographical Scales in Closely Related Seabird Taxa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Authier</w:t>
+                <w:t xml:space="preserve">Virginia Morera-Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Baccetti</w:t>
+                <w:t xml:space="preserve">Paulo Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Börger</w:t>
+                <w:t xml:space="preserve">Maria Magalhães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Manuel Reyes-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2025.106779⟩</w:t>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (3), pp.e70013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ddi.70013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05104529v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migratory Connectivity and Non‐Breeding Habitat Segregation Across Biogeographical Scales in Closely Related Seabird Taxa</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling spatio-temporal dynamics of Patagonian toothfish spawning in Kerguelen waters using CPUE data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Catry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria Magalhães</w:t>
+                <w:t xml:space="preserve">Fanny Ouzoulias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Massiot-Granier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ddi.70013⟩</w:t>
+              <w:t xml:space="preserve">Fisheries Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 288, pp.107422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fishres.2025.107422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05344642v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05373526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling spatio-temporal dynamics of Patagonian toothfish spawning in Kerguelen waters using CPUE data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Scaly Notothen Trematomus loennbergii a new host, and the Ross Sea, Antarctica, a new locality for dermal X‑cell parasites Notoxcellia spp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Desvignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Devine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Ouzoulias</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Félix Massiot-Granier</w:t>
+                <w:t xml:space="preserve">John Postlethwait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 288, pp.107422. </w:t>
+              <w:t xml:space="preserve">Polar Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 48 (2), pp.60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fishres.2025.107422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00300-025-03379-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05373526v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05373529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population dynamics and spatial structure of the grey rockcod (Lepidonotothen squamifrons) in the vicinity of Heard Island and the McDonald Islands</w:t>
               </w:r>
@@ -991,995 +991,995 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04575590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding ecology of two deep-sea skates bycaught on demersal longlines off Kerguelen Islands, Southern Indian Ocean</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Cherel</w:t>
+                <w:t xml:space="preserve">Methods to detect spatial biases in tracking studies caused by differential representativeness of individuals, populations and time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Morera-Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Magalhães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Manuel Reyes-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2023.103980⟩</w:t>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (1), pp.19-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ddi.13642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988297v1</w:t>
+                <w:t xml:space="preserve">hal-03895401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods to detect spatial biases in tracking studies caused by differential representativeness of individuals, populations and time</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">José Manuel Reyes-González</w:t>
+                <w:t xml:space="preserve">Global assessment of marine plastic exposure risk for oceanic birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bethany L Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana P B Carneiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth J Pearmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Morgane Rouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas A Clay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ddi.13642⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.3665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-38900-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03895401v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global assessment of marine plastic exposure risk for oceanic birds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ana P B Carneiro</w:t>
+                <w:t xml:space="preserve">Feeding ecology of two deep-sea skates bycaught on demersal longlines off Kerguelen Islands, Southern Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth J Pearmain</w:t>
+                <w:t xml:space="preserve">Céline Bonillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Morgane Rouyer</w:t>
+                <w:t xml:space="preserve">Jean-Marie Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas A Clay</w:t>
+                <w:t xml:space="preserve">Yves Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.3665. </w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 194, pp.103980. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-38900-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2023.103980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04167911v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrozooplankton and micronekton diversity and associated carbon vertical patterns and fluxes under distinct productive conditions around the Kerguelen Islands</w:t>
+                <w:t xml:space="preserve">Spatially explicit food web modelling to consider fisheries impacts and ecosystem representation within Marine Protected Areas on the Kerguelen Plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Cotté</w:t>
+                <w:t xml:space="preserve">Roshni Subramaniam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Ariza</w:t>
+                <w:t xml:space="preserve">Stuart Corney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Berne</w:t>
+                <w:t xml:space="preserve">Jessica Melbourne-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Habasque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Lebourges-Dhaussy</w:t>
+                <w:t xml:space="preserve">Philippe Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2021.103650⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79 (4), pp.1327-1339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsac056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03405878v1</w:t>
+                <w:t xml:space="preserve">hal-03895405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially explicit food web modelling to consider fisheries impacts and ecosystem representation within Marine Protected Areas on the Kerguelen Plateau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Similar trait structure and vulnerability in pelagic fish faunas on two remote island systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeline Steinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roshni Subramaniam</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Juhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stuart Corney</w:t>
+                <w:t xml:space="preserve">Virginie Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Melbourne-Thomas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ziegler</w:t>
+                <w:t xml:space="preserve">Régis Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsac056⟩</w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 169 (1), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-021-03998-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03895405v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similar trait structure and vulnerability in pelagic fish faunas on two remote island systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seascapes of fear and competition shape regional seabird movement ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Courbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madeline Steinberg</w:t>
+                <w:t xml:space="preserve">Lorien Pichegru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Juhel</w:t>
+                <w:t xml:space="preserve">Mduduzi Seakamela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Marques</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clara Péron</w:t>
+                <w:t xml:space="preserve">Azwianewi Makhado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Hocdé</w:t>
+                <w:t xml:space="preserve">Michael Meÿer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 169 (1), pp.15. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (1), pp.208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00227-021-03998-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-022-03151-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03566643v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seascapes of fear and competition shape regional seabird movement ecology</w:t>
+                <w:t xml:space="preserve">Macrozooplankton and micronekton diversity and associated carbon vertical patterns and fluxes under distinct productive conditions around the Kerguelen Islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Courbin</w:t>
+                <w:t xml:space="preserve">Cédric Cotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorien Pichegru</w:t>
+                <w:t xml:space="preserve">Alejandro Ariza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mduduzi Seakamela</w:t>
+                <w:t xml:space="preserve">Adrien Berne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azwianewi Makhado</w:t>
+                <w:t xml:space="preserve">Jérémie Habasque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Meÿer</w:t>
+                <w:t xml:space="preserve">Anne Lebourges-Dhaussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5 (1), pp.208. </w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 226, pp.103650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-022-03151-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2021.103650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03650515v1</w:t>
+                <w:t xml:space="preserve">hal-03405878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of toothfish depredated on fishing lines to the energy intake of killer whales off the Crozet Islands: a multi-scale bioenergetic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2069,77 +2069,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dance of the Cape gannet may contain social information on foraging behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Courbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tendai Chinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorien Pichegru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambalika Verma-Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2197,429 +2197,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the impact of toothed whale depredation on socio-ecosystems and fishery management in wide-ranging subantarctic fisheries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-Dynamic Food Web Modeling to Explore Environmental Drivers of Ecosystem Change on the Kerguelen Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roshni Subramaniam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Melbourne-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Corney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Tixier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Dirk Welsford</w:t>
+                <w:t xml:space="preserve">Karen Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Fish Biology and Fisheries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11160-020-09597-w⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02480925v1</w:t>
+                <w:t xml:space="preserve">hal-03331778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of approaches for incorporating depredation on fisheries catches into Ecopath</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the impact of toothed whale depredation on socio-ecosystems and fishery management in wide-ranging subantarctic fisheries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Burch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Massiot-Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyndsay Clavareau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sophie Gourguet</w:t>
+                <w:t xml:space="preserve">Dirk Welsford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsaa219⟩</w:t>
+              <w:t xml:space="preserve">Reviews in Fish Biology and Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30, pp.203-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11160-020-09597-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331802v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Dynamic Food Web Modeling to Explore Environmental Drivers of Ecosystem Change on the Kerguelen Plateau</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stuart Corney</w:t>
+                <w:t xml:space="preserve">Comparison of approaches for incorporating depredation on fisheries catches into Ecopath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyndsay Clavareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Marzloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verena Trenkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bulman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Alexander</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clara Péron</w:t>
+                <w:t xml:space="preserve">Sophie Gourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7, </w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 77 (7-8), pp.3153-3167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00641⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsaa219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331778v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No way home: collapse in northern gannet survival rates point to critical marine ecosystem perturbation</w:t>
               </w:r>
@@ -3135,399 +3135,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02329861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting krill swarm characteristics important for marine predators foraging off East Antarctica</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Testing the transferability of track-based habitat models for sound marine spatial planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grémillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ecog.03080⟩</w:t>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (12), pp.1772-1787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ddi.12832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01571975v1</w:t>
+                <w:t xml:space="preserve">hal-01994180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the transferability of track-based habitat models for sound marine spatial planning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Short-term prey field lability constrains individual specialisation in resource selection and foraging site fidelity in a marine predator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Courbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Saraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ddi.12832⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (7), pp.1043-1054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.12970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01994180v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term prey field lability constrains individual specialisation in resource selection and foraging site fidelity in a marine predator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Courbin</w:t>
+                <w:t xml:space="preserve">Predicting krill swarm characteristics important for marine predators foraging off East Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bestley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Besnard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clara Péron</w:t>
+                <w:t xml:space="preserve">R. Harcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Saraux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Fort</w:t>
+                <w:t xml:space="preserve">Mark A Hindell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 21 (7), pp.1043-1054. </w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41, pp.996-1012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ele.12970⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ecog.03080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774958v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01571975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial overlaps of foraging and resting areas of black-legged kittiwakes breeding in the English Channel with existing marine protected areas</w:t>
               </w:r>
@@ -3647,64 +3647,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable selection and accurate predictions in habitat modelling: a shrinkage approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3790,51 +3790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Mathevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3879,295 +3879,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Starving seabirds: unprofitable foraging and its fitness consequences in Cape gannets competing with fisheries in the Benguela upwelling ecosystem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling spatial distribution of Patagonian toothfish through life-stages and sex and its implications for the fishery on the Kerguelen Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Welsford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akiko Kato</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yan Ropert‐coudert</w:t>
+                <w:t xml:space="preserve">Timothy Lamb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00227-015-2798-2⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 141, pp.81-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2015.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01291846v1</w:t>
+                <w:t xml:space="preserve">hal-03331480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling spatial distribution of Patagonian toothfish through life-stages and sex and its implications for the fishery on the Kerguelen Plateau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Starving seabirds: unprofitable foraging and its fitness consequences in Cape gannets competing with fisheries in the Benguela upwelling ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grémillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ziegler</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiko Kato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Amélineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy Lamb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gasco</w:t>
+                <w:t xml:space="preserve">Yan Ropert‐coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 141, pp.81-95. </w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 163 (35), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2015.12.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00227-015-2798-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331480v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ice-dependent southern fulmar</w:t>
               </w:r>
@@ -4413,51 +4413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridha Ouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 161 (11), pp.2669-2680. </w:t>
@@ -4547,51 +4547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Prudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Pettex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 168, pp.210-221. </w:t>
@@ -5014,51 +5014,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interdecadal changes in at-sea distribution and abundance of subantarctic seabirds along a latitudinal gradient in the Southern Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Barbraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5148,51 +5148,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">At-sea distribution and diet of an endangered top predator: relationship between white-chinned petrels and commercial longline fisheries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5451,90 +5451,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of robust assessment methods and harvest strategies for spatially complex, multi-jurisdictional Toothfish fisheries in the Southern Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Burch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Welsford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryn Farmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5715,77 +5715,180 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00810735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IMPACT DES CHANGEMENTS CLIMATIQUES ET DISTRIBUTION SPATIALE DES OISEAUX MARINS DE L'OCÉAN AUSTRAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences de l'environnement. Université Pierre et Marie Curie - Paris VI, 2011. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-00660322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between seabirds and fisheries in the French EEZs: implications for conservation and management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5807,197 +5910,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-André Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Kerguelen Plateau: Marine Ecosystem and Fisheries, (Duhamel G. &amp; Welsford D. Eds).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d'Ichtyologie, pp.291-292, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00624588v1</w:t>
-              </w:r>
-[...101 lines deleted...]
-                <w:t xml:space="preserve">tel-00660322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId215"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6152,51 +6152,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582272v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mollier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara P&#233;ron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Massiot-Granier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gasco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-026-03312-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373529v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desvignes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Devine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Postlethwait" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-025-03379-5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031210v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Faure" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Jones" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grima" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Appert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2025.107357" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104529v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Poupart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Bettignies" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Authier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Baccetti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca B&#246;rger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2025.106779" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344642v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Morera-Pujol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Catry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Magalh&#227;es" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Reyes-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.70013" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373526v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ouzoulias" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2025.107422" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575590v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Maschette" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Burch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryn Farmer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Woodcock" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298754" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988297v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonillo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Munaron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cherel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2023.103980" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895401v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13642" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167911v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethany L Clark" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana P B Carneiro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth J Pearmain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Morgane Rouyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Clay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38900-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405878v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cott&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ariza" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Berne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Habasque" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lebourges-Dhaussy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2021.103650" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895405v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshni Subramaniam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Corney" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Melbourne-Thomas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ziegler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac056" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03566643v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Steinberg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Juhel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marques" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Hocd&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-021-03998-6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650515v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courbin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorien Pichegru" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mduduzi Seakamela" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azwianewi Makhado" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Me&#255;er" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03151-z" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210895v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Spitz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13725" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331770v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tendai Chinho" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambalika Verma-Gr&#233;millet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2020.06.012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480925v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tixier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Welsford" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-020-09597-w" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331802v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndsay Clavareau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Marzloff" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Trenkel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bulman" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourguet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsaa219" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331778v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Alexander" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00641" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022345v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;millet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lescroel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fort" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha C. Patrick" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-020-03801-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322442v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhiannon Austin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Wynn" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Votier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Trueman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Mcminn" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51188-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338757v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Orgeret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;ron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R Enstipp" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Delord" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Weimerskirch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-019-0175-3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329861v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi Le Bot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Fort" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.05.040" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571975v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bestley" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Raymond" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gales" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Harcourt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Hindell" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.03080" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994180v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12832" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774958v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saraux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12970" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01928570v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Ponchon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aulert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Guillou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gallien" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-017-3151-8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01928644v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.01633" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04703712v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lescro&#235;l" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Provost" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2016.02.015" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291846v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Kato" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Am&#233;lineau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Ropert&#8208;coudert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-015-2798-2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331480v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Lamb" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.12.003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336427v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Jenouvrier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Weimerskirch" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/0012-9623-96.4.664" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326119v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jenouvrier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-1834.1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100281v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pons" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Ouni" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-014-2538-z" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100397v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Prudor" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pettex" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2013.09.006" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683938v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Bost" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2011.2705" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547687v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Louzao" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pinaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Delord" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Wiegand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2010.01910.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546907v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Phillips" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Charbonnier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Marteau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps08785" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527758v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Besson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2010.02169.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547767v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pruvost" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esr00309" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402686v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Hernandez de Tena" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Kapelj" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Arcos" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331843v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810735v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cotte" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624588v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duhamel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00660322v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582272v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mollier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara P&#233;ron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Massiot-Granier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gasco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-026-03312-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104529v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Poupart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Bettignies" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Authier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Baccetti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca B&#246;rger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2025.106779" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031210v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Faure" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Jones" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grima" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Appert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2025.107357" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344642v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Morera-Pujol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Catry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Magalh&#227;es" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Reyes-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.70013" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373526v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ouzoulias" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2025.107422" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373529v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desvignes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Devine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Postlethwait" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-025-03379-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575590v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Maschette" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Burch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryn Farmer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Woodcock" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298754" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895401v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13642" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167911v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethany L Clark" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana P B Carneiro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth J Pearmain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Morgane Rouyer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Clay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38900-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988297v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonillo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Munaron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cherel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2023.103980" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895405v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshni Subramaniam" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Corney" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Melbourne-Thomas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ziegler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac056" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03566643v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Steinberg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Juhel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marques" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Hocd&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-021-03998-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650515v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courbin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorien Pichegru" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mduduzi Seakamela" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azwianewi Makhado" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Me&#255;er" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03151-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405878v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cott&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ariza" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Berne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Habasque" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lebourges-Dhaussy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2021.103650" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210895v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Spitz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13725" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331770v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tendai Chinho" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambalika Verma-Gr&#233;millet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2020.06.012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331778v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Alexander" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00641" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480925v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tixier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Welsford" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-020-09597-w" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331802v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndsay Clavareau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Marzloff" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Trenkel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bulman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourguet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsaa219" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022345v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;millet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lescroel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fort" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha C. Patrick" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-020-03801-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322442v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhiannon Austin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Wynn" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Votier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Trueman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Mcminn" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51188-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338757v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Orgeret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;ron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R Enstipp" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Delord" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Weimerskirch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-019-0175-3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329861v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi Le Bot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Fort" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.05.040" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994180v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12832" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774958v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saraux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12970" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571975v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bestley" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Raymond" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gales" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Harcourt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Hindell" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.03080" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01928570v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Ponchon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aulert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Guillou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gallien" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-017-3151-8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01928644v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.01633" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04703712v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lescro&#235;l" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Provost" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2016.02.015" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331480v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Lamb" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.12.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291846v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Kato" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Am&#233;lineau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Ropert&#8208;coudert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-015-2798-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336427v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Jenouvrier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Weimerskirch" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/0012-9623-96.4.664" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326119v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jenouvrier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-1834.1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100281v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pons" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Ouni" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-014-2538-z" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100397v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Prudor" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pettex" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2013.09.006" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683938v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Bost" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2011.2705" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547687v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Louzao" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pinaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Delord" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Wiegand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2010.01910.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546907v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Phillips" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Charbonnier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Marteau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps08785" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527758v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Besson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2010.02169.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547767v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pruvost" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esr00309" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402686v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Hernandez de Tena" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Kapelj" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Arcos" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331843v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810735v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cotte" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00660322v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624588v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duhamel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>