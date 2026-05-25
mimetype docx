--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -234,429 +234,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05582272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mismatches between the current marine Natura 2000 network and seabird distributions call for enhanced protected areas off metropolitan France</w:t>
+                <w:t xml:space="preserve">Migratory Connectivity and Non‐Breeding Habitat Segregation Across Biogeographical Scales in Closely Related Seabird Taxa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Poupart</w:t>
+                <w:t xml:space="preserve">Virginia Morera-Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut de Bettignies</w:t>
+                <w:t xml:space="preserve">Paulo Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Authier</w:t>
+                <w:t xml:space="preserve">Maria Magalhães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Baccetti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luca Börger</w:t>
+                <w:t xml:space="preserve">José Manuel Reyes-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2025.106779⟩</w:t>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (3), pp.e70013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ddi.70013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05104529v1</w:t>
+                <w:t xml:space="preserve">hal-05344642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condition assessment and best-practice handling guidelines for skate (Rajiformes) bycatch: Lessons from demersal longline fisheries in the Southern Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Faure</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clara Péron</w:t>
+                <w:t xml:space="preserve">Rob Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rob Jones</w:t>
+                <w:t xml:space="preserve">Michael Grima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Appert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fisheries Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 285, pp.107357. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fishres.2025.107357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05031210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migratory Connectivity and Non‐Breeding Habitat Segregation Across Biogeographical Scales in Closely Related Seabird Taxa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mismatches between the current marine Natura 2000 network and seabird distributions call for enhanced protected areas off metropolitan France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Poupart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginia Morera-Pujol</w:t>
+                <w:t xml:space="preserve">Thibaut de Bettignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Catry</w:t>
+                <w:t xml:space="preserve">Matthieu Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Magalhães</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clara Péron</w:t>
+                <w:t xml:space="preserve">Nicola Baccetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Manuel Reyes-González</w:t>
+                <w:t xml:space="preserve">Luca Börger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 31 (3), pp.e70013. </w:t>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 180 (106779), </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ddi.70013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2025.106779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05344642v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05104529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling spatio-temporal dynamics of Patagonian toothfish spawning in Kerguelen waters using CPUE data</w:t>
               </w:r>
@@ -997,103 +997,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods to detect spatial biases in tracking studies caused by differential representativeness of individuals, populations and time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginia Morera-Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Magalhães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Manuel Reyes-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversity and Distributions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 29 (1), pp.19-38. </w:t>
@@ -1265,51 +1265,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeding ecology of two deep-sea skates bycaught on demersal longlines off Kerguelen Islands, Southern Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1935,51 +1935,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of toothfish depredated on fishing lines to the energy intake of killer whales off the Crozet Islands: a multi-scale bioenergetic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2063,563 +2063,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03210895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dance of the Cape gannet may contain social information on foraging behaviour</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of approaches for incorporating depredation on fisheries catches into Ecopath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tendai Chinho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lorien Pichegru</w:t>
+                <w:t xml:space="preserve">Lyndsay Clavareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambalika Verma-Grémillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clara Péron</w:t>
+                <w:t xml:space="preserve">Martin Marzloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verena Trenkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bulman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2020.06.012⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 77 (7-8), pp.3153-3167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsaa219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03331770v1</w:t>
+                <w:t xml:space="preserve">hal-03331802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Dynamic Food Web Modeling to Explore Environmental Drivers of Ecosystem Change on the Kerguelen Plateau</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clara Péron</w:t>
+                <w:t xml:space="preserve">Assessing the impact of toothed whale depredation on socio-ecosystems and fishery management in wide-ranging subantarctic fisheries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Burch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Massiot-Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Welsford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00641⟩</w:t>
+              <w:t xml:space="preserve">Reviews in Fish Biology and Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30, pp.203-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11160-020-09597-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331778v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the impact of toothed whale depredation on socio-ecosystems and fishery management in wide-ranging subantarctic fisheries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dirk Welsford</w:t>
+                <w:t xml:space="preserve">Time-Dynamic Food Web Modeling to Explore Environmental Drivers of Ecosystem Change on the Kerguelen Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roshni Subramaniam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Melbourne-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Corney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Fish Biology and Fisheries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11160-020-09597-w⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480925v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of approaches for incorporating depredation on fisheries catches into Ecopath</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Verena Trenkel</w:t>
+                <w:t xml:space="preserve">The dance of the Cape gannet may contain social information on foraging behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Courbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Bulman</w:t>
+                <w:t xml:space="preserve">Tendai Chinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorien Pichegru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Gourguet</w:t>
+                <w:t xml:space="preserve">Ambalika Verma-Grémillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 77 (7-8), pp.3153-3167. </w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 166, pp.95-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsaa219⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2020.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331802v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No way home: collapse in northern gannet survival rates point to critical marine ecosystem perturbation</w:t>
               </w:r>
@@ -2733,295 +2733,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03022345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of at-sea behaviour at a hybrid zone between two threatened seabirds</w:t>
+                <w:t xml:space="preserve">Exploration during early life: distribution, habitat and orientation preferences in juvenile king penguins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhiannon Austin</w:t>
+                <w:t xml:space="preserve">F. Orgeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Russell Wynn</w:t>
+                <w:t xml:space="preserve">C. Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Votier</w:t>
+                <w:t xml:space="preserve">M. R Enstipp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clive Trueman</w:t>
+                <w:t xml:space="preserve">K. Delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Mcminn</w:t>
+                <w:t xml:space="preserve">H. Weimerskirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9, pp.14720. </w:t>
+              <w:t xml:space="preserve">Movement Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-51188-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40462-019-0175-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02322442v1</w:t>
+                <w:t xml:space="preserve">hal-02338757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration during early life: distribution, habitat and orientation preferences in juvenile king penguins</w:t>
+                <w:t xml:space="preserve">Patterns of at-sea behaviour at a hybrid zone between two threatened seabirds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Orgeret</w:t>
+                <w:t xml:space="preserve">Rhiannon Austin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Péron</w:t>
+                <w:t xml:space="preserve">Russell Wynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. R Enstipp</w:t>
+                <w:t xml:space="preserve">Stephen Votier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Delord</w:t>
+                <w:t xml:space="preserve">Clive Trueman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Weimerskirch</w:t>
+                <w:t xml:space="preserve">Miguel Mcminn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7 (1), </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.14720. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40462-019-0175-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-51188-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02338757v1</w:t>
+                <w:t xml:space="preserve">hal-02322442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fishery discards do not compensate natural prey shortage in Northern gannets from the English Channel</w:t>
               </w:r>
@@ -3135,265 +3135,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02329861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the transferability of track-based habitat models for sound marine spatial planning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Short-term prey field lability constrains individual specialisation in resource selection and foraging site fidelity in a marine predator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Courbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Saraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ddi.12832⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (7), pp.1043-1054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.12970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01994180v1</w:t>
+                <w:t xml:space="preserve">hal-01774958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term prey field lability constrains individual specialisation in resource selection and foraging site fidelity in a marine predator</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Testing the transferability of track-based habitat models for sound marine spatial planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grémillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 21 (7), pp.1043-1054. </w:t>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (12), pp.1772-1787. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ele.12970⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ddi.12832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774958v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting krill swarm characteristics important for marine predators foraging off East Antarctica</w:t>
               </w:r>
@@ -3647,64 +3647,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable selection and accurate predictions in habitat modelling: a shrinkage approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3745,161 +3745,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeing the Ocean through the Eyes of Seabirds: A New Path for Marine Conservation?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Starving seabirds: unprofitable foraging and its fitness consequences in Cape gannets competing with fisheries in the Benguela upwelling ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grémillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Lescroël</w:t>
+                <w:t xml:space="preserve">Akiko Kato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Mathevet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Authier</w:t>
+                <w:t xml:space="preserve">Françoise Amélineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Provost</w:t>
+                <w:t xml:space="preserve">Yan Ropert‐coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 68, pp.212-220. </w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 163 (35), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2016.02.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00227-015-2798-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04703712v1</w:t>
+                <w:t xml:space="preserve">hal-01291846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling spatial distribution of Patagonian toothfish through life-stages and sex and its implications for the fishery on the Kerguelen Plateau</w:t>
               </w:r>
@@ -4013,161 +4013,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Starving seabirds: unprofitable foraging and its fitness consequences in Cape gannets competing with fisheries in the Benguela upwelling ecosystem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Grémillet</w:t>
+                <w:t xml:space="preserve">Seeing the Ocean through the Eyes of Seabirds: A New Path for Marine Conservation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lescroël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Mathevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Françoise Amélineau</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Ropert‐coudert</w:t>
+                <w:t xml:space="preserve">Pascal Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 163 (35), pp.1-11. </w:t>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 68, pp.212-220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00227-015-2798-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2016.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01291846v1</w:t>
+                <w:t xml:space="preserve">hal-04703712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ice-dependent southern fulmar</w:t>
               </w:r>
@@ -4413,51 +4413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridha Ouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 161 (11), pp.2669-2680. </w:t>
@@ -4547,51 +4547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Prudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Pettex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 168, pp.210-221. </w:t>
@@ -4861,429 +4861,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00547687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variation in oceanographic habitat and behaviour of white-chinned petrels Procellaria aequinoctialis from Kerguelen Island</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">At-sea distribution and diet of an endangered top predator: relationship between white-chinned petrels and commercial longline fisheries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Delord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cotté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard A. Phillips</w:t>
+                <w:t xml:space="preserve">Cédric Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Charbonnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Marteau</w:t>
+                <w:t xml:space="preserve">Patrice Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps08785⟩</w:t>
+              <w:t xml:space="preserve">Endangered Species Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/esr00309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546907v1</w:t>
+                <w:t xml:space="preserve">hal-00547767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interdecadal changes in at-sea distribution and abundance of subantarctic seabirds along a latitudinal gradient in the Southern Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Barbraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Delord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 16, pp.1895-1909. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2010.02169.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">At-sea distribution and diet of an endangered top predator: relationship between white-chinned petrels and commercial longline fisheries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonal variation in oceanographic habitat and behaviour of white-chinned petrels Procellaria aequinoctialis from Kerguelen Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A. Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Marteau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endangered Species Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 13, pp.1-16. </w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 416, pp.267-284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/esr00309⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/meps08785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00547767v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5631,51 +5631,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-André Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Barbraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6152,51 +6152,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582272v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mollier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara P&#233;ron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Massiot-Granier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gasco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-026-03312-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104529v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Poupart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Bettignies" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Authier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Baccetti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca B&#246;rger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2025.106779" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031210v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Faure" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Jones" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grima" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Appert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2025.107357" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344642v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Morera-Pujol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Catry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Magalh&#227;es" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Reyes-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.70013" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373526v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ouzoulias" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2025.107422" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373529v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desvignes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Devine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Postlethwait" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-025-03379-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575590v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Maschette" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Burch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryn Farmer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Woodcock" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298754" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895401v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13642" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167911v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethany L Clark" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana P B Carneiro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth J Pearmain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Morgane Rouyer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Clay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38900-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988297v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonillo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Munaron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cherel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2023.103980" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895405v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshni Subramaniam" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Corney" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Melbourne-Thomas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ziegler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac056" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03566643v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Steinberg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Juhel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marques" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Hocd&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-021-03998-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650515v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courbin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorien Pichegru" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mduduzi Seakamela" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azwianewi Makhado" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Me&#255;er" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03151-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405878v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cott&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ariza" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Berne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Habasque" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lebourges-Dhaussy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2021.103650" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210895v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Spitz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13725" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331770v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tendai Chinho" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambalika Verma-Gr&#233;millet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2020.06.012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331778v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Alexander" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00641" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480925v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tixier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Welsford" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-020-09597-w" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331802v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndsay Clavareau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Marzloff" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Trenkel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bulman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourguet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsaa219" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022345v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;millet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lescroel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fort" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha C. Patrick" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-020-03801-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322442v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhiannon Austin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Wynn" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Votier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Trueman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Mcminn" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51188-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338757v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Orgeret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;ron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R Enstipp" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Delord" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Weimerskirch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-019-0175-3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329861v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi Le Bot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Fort" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.05.040" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994180v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12832" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774958v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saraux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12970" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571975v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bestley" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Raymond" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gales" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Harcourt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Hindell" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.03080" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01928570v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Ponchon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aulert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Guillou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gallien" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-017-3151-8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01928644v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.01633" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04703712v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lescro&#235;l" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Provost" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2016.02.015" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331480v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Lamb" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.12.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291846v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Kato" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Am&#233;lineau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Ropert&#8208;coudert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-015-2798-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336427v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Jenouvrier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Weimerskirch" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/0012-9623-96.4.664" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326119v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jenouvrier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-1834.1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100281v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pons" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Ouni" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-014-2538-z" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100397v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Prudor" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pettex" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2013.09.006" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683938v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Bost" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2011.2705" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547687v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Louzao" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pinaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Delord" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Wiegand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2010.01910.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546907v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Phillips" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Charbonnier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Marteau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps08785" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527758v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Besson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2010.02169.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547767v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pruvost" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esr00309" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402686v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Hernandez de Tena" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Kapelj" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Arcos" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331843v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810735v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cotte" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00660322v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624588v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duhamel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582272v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mollier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara P&#233;ron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Massiot-Granier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gasco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-026-03312-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344642v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Morera-Pujol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Catry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Magalh&#227;es" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Reyes-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.70013" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031210v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Faure" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Jones" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grima" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Appert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2025.107357" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104529v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Poupart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Bettignies" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Authier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Baccetti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca B&#246;rger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2025.106779" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373526v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ouzoulias" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2025.107422" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373529v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desvignes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Devine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Postlethwait" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-025-03379-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575590v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Maschette" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Burch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryn Farmer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Woodcock" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298754" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895401v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13642" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167911v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethany L Clark" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana P B Carneiro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth J Pearmain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Morgane Rouyer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Clay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38900-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988297v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonillo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Munaron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cherel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2023.103980" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895405v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshni Subramaniam" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Corney" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Melbourne-Thomas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ziegler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac056" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03566643v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Steinberg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Juhel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marques" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Hocd&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-021-03998-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650515v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courbin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorien Pichegru" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mduduzi Seakamela" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azwianewi Makhado" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Me&#255;er" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03151-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405878v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cott&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ariza" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Berne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Habasque" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lebourges-Dhaussy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2021.103650" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210895v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Spitz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13725" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331802v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndsay Clavareau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Marzloff" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Trenkel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bulman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourguet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsaa219" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480925v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tixier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Welsford" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-020-09597-w" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331778v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Alexander" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00641" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331770v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tendai Chinho" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambalika Verma-Gr&#233;millet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2020.06.012" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022345v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;millet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lescroel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fort" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha C. Patrick" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-020-03801-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338757v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Orgeret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;ron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R Enstipp" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Delord" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Weimerskirch" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-019-0175-3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322442v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhiannon Austin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Wynn" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Votier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Trueman" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Mcminn" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51188-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329861v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi Le Bot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Fort" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.05.040" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774958v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saraux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12970" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994180v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12832" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571975v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bestley" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Raymond" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gales" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Harcourt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Hindell" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.03080" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01928570v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Ponchon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aulert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Guillou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gallien" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-017-3151-8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01928644v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.01633" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291846v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Kato" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Am&#233;lineau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Ropert&#8208;coudert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-015-2798-2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331480v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Lamb" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.12.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04703712v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lescro&#235;l" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Provost" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2016.02.015" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336427v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Jenouvrier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Weimerskirch" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/0012-9623-96.4.664" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326119v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jenouvrier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-1834.1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100281v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pons" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Ouni" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-014-2538-z" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100397v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Prudor" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pettex" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2013.09.006" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683938v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Bost" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2011.2705" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547687v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Louzao" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pinaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Delord" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Wiegand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2010.01910.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547767v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Marteau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pruvost" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esr00309" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527758v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Besson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2010.02169.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546907v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Phillips" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Charbonnier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps08785" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402686v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Hernandez de Tena" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Kapelj" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Arcos" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331843v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810735v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cotte" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00660322v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624588v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duhamel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>