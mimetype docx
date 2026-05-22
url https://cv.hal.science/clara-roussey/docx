--- v0 (2026-03-05)
+++ v1 (2026-05-22)
@@ -1028,273 +1028,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Accord UE-Tunisie de 1998 rend-il la filière de l’huile d’olive tunisienne plus durable : une approche qualitative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tackling the social and environmental challenges of Global Value Chains: is reterritorialization a relevant option for GVC-based activism?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Palpacuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Roussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samson Zadmehran</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
+                <w:t xml:space="preserve">Emmanuelle Cheyns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Congrès du RIODD - Communs, communautés, territoires : quelles voies pour les transitions ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">34. Annual Meeting of Society of Advanced Socio-Economics (SASE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03895114v1</w:t>
+                <w:t xml:space="preserve">hal-03929545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tackling the social and environmental challenges of Global Value Chains: is reterritorialization a relevant option for GVC-based activism?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Palpacuer</w:t>
+                <w:t xml:space="preserve">L’Accord UE-Tunisie de 1998 rend-il la filière de l’huile d’olive tunisienne plus durable : une approche qualitative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Zadmehran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Cheyns</w:t>
+                <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34. Annual Meeting of Society of Advanced Socio-Economics (SASE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">17. Congrès du RIODD - Communs, communautés, territoires : quelles voies pour les transitions ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03929545v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The transformative power of blockchain on food supply chain dynamics: Literature review, conceptual framework and research agenda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Saucède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1697,217 +1697,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02057290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of CSR in the process of non-transformation: The case of the mining sector</w:t>
+                <w:t xml:space="preserve">Le potentiel transformateur de la RSE. Une analyse par la spatialité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Balas</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Palpacuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Balas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st European Group for Organizational Studies Colloquium - EGOS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">XXIVème Conférence Annuelle de l’Association Internationale de Management Stratégique - AIMS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086445v1</w:t>
+                <w:t xml:space="preserve">hal-02057339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le potentiel transformateur de la RSE. Une analyse par la spatialité</w:t>
+                <w:t xml:space="preserve">The role of CSR in the process of non-transformation: The case of the mining sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Balas</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Palpacuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Balas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVème Conférence Annuelle de l’Association Internationale de Management Stratégique - AIMS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">31st European Group for Organizational Studies Colloquium - EGOS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02057339v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable Development between Ideology and Materiality: Issues framing in the Global Value chain for African Mineral Resources</w:t>
               </w:r>
@@ -1969,204 +1969,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02094356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable development as a contested field: the rise of a global/local divide in the value chain for African mineral resources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performing Sustainable Value Chains: A Comparative Analysis of the Performativity of the Strategic CSR Thesis in the Automotive and Mining Industries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Balas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Academy of Management Conference - EURAM 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Valence, Spain</w:t>
+              <w:t xml:space="preserve">EGOS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02094094v1</w:t>
+                <w:t xml:space="preserve">hal-02086019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performing Sustainable Value Chains: A Comparative Analysis of the Performativity of the Strategic CSR Thesis in the Automotive and Mining Industries</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sustainable development as a contested field: the rise of a global/local divide in the value chain for African mineral resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGOS Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">14th European Academy of Management Conference - EURAM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086019v1</w:t>
+                <w:t xml:space="preserve">hal-02094094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement durable en tant que champ contesté ou la contestation en tant que moyen d’exister dans le champ du développement durable ?</w:t>
               </w:r>
@@ -2755,51 +2755,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D7317130"/>
+    <w:nsid w:val="C40F0772"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2986,51 +2986,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clara-roussey" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6549-3630" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05506904v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Roussey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/eh.120.0017" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573270v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04571164v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2024.14" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197192v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Palpacuer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0308518X231191946" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554079v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/cpoib-01-2018-0015" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02997813v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501728v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009116v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.252.145-160" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681981v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03895114v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Zadmehran" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Fort" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Bouhsina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929545v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cheyns" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616030v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sauc&#232;de" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pach&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pardo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piot-Lepetit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108749v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144885v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147205v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057290v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086445v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Palpacuer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Balas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057339v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094356v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094094v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086019v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094280v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277082v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05008028v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gacon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03188685v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638892v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clara-roussey" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6549-3630" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05506904v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Roussey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/eh.120.0017" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573270v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04571164v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2024.14" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197192v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Palpacuer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0308518X231191946" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554079v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/cpoib-01-2018-0015" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02997813v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501728v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009116v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.252.145-160" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681981v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929545v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cheyns" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03895114v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Zadmehran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Fort" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Bouhsina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616030v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sauc&#232;de" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pach&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pardo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piot-Lepetit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108749v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144885v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147205v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057290v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057339v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086445v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Palpacuer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Balas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094356v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086019v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094094v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094280v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277082v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05008028v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gacon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03188685v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638892v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>