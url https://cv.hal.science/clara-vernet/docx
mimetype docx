--- v0 (2026-03-09)
+++ v1 (2026-05-14)
@@ -115,360 +115,360 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Earthquake Catalogs From a Permanent DAS Offshore Network</w:t>
+                <w:t xml:space="preserve">Imaging the Sediment Cover Offshore Central Chile With Surface‐Wave Dispersion and P‐Wave Conversion Using Distributed Acoustic Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Clara Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alister Trabattoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn van den Ende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rivet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 130 (10), pp.e2025JB031565. </w:t>
+              <w:t xml:space="preserve">, 2025, 130 (7), pp.e2024JB030507. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2025JB031565⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024jb030507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05383475v1</w:t>
+                <w:t xml:space="preserve">hal-05157073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging the Sediment Cover Offshore Central Chile With Surface‐Wave Dispersion and P‐Wave Conversion Using Distributed Acoustic Sensing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic Earthquake Catalogs From a Permanent DAS Offshore Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alister Trabattoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Vernet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Baillet</w:t>
+                <w:t xml:space="preserve">Jérôme Chèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martijn van den Ende</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrice Peix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 130 (7), pp.e2024JB030507. </w:t>
+              <w:t xml:space="preserve">, 2025, 130 (10), pp.e2025JB031565. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024jb030507⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2025JB031565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05157073v1</w:t>
+                <w:t xml:space="preserve">hal-05383475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediment Corrections for Distributed Acoustic Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alister Trabattoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn P.A. van den Ende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -551,90 +551,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the shallow S-wave velocity structure and sedimentary thickness offshore central Chile using distributed acoustic sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alister Trabattoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alister Trabattoni</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienne, Austria. 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -668,103 +668,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A workflow for building an automatic earthquake catalog from near-real time DAS data recorded on offshore telecommunications cable in central Chile.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alister Trabattoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn van den Ende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Baillet</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Clara Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienna (Austria), Austria. 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -967,51 +967,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383475v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baillet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rivet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alister Trabattoni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ch&#232;ze" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Peix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB031565" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157073v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Vernet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn van den Ende" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jb030507" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721418v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn P.A. van den Ende" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Potin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB029054" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910936v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16682" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920470v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10668" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157073v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Vernet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alister Trabattoni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn van den Ende" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rivet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jb030507" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383475v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ch&#232;ze" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Peix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB031565" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721418v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn P.A. van den Ende" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Potin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB029054" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910936v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16682" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920470v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10668" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>