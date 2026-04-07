--- v0 (2026-03-13)
+++ v1 (2026-04-07)
@@ -527,246 +527,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les effets du prix Nobel sur la trajectoire de P. Modiano dans le champ littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nikol Dziub; Augustin Voegele. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Prix Nobel de littérature et l'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.147-160, 2021, 9783631841822</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le lien entre écriture et identité : le cas des écrivains juifs contemporains de langue française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valentina Litvan; Claire Placial. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traces et ratures de la mémoire juive dans le récit contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.29-41, 2021, 9782807614895</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire des mondes juifs disparus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mannaig Thomas; Jean-Pierre Dupouy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrire le pays natal. La littérature du proche en France.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré Champion, pp.137-148, 2021, 9782745354730</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081943v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04081932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Modiano, Between the Fields of Limited production and Large-Scale Production</w:t>
               </w:r>
@@ -1845,392 +1845,858 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04082207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Littérature et identité juive : le cas de Patrick Modiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature et identité juive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Les Treilles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Livres de chevet et émotions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture et émotions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Lyon; Département des études, de la prospective et des statistiques (Ministère de la culture); Centre Pompidou, May 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04082211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Littérature et identité juive : le cas de Patrick Modiano</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From local to regional 3D litho-structural modelling: a methodology towards multi-scale landslide susceptibility and hazard assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Caritg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bourbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dewez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">vEGU 2021 : Gather Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienne - Online, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tension entre Orient et Occident dans l’œuvre d’Albert Memmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littérature et identité juive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Les Treilles, France</w:t>
+              <w:t xml:space="preserve">Colloque international du Centenaire d’Albert Memmi à l’occasion du premier anniversaire de sa mort</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Jerusalem (on line), Israël</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Lucie Guillen</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets du vieillissement sur les pratiques culturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Séverine Caritg</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de l'AFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Lille (Online), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lecteurs-critiques amateurs à l’ère du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les publics de la culture à l’ère du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Angoulême, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Modiano and the Nobel Prize in Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Literature in the Nobel Era. Comparative, theoretical, and archival approaches to the Nobel Prize in Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Marbach (on line), Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Controverses et polémiques autour de l’attribution du Prix Nobel de Littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de l'AISLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Tunis (en distanciel, cause Covid), Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usage du numérique et médiation muséale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bourbon</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Meliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Dewez</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...34 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Alexandre Delestage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Publics de la culture à l’ère du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Potiers - Fabricc : Équipe interdisciplinaire de chercheurs dédiée aux Industries Culturelles et Créatives, Dec 2021, Angoulême, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La tension entre Orient et Occident dans l’œuvre d’Albert Memmi</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La critique littéraire en ligne : une critique incertaine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international du Centenaire d’Albert Memmi à l’occasion du premier anniversaire de sa mort</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Jerusalem (on line), Israël</w:t>
+              <w:t xml:space="preserve">Colloque de la Société suisse de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Genève (on line), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les effets du vieillissement sur les pratiques culturelles</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pratiques artistiques et culturelles au prisme du vieillissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quemin</w:t>
@@ -2238,1637 +2704,1171 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'AFS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Lille (Online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les lecteurs-critiques amateurs à l’ère du numérique</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réflexivité sur la langue et le style des écrivains juifs contemporains de langue française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les publics de la culture à l’ère du numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Angoulême, France</w:t>
+              <w:t xml:space="preserve">Du style et des idées III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Nancy (en distanciel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Patrick Modiano and the Nobel Prize in Literature</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Criticism of literary texts by amateurs on the internet on two books by Patrick Modiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Levy</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Marbach (on line), Germany</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The social effects of arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, on line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Controverses et polémiques autour de l’attribution du Prix Nobel de Littérature</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critiques savantes et critiques profanes médiatisées par internet de deux ouvrages de Patrick Modiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'AISLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Tunis (en distanciel, cause Covid), Tunisie</w:t>
+              <w:t xml:space="preserve">La littératie numérique au prisme des sociologies de l’éducation et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Aix-en-Provence (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’expression littéraire de la judéité chez les écrivains juifs contemporains de langue française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Levy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Université de Potiers - Fabricc : Équipe interdisciplinaire de chercheurs dédiée aux Industries Culturelles et Créatives, Dec 2021, Angoulême, France</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traces et ratures de la mémoire juive dans le récit contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...370 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04082133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le roman sentimental comme livre de chevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du « roman à quatre sous » aux mangas.
  Retour historique sur le phénomène amoureux dans les « mauvais genres » de la littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Bruxelles (BEL), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04082147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Modiano : la fabrique d’un auteur nobélisable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Narrations auctoriales dans l’espace public. Comment penser et raconter l’auteur ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Metz (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La position de Patrick Modiano dans le champ littéraire avant et après le Prix Nobel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prix Nobel : un esprit européen ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Mulhouse (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04082143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Patrick Modiano : la fabrique d’un auteur nobélisable</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Prix Nobel de littérature et ses effets sur le franchissement des frontières : le cas de Patrick Modiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Narrations auctoriales dans l’espace public. Comment penser et raconter l’auteur ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Metz (France), France</w:t>
+              <w:t xml:space="preserve">Penser les frontières. Passer les frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Prix Nobel de littérature et ses effets sur le franchissement des frontières : le cas de Patrick Modiano</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire des mondes juifs disparus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser les frontières. Passer les frontières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Écrire le pays natal. La littérature du proche dans l’espace francophone européen (1880-1980)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Brest (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Critiques savantes et critiques profanes médiatisées par internet de deux ouvrages de Patrick Modiano</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Por una aproximacion sociologica del Premio Nobel a Patrick Modiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Levy</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Aix-en-Provence (France), France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Patricio-Mulero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rencontres intermédiaires du Comité de Sociologie de la culture et des arts de la Fédération Espagnole de Sociologie (FES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FES, 2018, Barcelone (Espagne), España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Écrire des mondes juifs disparus</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire son identité : le cas des écrivains juifs de langue française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écrire le pays natal. La littérature du proche dans l’espace francophone européen (1880-1980)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Brest (FR), France</w:t>
+              <w:t xml:space="preserve">Langue et littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Lund (Sweden), Suède</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Abramovic : A Case Study in the Sociology of Works of Art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Levy</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'European Sociological Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Milan, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'oeuvre de Marina Abramovic comme analyseur du monde social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, FES, 2018, Barcelone (Espagne), España</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès mondial de l'International Sociological Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Göteborg, Suède</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'intérêt et des limites de la sociologie des œuvres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langue et littératures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Lund (Sweden), Suède</w:t>
+              <w:t xml:space="preserve">Non précisé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'oeuvre de Marina Abramovic comme analyseur du monde social</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fortune critique de Pierre Francastel en sociologie de l'art en France : un héritage limité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès mondial de l'International Sociological Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Göteborg, Suède</w:t>
+              <w:t xml:space="preserve">Colloque Pierre Francastel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...163 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00588141v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-00588146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les usages sociologiques des oeuvres d'art : la question de l'interprétation</w:t>
               </w:r>
@@ -4506,493 +4506,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04082009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sur L’Artiste, l’institution et le marché de Raymonde Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37, pp.371-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.23412⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Thiesse, La fabrique de l’écrivain national. Entre littérature et politique, Gallimard, Paris, 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 61 (3), pp.468-471</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04082022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quemin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Institut de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 89, pp.371-384</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Abélès, Un ethnologue au pays du luxe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36, pp.336-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.21619⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Paris of Modiano: layering, sedimentation and landslides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de communication</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Debats. Annual Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3, pp.215-223</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Introduction</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El París de Modiano : estratificació, sedimentació i esllavissades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Levy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 89, pp.371-384</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Debats. Revista de cultura, poder i societat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 133 (2), pp.91-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...150 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04082055v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04082067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une analyse sociologique de l’écriture littéraire. Le cas de l’étude sociologique des œuvres des écrivains juifs de langue française</w:t>
               </w:r>
@@ -6005,51 +6005,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5B8F7EED"/>
+    <w:nsid w:val="B0953486"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6236,51 +6236,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claralevy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9436-3026" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050167057" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986767v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Levy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-tiers-lieux-culturels/16264?srsltid=AfmBOopXZ1nUkFNPrxd7Tq-47I6tPeS9FWRKbpxc8_b7kPMgxsarseGc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081929v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081913v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081100v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081936v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081943v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081932v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081976v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081984v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081991v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesenssib/8769" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.8769" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02434706v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350134v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.oep.541" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508243v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508245v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508365v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508311v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350148v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quemin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350091v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350147v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00581044v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082207v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082211v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082213v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03474550v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Guillen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Caritg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourbon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dewez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara L&#233;vy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14076" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082172v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082190v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082201v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082194v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082183v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502133v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boutaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Meliani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alexandre Delestage" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082178v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082186v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082156v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082166v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082133v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082147v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082143v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082135v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082150v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082138v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082113v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082129v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Patricio-Mulero" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082122v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588143v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588142v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588141v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588146v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614512v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614514v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082097v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082093v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/arts11040068" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082105v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082086v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082011v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.27883" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082009v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.26059" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082022v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081068v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.23412" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082078v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082006v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.21619" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082055v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082067v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082073v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082036v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2316-901X.v0i68p101-121" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505098v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.161.0021" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871442v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.071.0207" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082027v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02419867v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081083v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01507245v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081999v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508450v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delestre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508457v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claralevy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9436-3026" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050167057" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986767v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Levy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-tiers-lieux-culturels/16264?srsltid=AfmBOopXZ1nUkFNPrxd7Tq-47I6tPeS9FWRKbpxc8_b7kPMgxsarseGc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081929v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081913v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081100v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081932v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081936v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081943v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081976v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081984v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081991v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesenssib/8769" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.8769" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02434706v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350134v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.oep.541" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508243v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508245v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508365v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508311v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350148v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quemin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350091v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350147v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00581044v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082207v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082213v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082211v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03474550v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Guillen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Caritg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourbon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dewez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara L&#233;vy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14076" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082172v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082190v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082201v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082194v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082183v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502133v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boutaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Meliani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alexandre Delestage" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082178v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082186v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082156v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082166v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082138v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082133v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082147v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082135v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082143v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082150v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082113v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082129v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Patricio-Mulero" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082122v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588146v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588143v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588142v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588141v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614512v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614514v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082097v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082093v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/arts11040068" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082105v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082086v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082011v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.27883" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082009v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.26059" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081068v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.23412" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082022v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082078v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082006v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.21619" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082067v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082055v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082073v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082036v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2316-901X.v0i68p101-121" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505098v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.161.0021" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871442v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.071.0207" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082027v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02419867v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081083v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01507245v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081999v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508450v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delestre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508457v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>