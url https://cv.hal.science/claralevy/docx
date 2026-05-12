--- v1 (2026-04-07)
+++ v2 (2026-05-12)
@@ -1284,431 +1284,431 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'écriture littéraire en diaspora : les écrivains juifs contemporains de langue française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernie-Boissard; Catherine and Chastegner; Claude and Crozat; Dominique and Fournier; Laurent. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cultures du déplacement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires d'Aix-Marseille, pp.67-78, 2014, Aménagement et Territoires, 978-2-7314-0938-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Qui sont les écrivains juifs contemporains de langue française ? Essai de définition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bordes-Benayoun, Chantal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-anthropologie des judaïsmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré Champion, pp.129-147, 2014, 978-2-7453-2801-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L'écriture littéraire en diaspora : les écrivains juifs contemporains de langue française</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La judéité des écrivains : retour sur trois parcours (Albert Cohen, Romain Gary et Georges Perec)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires d'Aix-Marseille, pp.67-78, 2014, Aménagement et Territoires, 978-2-7314-0938-3</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du Congrès 2012 de l'IAIGS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3 Mondes séfarade, proche-oriental et africain, CGJ, pp.27--36, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01350091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chassé-croisé de la sociologie et des œuvres littéraires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Labari, Brahim. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ce que la sociologie fait de la littérature et vice-versa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publibook, pp.15--34, 2014, Sciences humaines et sociales, 978-2-342-02397-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Quemin</w:t>
+                <w:t xml:space="preserve">halshs-01350148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les écrivains juifs séfarades de langue française : en deçà ou au-delà de la sociologie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Labari, Brahim. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ce que la sociologie fait de la littérature et vice-versa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Publibook, pp.15--34, 2014, Sciences humaines et sociales, 978-2-342-02397-8</w:t>
+              <w:t xml:space="preserve">Ce que la sociologie fait de la littérature et vice versa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publibook, pp.75--92, 2014, Sciences humaines et sociales, 978-2-342-02397-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01350147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fortune critique de Pierre Francastel en sociologie de l'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...154 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1845,1028 +1845,1028 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04082207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Livres de chevet et émotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture et émotions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Lyon; Département des études, de la prospective et des statistiques (Ministère de la culture); Centre Pompidou, May 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Littérature et identité juive : le cas de Patrick Modiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littérature et identité juive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Les Treilles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04082213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Livres de chevet et émotions</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets du vieillissement sur les pratiques culturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Levy</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, ENS Lyon; Département des études, de la prospective et des statistiques (Ministère de la culture); Centre Pompidou, May 2022, Lyon, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de l'AFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Lille (Online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tension entre Orient et Occident dans l’œuvre d’Albert Memmi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international du Centenaire d’Albert Memmi à l’occasion du premier anniversaire de sa mort</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Jerusalem (on line), Israël</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From local to regional 3D litho-structural modelling: a methodology towards multi-scale landslide susceptibility and hazard assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Caritg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bourbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dewez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">vEGU 2021 : Gather Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienne - Online, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Caritg</w:t>
+                <w:t xml:space="preserve">hal-03474550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lecteurs-critiques amateurs à l’ère du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les publics de la culture à l’ère du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Angoulême, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Controverses et polémiques autour de l’attribution du Prix Nobel de Littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de l'AISLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Tunis (en distanciel, cause Covid), Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Modiano and the Nobel Prize in Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Literature in the Nobel Era. Comparative, theoretical, and archival approaches to the Nobel Prize in Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Marbach (on line), Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usage du numérique et médiation muséale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bourbon</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Meliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Dewez</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...34 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Alexandre Delestage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Publics de la culture à l’ère du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Potiers - Fabricc : Équipe interdisciplinaire de chercheurs dédiée aux Industries Culturelles et Créatives, Dec 2021, Angoulême, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La tension entre Orient et Occident dans l’œuvre d’Albert Memmi</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La critique littéraire en ligne : une critique incertaine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international du Centenaire d’Albert Memmi à l’occasion du premier anniversaire de sa mort</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Jerusalem (on line), Israël</w:t>
+              <w:t xml:space="preserve">Colloque de la Société suisse de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Genève (on line), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les effets du vieillissement sur les pratiques culturelles</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pratiques artistiques et culturelles au prisme du vieillissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'AFS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Lille (Online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les lecteurs-critiques amateurs à l’ère du numérique</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réflexivité sur la langue et le style des écrivains juifs contemporains de langue française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les publics de la culture à l’ère du numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Angoulême, France</w:t>
+              <w:t xml:space="preserve">Du style et des idées III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Nancy (en distanciel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Patrick Modiano and the Nobel Prize in Literature</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Criticism of literary texts by amateurs on the internet on two books by Patrick Modiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Levy</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...136 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...327 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The social effects of arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, on line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3093,894 +3093,894 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04082147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La position de Patrick Modiano dans le champ littéraire avant et après le Prix Nobel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prix Nobel : un esprit européen ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Mulhouse (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Patrick Modiano : la fabrique d’un auteur nobélisable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Narrations auctoriales dans l’espace public. Comment penser et raconter l’auteur ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Metz (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04082135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La position de Patrick Modiano dans le champ littéraire avant et après le Prix Nobel</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Prix Nobel de littérature et ses effets sur le franchissement des frontières : le cas de Patrick Modiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prix Nobel : un esprit européen ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Mulhouse (FR), France</w:t>
+              <w:t xml:space="preserve">Penser les frontières. Passer les frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Le Prix Nobel de littérature et ses effets sur le franchissement des frontières : le cas de Patrick Modiano</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire des mondes juifs disparus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser les frontières. Passer les frontières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Écrire le pays natal. La littérature du proche dans l’espace francophone européen (1880-1980)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Brest (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Écrire des mondes juifs disparus</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Por una aproximacion sociologica del Premio Nobel a Patrick Modiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Levy</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Brest (FR), France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Patricio-Mulero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rencontres intermédiaires du Comité de Sociologie de la culture et des arts de la Fédération Espagnole de Sociologie (FES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FES, 2018, Barcelone (Espagne), España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Por una aproximacion sociologica del Premio Nobel a Patrick Modiano</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire son identité : le cas des écrivains juifs de langue française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Levy</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langue et littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Lund (Sweden), Suède</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Abramovic : A Case Study in the Sociology of Works of Art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, FES, 2018, Barcelone (Espagne), España</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'European Sociological Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fortune critique de Pierre Francastel en sociologie de l'art en France : un héritage limité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langue et littératures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Lund (Sweden), Suède</w:t>
+              <w:t xml:space="preserve">Colloque Pierre Francastel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'oeuvre de Marina Abramovic comme analyseur du monde social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'European Sociological Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Milan, Italy</w:t>
+              <w:t xml:space="preserve">Congrès mondial de l'International Sociological Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Göteborg, Suède</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'intérêt et des limites de la sociologie des œuvres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès mondial de l'International Sociological Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Göteborg, Suède</w:t>
+              <w:t xml:space="preserve">Non précisé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les usages sociologiques des oeuvres d'art : la question de l'interprétation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Non précisé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">15 ème congrès "Être en société. Le lien social à l'épreuve des cultures", Association internationale des sociologues de langue française (AISLF), université de Galatasaray, 9 juillet 2008, Istanbul (Turquie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Istanbul, Turquie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...102 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...58 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00614512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can there be such a thing as a sociology of works of art?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4119,64 +4119,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can There Be Such a Thing as a Sociology of Works of Art and Literary Texts? A Very French Epistemological Debate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (4), pp.68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4348,51 +4348,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Meizoz, Faire l’auteur en régime néo-libéral. Rudiments de marketing littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 40, pp.619-621. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4430,51 +4430,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Coulmont et Pierre Mercklé, Pourquoi les top-modèles ne sourient pas. Chroniques sociologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 39, pp.466-468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4512,51 +4512,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur L’Artiste, l’institution et le marché de Raymonde Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4670,597 +4670,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04082022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marc Abélès, Un ethnologue au pays du luxe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36, pp.336-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.21619⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Institut de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 89, pp.371-384</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04082078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Paris of Modiano: layering, sedimentation and landslides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Debats. Annual Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3, pp.215-223</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El París de Modiano : estratificació, sedimentació i esllavissades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Debats. Revista de cultura, poder i societat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 133 (2), pp.91-103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une analyse sociologique de l’écriture littéraire. Le cas de l’étude sociologique des œuvres des écrivains juifs de langue française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Institut de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 87, pp.77-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Modiano – articulação entre o campo de difusão restrito e o campo da grande produção</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.21619⟩</w:t>
+              <w:t xml:space="preserve">Revista do Instituto de Estudos Brasileiros</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68, pp.101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11606/issn.2316-901X.v0i68p101-121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">The Paris of Modiano: layering, sedimentation and landslides</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le livre de chevet au prisme du genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Debats. Annual Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46 (161), pp.21-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.161.0021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">El París de Modiano : estratificació, sedimentació i esllavissades</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sociologie des oeuvres sous conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Levy</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...292 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année Sociologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 57 (1), pp.207-236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5509,51 +5509,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arts et vieillissement. Les âges de la création, de la médiation et de la réception artistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Institut de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 89, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5591,51 +5591,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sociologie des arts visuels au Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Levy, Clara; Quemin, Alain. France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie de l'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22, 2014</w:t>
@@ -5677,51 +5677,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une sociologie de la mode et du vêtement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie et Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 43, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6005,51 +6005,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B0953486"/>
+    <w:nsid w:val="C379B993"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6236,51 +6236,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claralevy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9436-3026" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050167057" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986767v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Levy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-tiers-lieux-culturels/16264?srsltid=AfmBOopXZ1nUkFNPrxd7Tq-47I6tPeS9FWRKbpxc8_b7kPMgxsarseGc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081929v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081913v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081100v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081932v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081936v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081943v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081976v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081984v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081991v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesenssib/8769" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.8769" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02434706v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350134v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.oep.541" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508243v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508245v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508365v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508311v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350148v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quemin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350091v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350147v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00581044v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082207v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082213v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082211v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03474550v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Guillen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Caritg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourbon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dewez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara L&#233;vy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14076" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082172v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082190v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082201v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082194v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082183v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502133v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boutaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Meliani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alexandre Delestage" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082178v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082186v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082156v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082166v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082138v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082133v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082147v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082135v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082143v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082150v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082113v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082129v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Patricio-Mulero" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082122v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588146v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588143v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588142v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588141v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614512v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614514v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082097v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082093v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/arts11040068" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082105v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082086v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082011v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.27883" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082009v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.26059" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081068v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.23412" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082022v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082078v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082006v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.21619" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082067v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082055v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082073v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082036v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2316-901X.v0i68p101-121" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505098v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.161.0021" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871442v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.071.0207" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082027v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02419867v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081083v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01507245v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081999v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508450v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delestre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508457v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claralevy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9436-3026" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050167057" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986767v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Levy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-tiers-lieux-culturels/16264?srsltid=AfmBOopXZ1nUkFNPrxd7Tq-47I6tPeS9FWRKbpxc8_b7kPMgxsarseGc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081929v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081913v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081100v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081932v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081936v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081943v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081976v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081984v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081991v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesenssib/8769" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.8769" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02434706v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350134v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.oep.541" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508243v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508245v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508311v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508365v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350091v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350148v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quemin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350147v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00581044v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082207v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082211v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082213v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082190v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082172v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03474550v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Guillen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Caritg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourbon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dewez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara L&#233;vy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14076" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082201v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082183v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082194v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502133v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boutaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Meliani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alexandre Delestage" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082178v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082186v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082156v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082166v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082138v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082133v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082147v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082143v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082135v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082150v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082113v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082129v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Patricio-Mulero" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082122v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588146v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588141v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588143v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588142v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614512v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614514v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082097v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082093v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/arts11040068" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082105v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082086v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082011v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.27883" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082009v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.26059" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081068v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.23412" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082022v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082006v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.21619" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082078v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082067v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082055v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082073v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082036v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2316-901X.v0i68p101-121" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505098v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.161.0021" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871442v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.071.0207" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082027v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02419867v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081083v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01507245v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081999v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508450v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delestre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508457v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>