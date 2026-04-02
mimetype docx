--- v0 (2026-03-04)
+++ v1 (2026-04-02)
@@ -939,173 +939,121 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01430785v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antagonism between β-catenin and Gata.a sequentially segregates the germ layers of ascidian embryos</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The central nervous system of ascidian larvae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clare Hudson</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yutaka Satou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dev.141481⟩</w:t>
+              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (5), pp.538-561 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/wdev.239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01405916v1</w:t>
+                <w:t xml:space="preserve">hal-01336969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-expression of Foxa.a, Foxd and Fgf9/16/20 defines a transient mesendoderm regulatory state in ascidian embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clare Hudson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1124,154 +1072,206 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hitoyoshi Yasuo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 5, pp.e14692. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7554/eLife.14692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01347068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The central nervous system of ascidian larvae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antagonism between β-catenin and Gata.a sequentially segregates the germ layers of ascidian embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaoru S. Imai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clare Hudson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izumi Oda-Ishii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hitoyoshi Yasuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yutaka Satou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Developmental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 5 (5), pp.538-561 </w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 143 (22), pp.4167 - 4172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/wdev.239⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/dev.141481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336969v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snail mediates medial–lateral patterning of the ascidian neural plate</w:t>
               </w:r>
@@ -1991,377 +1991,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ANISEED database: digital representation, formalization, and elucidation of a chordate developmental program</w:t>
+                <w:t xml:space="preserve">The ANISEED database: digital representation, formalization, and elucidation of a chordate developmental program.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Tassy</w:t>
+                <w:t xml:space="preserve">Olivier Tassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Dauga</w:t>
+                <w:t xml:space="preserve">Delphine Dauga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Daian</w:t>
+                <w:t xml:space="preserve">Fabrice Daian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Sobral</w:t>
+                <w:t xml:space="preserve">Daniel Sobral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Robin</w:t>
+                <w:t xml:space="preserve">François Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 20 (10), pp.1459-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/gr.108175.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00566811v1</w:t>
+                <w:t xml:space="preserve">hal-00586199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ANISEED database: digital representation, formalization, and elucidation of a chordate developmental program.</w:t>
+                <w:t xml:space="preserve">The ANISEED database: digital representation, formalization, and elucidation of a chordate developmental program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Tassy</w:t>
+                <w:t xml:space="preserve">O. Tassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Dauga</w:t>
+                <w:t xml:space="preserve">D. Dauga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Daian</w:t>
+                <w:t xml:space="preserve">F. Daian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Sobral</w:t>
+                <w:t xml:space="preserve">D. Sobral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Robin</w:t>
+                <w:t xml:space="preserve">F. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 20 (10), pp.1459-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/gr.108175.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00586199v1</w:t>
+                <w:t xml:space="preserve">hal-00566811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ANISEED database: digital representation, formalization, and elucidation of a chordate developmental program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Tassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Daian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sobral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 20 (10), pp.1459-68. </w:t>
@@ -2399,103 +2399,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ANISEED database: Digital representation, formalization, and elucidation of a chordate developmental program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Tassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Daian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sobral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 20 (10), pp.1459 - 1468. </w:t>
@@ -2630,222 +2630,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FGF8/17/18 functions together with FGF9/16/20 during formation of the notochord in Ciona embryos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ephrin-Eph signalling drives the asymmetric division of notochord/neural precursors in Ciona embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Picco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clare Hudson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hitoyoshi Yasuo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clare Hudson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2006.08.075⟩</w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 134 (8), pp.1491-1497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.003939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02115570v1</w:t>
+                <w:t xml:space="preserve">hal-02115567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ephrin-Eph signalling drives the asymmetric division of notochord/neural precursors in Ciona embryos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Picco</w:t>
+                <w:t xml:space="preserve">FGF8/17/18 functions together with FGF9/16/20 during formation of the notochord in Ciona embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hitoyoshi Yasuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clare Hudson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hitoyoshi Yasuo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 134 (8), pp.1491-1497. </w:t>
+              <w:t xml:space="preserve">Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 302 (1), pp.92-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/dev.003939⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2006.08.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115567v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential and combinatorial inputs from Nodal, Delta2/Notch and FGF/MEK/ERK signalling pathways establish a grid-like organisation of distinct cell identities in the ascidian neural plate</w:t>
               </w:r>
@@ -3020,70 +3020,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quantitative approach to the study of cell shapes and interactions during early chordate embryogenesis.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">A Quantitative Approach to the Study of Cell Shapes and Interactions during Early Chordate Embryogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Daian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clare Hudson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3126,94 +3126,94 @@
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cub.2005.12.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00088466v1</w:t>
+                <w:t xml:space="preserve">hal-02115576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Quantitative Approach to the Study of Cell Shapes and Interactions during Early Chordate Embryogenesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">A quantitative approach to the study of cell shapes and interactions during early chordate embryogenesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Daian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clare Hudson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3256,51 +3256,51 @@
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cub.2005.12.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02115576v1</w:t>
+                <w:t xml:space="preserve">hal-00088466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterning across the ascidian neural plate by lateral Nodal signalling sources</w:t>
               </w:r>
@@ -3371,204 +3371,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural tissue in ascidian embryos is induced by FGF9/16/20 acting via maternal GATA and ETS factors.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A conserved role for the MEK signalling pathway in neural tissue specification and posteriorisation in the invertebrate chordate, the ascidian Ciona intestinalis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clare Hudson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vadim Bertrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Hudson</w:t>
+                <w:t xml:space="preserve">Sébastien Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Caillol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Popovici</w:t>
+                <w:t xml:space="preserve">Danielle Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hitoyoshi Yasuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 115, pp.615-627</w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 130 (1), pp.147-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00311349v1</w:t>
+                <w:t xml:space="preserve">hal-02115682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A conserved role for the MEK signalling pathway in neural tissue specification and posteriorisation in the invertebrate chordate, the ascidian Ciona intestinalis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hudson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Darras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Yasuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3583,368 +3583,368 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 130, pp.147-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00311350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conserved role for the MEK signalling pathway in neural tissue specification and posteriorisation in the invertebrate chordate, the ascidian Ciona intestinalis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neural tissue in ascidian embryos is induced by FGF9/16/20, acting via a combination of maternal GATA and Ets transcription factors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clare Hudson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Darras</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hitoyoshi Yasuo</w:t>
+                <w:t xml:space="preserve">Cornel Popovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 130 (1), pp.147-59</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 115 (5), pp.615-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02115682v1</w:t>
+                <w:t xml:space="preserve">hal-02115675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural tissue in ascidian embryos is induced by FGF9/16/20, acting via a combination of maternal GATA and Ets transcription factors.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Danielle Caillol</w:t>
+                <w:t xml:space="preserve">Neural tissue in ascidian embryos is induced by FGF9/16/20 acting via maternal GATA and ETS factors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hudson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cornel Popovici</w:t>
+                <w:t xml:space="preserve">C. Popovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 115 (5), pp.615-27</w:t>
+              <w:t xml:space="preserve">, 2003, 115, pp.615-627</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115675v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00311349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural tissue in ascidian embryos is induced by FGF9/16/20 acting via maternal GATA and ETS factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hudson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Popovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5420,51 +5420,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04457669v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Copley" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buttin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Arguel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Williaume" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lebrigand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2024.06.005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209568v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Hudson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvg.23546" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03853068v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Bettoni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Sirour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoyoshi Yasuo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010335" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03215448v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12040592" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854723v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Buyl" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haupaix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2021.09.025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115329v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Esposito" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Palladino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Staiano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E K Ferrier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2018.12.013" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01430785v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Spagnuolo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.142307" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01405916v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoru S. Imai" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izumi Oda-Ishii" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Satou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.141481" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01347068v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.14692" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01336969v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wdev.239" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01155499v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2015.04.026" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115466v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Barron Abitua" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blair Gainous" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Kaczmarczyk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Winchell" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14657" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115480v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip B Abitua" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Levine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2014.07.010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115487v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertrand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fuentealba" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aze" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hudson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yasuo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2012.2963" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115484v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narudo Kawai" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takefumi Negishi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.02.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115498v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ba" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouviere" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.055426" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566811v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tassy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauga" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daian" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sobral" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.108175.110" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586199v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tassy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dauga" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Daian" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sobral" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555212v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780064v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115560v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20070144" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P8N6G5GM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115570v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2006.08.075" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115567v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Picco" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.003939" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115564v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lotito" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.002352" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115572v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.02466" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088466v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lemaire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2005.12.044" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115576v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115579v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.01688" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311349v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Bertrand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caillol" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Popovici" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311350v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Darras" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115682v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Darras" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Caillol" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115675v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Popovici" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566632v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441365v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Karabinos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zimek" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meyer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Riemer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1078/0171-9335-00246" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566783v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441402v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hudson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lemaire" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4773(00)00528-1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115696v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115699v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Woodland" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115706v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Clements" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Friday" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Stott" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03853228v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03853273v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Du Buyl" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03853013v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Rothb&#228;cher" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322828v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9732-9_18" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335242v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sardet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mcdougall" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Chenevert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pruli&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-210-6_14" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04457669v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Copley" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buttin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Arguel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Williaume" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lebrigand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2024.06.005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209568v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Hudson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvg.23546" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03853068v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Bettoni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Sirour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoyoshi Yasuo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010335" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03215448v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12040592" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854723v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Buyl" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haupaix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2021.09.025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115329v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Esposito" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Palladino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Staiano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E K Ferrier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2018.12.013" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01430785v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Spagnuolo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.142307" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01336969v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wdev.239" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01347068v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.14692" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01405916v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoru S. Imai" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izumi Oda-Ishii" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Satou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.141481" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01155499v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2015.04.026" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115466v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Barron Abitua" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blair Gainous" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Kaczmarczyk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Winchell" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14657" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115480v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip B Abitua" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Levine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2014.07.010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115487v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertrand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fuentealba" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aze" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hudson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yasuo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2012.2963" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115484v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narudo Kawai" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takefumi Negishi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.02.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115498v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ba" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouviere" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.055426" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586199v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tassy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dauga" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Daian" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sobral" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.108175.110" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566811v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tassy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauga" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daian" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sobral" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555212v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780064v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115560v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20070144" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P8N6G5GM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115567v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Picco" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.003939" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115570v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2006.08.075" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115564v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lotito" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.002352" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115572v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.02466" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115576v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lemaire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2005.12.044" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088466v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115579v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.01688" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115682v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Darras" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Caillol" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311350v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Darras" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caillol" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115675v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Popovici" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311349v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Bertrand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Popovici" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566632v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441365v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Karabinos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zimek" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meyer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Riemer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1078/0171-9335-00246" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566783v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441402v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hudson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lemaire" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4773(00)00528-1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115696v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115699v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Woodland" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115706v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Clements" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Friday" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Stott" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03853228v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03853273v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Du Buyl" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03853013v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Rothb&#228;cher" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322828v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9732-9_18" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335242v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sardet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mcdougall" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Chenevert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pruli&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-210-6_14" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>