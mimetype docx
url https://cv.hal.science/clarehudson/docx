--- v1 (2026-04-02)
+++ v2 (2026-05-02)
@@ -2074,51 +2074,51 @@
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 20 (10), pp.1459-68. </w:t>
+              <w:t xml:space="preserve">, 2010, 20 (10), pp.1459-1468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/gr.108175.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -3020,51 +3020,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Quantitative Approach to the Study of Cell Shapes and Interactions during Early Chordate Embryogenesis</w:t>
+                <w:t xml:space="preserve">A quantitative approach to the study of cell shapes and interactions during early chordate embryogenesis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Daian</w:t>
@@ -3126,75 +3126,75 @@
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cub.2005.12.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02115576v1</w:t>
+                <w:t xml:space="preserve">hal-00088466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quantitative approach to the study of cell shapes and interactions during early chordate embryogenesis.</w:t>
+                <w:t xml:space="preserve">A Quantitative Approach to the Study of Cell Shapes and Interactions during Early Chordate Embryogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Daian</w:t>
@@ -3256,51 +3256,51 @@
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cub.2005.12.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00088466v1</w:t>
+                <w:t xml:space="preserve">hal-02115576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterning across the ascidian neural plate by lateral Nodal signalling sources</w:t>
               </w:r>
@@ -5420,51 +5420,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04457669v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Copley" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buttin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Arguel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Williaume" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lebrigand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2024.06.005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209568v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Hudson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvg.23546" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03853068v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Bettoni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Sirour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoyoshi Yasuo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010335" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03215448v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12040592" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854723v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Buyl" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haupaix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2021.09.025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115329v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Esposito" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Palladino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Staiano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E K Ferrier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2018.12.013" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01430785v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Spagnuolo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.142307" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01336969v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wdev.239" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01347068v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.14692" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01405916v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoru S. Imai" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izumi Oda-Ishii" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Satou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.141481" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01155499v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2015.04.026" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115466v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Barron Abitua" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blair Gainous" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Kaczmarczyk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Winchell" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14657" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115480v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip B Abitua" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Levine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2014.07.010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115487v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertrand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fuentealba" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aze" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hudson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yasuo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2012.2963" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115484v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narudo Kawai" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takefumi Negishi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.02.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115498v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ba" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouviere" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.055426" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586199v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tassy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dauga" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Daian" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sobral" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.108175.110" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566811v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tassy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauga" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daian" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sobral" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555212v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780064v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115560v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20070144" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P8N6G5GM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115567v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Picco" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.003939" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115570v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2006.08.075" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115564v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lotito" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.002352" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115572v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.02466" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115576v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lemaire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2005.12.044" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088466v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115579v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.01688" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115682v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Darras" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Caillol" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311350v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Darras" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caillol" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115675v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Popovici" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311349v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Bertrand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Popovici" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566632v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441365v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Karabinos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zimek" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meyer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Riemer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1078/0171-9335-00246" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566783v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441402v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hudson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lemaire" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4773(00)00528-1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115696v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115699v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Woodland" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115706v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Clements" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Friday" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Stott" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03853228v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03853273v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Du Buyl" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03853013v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Rothb&#228;cher" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322828v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9732-9_18" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335242v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sardet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mcdougall" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Chenevert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pruli&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-210-6_14" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04457669v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Copley" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buttin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Arguel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Williaume" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lebrigand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2024.06.005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209568v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Hudson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvg.23546" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03853068v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Bettoni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Sirour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoyoshi Yasuo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010335" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03215448v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12040592" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854723v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Buyl" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haupaix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2021.09.025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115329v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Esposito" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Palladino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Staiano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E K Ferrier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2018.12.013" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01430785v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Spagnuolo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.142307" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01336969v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wdev.239" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01347068v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.14692" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01405916v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoru S. Imai" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izumi Oda-Ishii" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Satou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.141481" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01155499v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2015.04.026" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115466v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Barron Abitua" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blair Gainous" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Kaczmarczyk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Winchell" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14657" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115480v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip B Abitua" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Levine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2014.07.010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115487v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertrand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fuentealba" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aze" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hudson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yasuo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2012.2963" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115484v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narudo Kawai" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takefumi Negishi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.02.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115498v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ba" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouviere" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.055426" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586199v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tassy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dauga" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Daian" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sobral" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.108175.110" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566811v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tassy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauga" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daian" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sobral" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555212v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780064v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115560v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20070144" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P8N6G5GM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115567v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Picco" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.003939" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115570v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2006.08.075" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115564v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lotito" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.002352" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115572v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.02466" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088466v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lemaire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2005.12.044" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115576v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115579v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.01688" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115682v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Darras" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Caillol" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311350v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Darras" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caillol" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115675v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Popovici" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311349v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Bertrand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Popovici" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566632v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441365v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Karabinos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zimek" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meyer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Riemer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1078/0171-9335-00246" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566783v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441402v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hudson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lemaire" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4773(00)00528-1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115696v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115699v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Woodland" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115706v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Clements" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Friday" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Stott" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03853228v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03853273v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Du Buyl" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03853013v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Rothb&#228;cher" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322828v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9732-9_18" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335242v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sardet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mcdougall" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Chenevert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pruli&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-210-6_14" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>