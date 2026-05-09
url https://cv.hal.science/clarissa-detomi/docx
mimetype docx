--- v0 (2026-04-10)
+++ v1 (2026-05-09)
@@ -2321,217 +2321,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02332416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of non-thermal effects during microwave heating applied to E. Coli inactivation in ground beef.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of non-thermal effects during microwave heating applied to E. Coli inactivation in ground beef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Boillereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Curet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarissa Detomi de Albuquerque</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Boillereaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32th EFFoST International Conference: Developing innovative food structures and functionalities through process and reformulation to satisfy consumer needs and expectations</w:t>
+              <w:t xml:space="preserve">32th EFFoST International Conference: Developing innovative food structures and functionalities through process and reformulation to satisfy consumer needs and expectations.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02332432v1</w:t>
+                <w:t xml:space="preserve">hal-01959551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of non-thermal effects during microwave heating applied to E. Coli inactivation in ground beef</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of non-thermal effects during microwave heating applied to E. Coli inactivation in ground beef.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarissa Detomi de Albuquerque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Curet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Boillereaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clarissa Detomi de Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32th EFFoST International Conference: Developing innovative food structures and functionalities through process and reformulation to satisfy consumer needs and expectations.</w:t>
+              <w:t xml:space="preserve">32th EFFoST International Conference: Developing innovative food structures and functionalities through process and reformulation to satisfy consumer needs and expectations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01959551v1</w:t>
+                <w:t xml:space="preserve">hal-02332432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2789,51 +2789,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05406238v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Detomi De Albuquerque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cerny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Lu&#237;sa Silva" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubnah Belahcen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Doutart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2025.107635" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04757969v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennetier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Detomi de Albuquerque" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Martin Saez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valentin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2024.106105" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320946v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Da Silva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elton Santos Guedes De Morais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Newton Antas Pereira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#237;ntia Chaves" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Imazaki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05493589v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Vitor Da Silva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Silva Bezerra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Cristina Bernardo Lopes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55905/oelv23n6-004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157730v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Carrey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bohuon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337905007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223592v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Curet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boillereaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.13722" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332197v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2019.04.007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04976688v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitoria Souza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Bohuon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202540701004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04772404v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Barbar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roisin Burke" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsane El Ghinaoui Cavaillon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795970v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Milhau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Lhomond" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04588764v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04796060v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Cornut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04588706v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04303218v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Robert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne Norwood" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5140406" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332409v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Curet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boillereaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959577v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04302725v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;gia Alves da Costa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vladimir de Oliveira Cardoso" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Luiz Ninow" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04796009v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332416v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332432v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959551v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/tel-04303104v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019ONIR128F" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05406238v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Detomi De Albuquerque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cerny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Lu&#237;sa Silva" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubnah Belahcen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Doutart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2025.107635" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04757969v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennetier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Detomi de Albuquerque" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Martin Saez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valentin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2024.106105" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320946v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Da Silva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elton Santos Guedes De Morais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Newton Antas Pereira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#237;ntia Chaves" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Imazaki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05493589v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Vitor Da Silva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Silva Bezerra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Cristina Bernardo Lopes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55905/oelv23n6-004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157730v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Carrey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bohuon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337905007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223592v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Curet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boillereaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.13722" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332197v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2019.04.007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04976688v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitoria Souza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Bohuon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202540701004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04772404v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Barbar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roisin Burke" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsane El Ghinaoui Cavaillon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795970v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Milhau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Lhomond" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04588764v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04796060v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Cornut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04588706v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04303218v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Robert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne Norwood" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5140406" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332409v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Curet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boillereaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959577v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04302725v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;gia Alves da Costa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vladimir de Oliveira Cardoso" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Luiz Ninow" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04796009v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332416v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959551v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332432v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/tel-04303104v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019ONIR128F" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>