--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Clarisse Bardiot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In search of an interpretative environment for digital traces: the building of Arvest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Digital History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3 (1), </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/JDH-2024-0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer Merce Cunningham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02916273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theatre Analytics: Developing Software for Theatre Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, vol. 14 (n°3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pillow Talk. Begüm Erciyas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°470, pp.34-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation des œuvres sur le net, entre exposition et publication. L’exemple de la collection Wish You Where Here!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Bureaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Exposition et communication, 42, pp.21-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rekall et MemoRekall. Une suite logicielle pour documenter et préserver les œuvres éphémères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°137, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser et conserver la mémoire de l'éphémère : les capsules de MemoRekall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30, pp.159-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éclats : un projet de logiciel pour annoter des captations vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hispania (Belgique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La notation du travail théâtral: du manuscrit au numérique, 19, pp.131-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts de la scène et culture analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'historiographie du théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Etudes théâtrales et humanités numériques, 4, pp.11-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences et spectacle vivant : de l’accès à l’excès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine des Cultures Digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n°81, pp.50-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences et spectacle vivant : de l’accès à l’excèss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCD-Magazine des cultures digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Arts &amp; Sciences, 81, pp.50-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video recording and documentation of the performing arts: from the annotation to the visualization of metadata, the example of the Rekall software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustic Space Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Data Drift. Archiving Media and Data Art in the 21st Century, 14, pp.159-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">9 Evenings: Theatre & Engineering, dix films de Barbro Schultz Lundestam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Maestraggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images de la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n°29, pp.4-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche, ingénierie, création artistique : processus, prototypes, productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bouchardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Caubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (72), pp.187-197. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.072.0187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rekall: An environment for notation / annotation / denotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, On An/Notations, 20 (6), pp.82-86. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13528165.2015.1111058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple fondateur de collaboration interdisciplinaire : 9 evenings : theatre and engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 137-140, pp.79-87. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lige.137.0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Rekall : la mémoire des arts de la scène au temps du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine des Cultures Digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, n°75, pp.104-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du big data Theater au nano spectacle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n°119 (novembre), pp.81-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Big Data Theater au nanospectacle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Le grand format, 119, pp.81-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noting/Annotating. Documenting the technology-based performing arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art press 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Les enjeux de la conservation des arts technologiques, pp.30-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulations numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E pur si Muove</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n°6 (juin), pp.61-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La scène, un laboratoire pour les nouveaux média</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art press 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Le Fresnoy - 10 ans de création, n°11 (novembre), pp.104-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire/Programmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n°184 (janvier), pp.90-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire/programmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Hors-série n°1, p. 9-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acteur, le spectateur et la téléprésence : le “drame des distances” chez Marinetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n°69-72 (juillet-décembre), pp.197-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne pas toucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coduys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n°32, pp.101-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Acteur interfacé : de l’omniprésence à la transparence sur le plateau numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes théatrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, L’acteur entre personnage et performance. Présences de l’acteur dans la représentation contemporaine, n°26, p. 87-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decade of IIIF: Advancing Open Science and Accessibility through Interoperable Digital Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kalfatovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Hueber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde &amp;quot;Les métiers du patrimoine et de la recherche à l’heure de l’IA : entre adaptation et réinvention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Atelier Digit_Hum 2025 : IA, Intelligences Augmentées pour les SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Paris, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvest : développement d'un outil numérique pour la gestion de collections multimodales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un enjeu de la reproductibilité de la science : l'ouverture des codes sources et logiciels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARDoISE; Inria, Dec 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvest, un outil pour l’analyse multimodale du patrimoine numérisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Atelier Digit_Hum 2025 : IA, Intelligences Augmentées pour les SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Paris, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des digital performances aux performing arts analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IMPEC Graviter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des programmes de théâtre à l’analyse de réseaux : vers une historiographie computationnelle des arts de la scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Ratio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the Real and Fictional Geographies of Avignon's Theatre Festivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Fras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Foucault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonios Lagarias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH Benelux 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15579713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performing Arts Studies and Digital Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Friday Frontiers Webinar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DARIAH, Mar 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Show Programme, the LLM and the Ontology: Designing Workflows for Performing Arts Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DraCor Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop: Introduction to Arvest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADHO, Jul 2025, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performing Arts Studies &amp; Digital Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DARIAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Rennes (distance), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvest : un environnement interprétatif pour les traces numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biblissima +</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capter l’ingentivité. Rencontre avec le photographe officiel du Festival d’Avignon,Christophe Raynaud de Lage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voir avec les lieux, école d’été internationale pendant le Festival d’Avignon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Festival d’Avignon, Jul 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop: Introduction to Arvest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IIIF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Leeds (Angleterre), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Stage to Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Fras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Beraldin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonios Lagarias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voir avec les lieux, école d’été internationale pendant le Festival d’Avignon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Festival d’Avignon, Jul 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvest : un environnement interprétatif pour les traces numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lundis numériques de l'INHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA, Mar 2025, Rennes (distance), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Archives to Networks: Data Modeling for Mapping Performance History at the Festival d'Avignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonios Lagarias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Fras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFTR 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roundtable: The Future of Theatre, Performance and Digital Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claes Neuefeind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Øyvind Eide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Federation for Theatre Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joanne Tompkins; Enes Türkoğlu, Jun 2025, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Program to Data: Macro and Micro Perspectives at the Avignon Festivals (In and Off)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonios Lagarias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Fras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Prism of Festivals in Theatre and Performance Studies. Open historiographic issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Stage to Data : Ontologies for Performing Arts and Linked Open Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Fras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Foucault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH Benelux 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15588120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IIIF, a Standard for Multimodal Corpora? The Building of SCENE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reimagining Annotation for Multimodal Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Scenographie nouvelle&amp;quot; de Jacques Polieri : un traité technique en filigrane pour moderniser le théâtre au tournant des années 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les traités de technique théâtrale et leurs lecteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, Mar 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data in context: building tools for performing arts analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Lab Seminar series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CUDAN ERA Chair project for Cultural Data Analytics; Tallinn University, Apr 2024, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les traces numériques du Festival d'Avignon avec l’IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au-délà des données, le numérique au service des Humanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvest: an open source tool for multimodal document network analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH Benelux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Leuven, Belgium. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.11479219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvest : a multi-user IIIF-driven environment for multimodal document analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IIIF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorialiser les traces numériques des arts de la scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives sur les éditions critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIHN, GREN, Université de Montréal, Sep 2024, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reimagining Annotation for Multimodal Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reimagining Annotation for Multimodal Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop &amp;quot;Scene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reimagining Annotation for Multimodal Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clarisse Bardiot; Jacob Hart; Université Rennes 2, Feb 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Visual Digital Traces of Performing Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Corpora and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIHN, Université de Montréal; Consortium-HN pictorIA, Oct 2024, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Data Science Enrich Art History?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Klinke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Do we really need Digital Art History?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Béatrice Joyeux-Prunel; Catherine Dossin; Nicola Carboni; UNIGE, Nov 2023, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digging into visual digital traces of performing arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constellations of Images: ‘The Grande Conversion’ in Cultural Archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL, Sep 2023, Lausanne ( CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From MemoRekall to MemoRekall-IIIF: Developing a video annotation web application in the context of citizen science co-creation practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Michaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irénée Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHO Digital Humanities Conference 2023 (DH2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde &amp;quot;Projets européens, des opportunités pour la recherche et la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets européens, des opportunités pour la recherche et la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, May 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MemoRekall : un outil pour la création d’un appareil critique des sources vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études Eveille, Numesthésie. L’écran pour saisir le sensible ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Colmar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulalie: a documentary system for the collaborative preservation of electroacoustic music based on the Doremus ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Michaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Westeel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oudom Southammavong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHO Digital Humanities Conference 2023 (DH2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Graz, Austria. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7961822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From MemoRekall to Scene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Video Annotation and Computational Theater Studies. Workshop at the Ludwig-Maximilian-University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ludwig-Maximilian-University, Oct 2023, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MemoRekall, de la documentation des arts de la scène à la création d’un outil d’annotation vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Éducation &amp; Recherche #07 Arts et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région académique Bretagne, May 2023, Morlaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standing Room Only: Curating Theatre History with Limited Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A virtual symposium of the International Association of Libraries, Museums, Archives and Documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centres of the Performing Arts; New York Public Library for the Performing Arts, Jun 2023, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenting electroacoustic music for preservation: the design of a network-driven application based on MemoRekall and IIIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Michaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Geourjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RE:Source: The 10th International Conference on the Histories of Media Art, Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Venice (Ca' Foscari University), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital humanities, citizen science and the arts: synergies towards innovative formats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Girlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wnuk Magdalene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connect, Collaborate, Create. Bridging Communities for Participatory Research and Citizen Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De MemoRekall à SCENE : le développement d'un outil pour les réseaux documentaires multimodaux avec IIIF.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude internationale sur IIIF et les archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biblissima+, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MemoRekall-IIIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hildebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Geourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone des humanités numériques, Jun 2023, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MemoRekall-IIIF: A Mirador extension supporting video annotation and a network of IIIF manifests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Geourjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIIF Annual Conference and Showcase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et évaluation des dispositifs numériques et médiations augmentées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Paredes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres TMNlab #23 : Médiation numérique du spectacle vivant, hybridité et enjeux politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TMNlab; MedNum; Maison des sciences humaines et sociales en Bretagne; Université Rennes 2, May 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MemoRekall: New Experiences in Writing and Storytelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutual Learning Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Norbert Elias; CNRS, May 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher avec des données : pratiques et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Love data week,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, Feb 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theatre Analytics: From Traces to Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Computational Methods for Theatre Studies ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LMU, Jun 2022, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preserving electroacoustic music: implementing a knowledge graph based on the Dorémus ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Michaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Westeel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oudom Southammavong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Semantic Web Conference 2022, Music Heritage Knowledge Graphs Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Hangzou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theatre Analytics: from close reading to distant viewing of video recordings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International seminar on digital humanities in theatre studies: The researcher and the digital archive. Narratives from a user-oriented approach. Digital humanities in the performing arts. Methods in research and education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Performing Arts Hub Norway and European Network of Information Centres for Performing Arts., Sep 2022, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du close reading au distant reading et vice versa : l’analyse des traces numériques du spectacle vivant avec Rekall et MemoRekall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Being Successful together. Participate, share, cooperate in safeguarding performing arts heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Internationale des Bibliothèques, des Musées, archives et centres de documentation des Arts du Spectacle (SIBMAS), Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier le théâtre aujourd’hui : les enjeux des traces numériques des arts de la scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Lundis numériques de l’INHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA, Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances distant viewing: The promises of large image data sets analysis for performing arts studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Federation for Theatre Research 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, En Ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation numérique des arts de la scène : l’exemple de MemoRekall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d’été humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIHN, May 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theatre analytics: the performing arts, the ephemeral, its traces, and the web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th RESAW Conference "Mainstream vs marginal content in Web history and Web archives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Luxembourg Centre for Contemporary and Digital History (C²DH); Université du Luxembourg, Jun 2021, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapter l’ontologie Doremus aux besoins spécifiques de la musique électroacoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Michaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Westeel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préservation collaborative pour la musique avec électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonds Gérard Hourbette : enjeux de préservation de la musique électroacoustique composée pour échantillonneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Michaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Koskowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oudom Southammavong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Venner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préservation collaborative pour la musique avec électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artistes et ingénieurs, l’exemple fondateur des 9 evenings : theater and engineering, New-York 1966</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du diplôme : Scène et technologies, de l'artiste à l'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Paris-Saclay, Oct 2021, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer Merce Cunningham : Que peuvent apporter les culture analytics à l’étude des arts de la scène ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire épistémologie et pratiques des humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Leonardo Code: Deciphering 50 Years of Artistic/Scientific Collaboration in the Texts and Images of Leonardo Journal, 1968-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Broadwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mila Oiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Suárez-Serrato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin Wevers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADHO, Jul 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement du numérique en SHS dans les universités des Hauts-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schellenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHNord 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theatre analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Humanités Numériques - Réception et transmission des travaux de Johanna Drucker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Merce Cunningham : a theatre analytics research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les capsules vidéo de MemoRekall: la conjugaison des approches intra et inter- documentaire au service de la médiation numérique des arts de la scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translittératie et redocumentarisation : le projet MemoRekall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryma Rouibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20° Colloque International sur le Document Numérique. Le Document ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSSIB, Nov 2017, Lyon, France. pp.33-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MemoRekall Video Capsules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montréal; McGill University, Oct 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Close Reading / Distant Reading : Documenting, Preserving and Analysing Digital Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque DH2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts de la scène et Big Data. Retracer et analyser le processus de création d'un spectacle grâce à la visualisation de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'15 : Le numérique à l'ère de l'Internet des objets, de l’hypertexte à l’hyper-objet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France. pp.231-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rekall, conception et développement d’un logiciel pour documenter, analyser les processus de création et simplifier la reprise des œuvres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHNord 2014 : Humanités numériques : des outils, des méthodes, une culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (MESHS), May 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts de la scène et big data : conception et développement du logiciel Rekall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Lausanne, Suisse. p.60-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rekall : un environnement open-source pour documenter, analyser les processus de création et simplifier la reprise des œuvres scéniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coduys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Informatique Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIM, May 2014, Bourges, France. pp.119-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser et annoter les documents techniques provenant des spectacles à composante technologique : le cas des diagrammes de 9 Evenings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International sur le Document Electronique 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Nancy, France. pp.145-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvest: an open source environment for multimodal digital heritage analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Geourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Collaborations in Performing Arts: Building the Festival d'Avignon Digital Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Foucault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Fras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MemoRekall-IIIF: An open source and versatile web application for video and digital document annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHO Digital Humanities Conference 2023 (DH2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Graz, Austria. , Digital Humanities 2023: Book of Abstracts, 2023, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7961822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memorekall : un outil web gratuit pour la médiation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence nationale sur les cultures numériques et l’éducation aux médias et à l’information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Show Programmes to Data: Designing a Workflow to Make Performing Arts Ephemera Accessible Through Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Carl Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonios Lagarias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STAGE - Ethics Report n°1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Fras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Smaniotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Rennes 2. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889146v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STAGE - Data Management Plan n°1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Fras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Rennes 2. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Annotation for Circus Education. MemoRekall and the COSMIC project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Menassel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Rennes 2. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828472v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenting collaborations with video annotation: MemoRekall Capsules (COESO D.2.4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hildebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosetta Graffione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irénée Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Rennes 2. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using MemoRekall Video Annotation App for Circus Schools. Teaching and Learning Toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Rennes 2; FEDEC; FFEC. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts de la scène et technologies numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martial Poirson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel des études théâtrales. Les arts de la scène et du spectacle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Collin, 2024, Hors collection</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique et les arts de la scène : faire patrimoine sans objet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Bernard et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les devenirs numériques des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Le Bord de l’eau, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que le numérique fait aux corpus. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilien Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique numérique des corpus en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Humanités numériques et science ouverte, 9782757436103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les artistes et leurs équipes, premiers conservateurs des œuvres scéniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Lucet; Bénedicte Boisson; Marion Denizot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabriques, expériences et archives du spectacle vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.465-476, 2021, 9782753581012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidéo, annotation et redocumentarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lise Gagnon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrir la boîte. Regards sur les boîtes chorégraphiques et la documentation en danse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Jean-Pierre Perreault, pp.45-48, 2020, 978-2-924805-04-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceci n'est pas un spectacle ou l'essor de la conférence-performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Picon-Vallin; Erica Magris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Théâtres documentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deuxième Époque, pp.365-373, 2019, 978-2377690602</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation du spectacle vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anolga Rodionoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les temps multiples des arts contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.25-40, 2019, 9791037002136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter les images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Josette Feral. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’acteur face aux écrans. Corps en scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Entretemps, pp.341-348, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les partitions numériques des digital performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Sermon; Yvane Chapuis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARTITION(S) - Objet et concept des pratiques scéniques (20e-21e siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les presses du réel, Manufacture - Haute école des arts de la scène de Suisse romande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.429-441, 2016, 978-2-84066-920-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ici et ailleurs, maintenant : scénographies de la présence dans les théâtres virtuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Larrue. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre et intermédialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.207-222, 2015, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.8175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une autre mémoire : la chorégraphie des données. À propos des objets numériques développés par William Forsythe (Improvisation Technologies, Synchronous objects et Motion Bank)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Bénichou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recréer / scripter – Mémoires et transmissions des œuvres performatives et chorégraphiques contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les presses du réel, pp.235-252, 2015, Nouvelles scènes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maquinações teatrais contemporâneas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonia Pereira Bezerra; Marta Isaacsson; Walter Lima Torres. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cena, corpo e dramaturgia : entre tradição e contemporaneidade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pão e Rosas, pp.101-114, 2012, 9788562501067</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du théâtrophone au théâtre pour extensions mobiles : présences à distance dans les téléscènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Josette Féral. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques performatives : body remix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.315-332, 2012, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.80831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">9 Evenings: Theatre & Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonia Pereira Bezerra; Marta Isaacsson; Walter Lima Torres. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cena, corpo e dramaturgia : entre tradição e contemporaneidade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pão e Rosas, pp.43‑54, 2012, 9788562501067</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les images de 9 Evenings: Theater & Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Dubois; Frédéric Monvoisin; Elena Biserna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended cinema: le cinéma gagne du terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Campanotto, pp.243-246, 2010, 978-88-456-1171-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du dispositif théâtral au chat : adaptations et mutations de la position spectatorielle (sur Desktop Theater)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Barboza; Jean-Louis Weissberg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Image actée. Scénarisations numériques, parcours du séminaire L’action sur l’image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.73-86, 2006, Champs visuels, 9782296011731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview With Herb Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MIT List Visual Arts Center. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9 Evenings Reconsidered: Art, Theatre, and Engineering, 1966</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIT List Visual Arts Center, pp.55-64, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Diagrams of 9 Evenings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9 Evenings Reconsidered : Art, Theatre, and Engineering, 1966</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIT List Visual Arts Center, pp.45-54, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire le spectateur : théâtres virtuels et drames interactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Szilas; Jean-Hughes Réty. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création de récits pour les fictions interactives : simulation et réalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès-Lavoisier, pp.33-56, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure des images : approches computationnelles en histoire et théorie des arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chateau Dutier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Septentrion, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique numérique des corpus en sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilien Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Humanités numériques et Science ouverte, 9782757436110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performing Arts and Digital Humanities. From Traces to Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley-ISTE, 2021, 978-1-786-30705-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts de la scène et humanités numériques. Des traces aux données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2021, Traces, Sylvie Leleu-Merviel, 9781784067427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien M & Claire B - Snow Does Not Make Sense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjectile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, In Progress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien M & Claire B. La neige n’a pas de sens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjectile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, In progress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All Aliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daurier Romaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le phénix; Subjectile; Les solitaires intempestifs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2015, Cabarets de curiosités, 978-2-36530-023-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storytelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daurier Romaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjectile; Le Phénix; Les Solitaires Intempestifs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2014, Cabarets de curiosités, 978-2-36530-018-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black/White/Live Box</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daurier Romaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjectile; Le Phénix; L'Œil d'or</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2013, Cabarets de curiosités, 978-2-36530-015-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Defoort, Halory Goerger et Julien Fournet. Exhibition des rouages et logistique de la monstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Pompidou-Metz; L'Amicale de production, 4, 2013, Instantanés, 978-2-35983-013-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts de la scène et technologies numériques : les digital performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leonardo/Olats. , 2013, Collection Les basiques, Annick Bureaud</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Now Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daurier Romaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjectile; Le Phénix; L'Œil d'or</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2012, Cabarets de curiosités, 978-2-913661-46-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier spécial &amp;quot;Lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CECN, 11, 2010, Patch, revue du centre des écritures contemporaines et numériques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue &amp;quot;Actor/Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CECN, 2009, Patch, revue du centre des écritures contemporaines et numériques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue &amp;quot;bio art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CECN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 9, 2009, Patch, revue du centre des écritures contemporaines et numériques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">9 Evenings : Theatre and Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondation Daniel Langlois. , 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId222"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Clarisse Bardiot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STAGE - Ethics Report n°2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Fras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Smaniotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Rennes 2. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STAGE - Ethics Report n°1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Fras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Smaniotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Rennes 2. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889146v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STAGE - Data Management Plan n°1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Fras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Rennes 2. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Annotation for Circus Education. MemoRekall and the COSMIC project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Menassel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Rennes 2. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828472v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenting collaborations with video annotation: MemoRekall Capsules (COESO D.2.4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hildebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosetta Graffione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irénée Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Rennes 2. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using MemoRekall Video Annotation App for Circus Schools. Teaching and Learning Toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Rennes 2; FEDEC; FFEC. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In search of an interpretative environment for digital traces: the building of Arvest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Digital History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3 (1), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/JDH-2024-0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer Merce Cunningham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02916273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theatre Analytics: Developing Software for Theatre Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, vol. 14 (n°3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pillow Talk. Begüm Erciyas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°470, pp.34-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation des œuvres sur le net, entre exposition et publication. L’exemple de la collection Wish You Where Here!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Bureaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Exposition et communication, 42, pp.21-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rekall et MemoRekall. Une suite logicielle pour documenter et préserver les œuvres éphémères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°137, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser et conserver la mémoire de l'éphémère : les capsules de MemoRekall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30, pp.159-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éclats : un projet de logiciel pour annoter des captations vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hispania (Belgique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La notation du travail théâtral: du manuscrit au numérique, 19, pp.131-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts de la scène et culture analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'historiographie du théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Etudes théâtrales et humanités numériques, 4, pp.11-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences et spectacle vivant : de l’accès à l’excès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine des Cultures Digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n°81, pp.50-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences et spectacle vivant : de l’accès à l’excèss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCD-Magazine des cultures digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Arts &amp; Sciences, 81, pp.50-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video recording and documentation of the performing arts: from the annotation to the visualization of metadata, the example of the Rekall software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustic Space Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Data Drift. Archiving Media and Data Art in the 21st Century, 14, pp.159-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">9 Evenings: Theatre & Engineering, dix films de Barbro Schultz Lundestam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Maestraggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images de la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n°29, pp.4-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche, ingénierie, création artistique : processus, prototypes, productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bouchardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Caubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (72), pp.187-197. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.072.0187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rekall: An environment for notation / annotation / denotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, On An/Notations, 20 (6), pp.82-86. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13528165.2015.1111058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple fondateur de collaboration interdisciplinaire : 9 evenings : theatre and engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 137-140, pp.79-87. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lige.137.0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Rekall : la mémoire des arts de la scène au temps du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine des Cultures Digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, n°75, pp.104-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du big data Theater au nano spectacle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n°119 (novembre), pp.81-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Big Data Theater au nanospectacle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Le grand format, 119, pp.81-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noting/Annotating. Documenting the technology-based performing arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art press 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Les enjeux de la conservation des arts technologiques, pp.30-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulations numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E pur si Muove</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n°6 (juin), pp.61-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La scène, un laboratoire pour les nouveaux média</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art press 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Le Fresnoy - 10 ans de création, n°11 (novembre), pp.104-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire/Programmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n°184 (janvier), pp.90-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire/programmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Hors-série n°1, p. 9-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acteur, le spectateur et la téléprésence : le “drame des distances” chez Marinetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n°69-72 (juillet-décembre), pp.197-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne pas toucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coduys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n°32, pp.101-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Acteur interfacé : de l’omniprésence à la transparence sur le plateau numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes théatrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, L’acteur entre personnage et performance. Présences de l’acteur dans la représentation contemporaine, n°26, p. 87-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decade of IIIF: Advancing Open Science and Accessibility through Interoperable Digital Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kalfatovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Hueber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde &amp;quot;Les métiers du patrimoine et de la recherche à l’heure de l’IA : entre adaptation et réinvention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Atelier Digit_Hum 2025 : IA, Intelligences Augmentées pour les SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Paris, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capter l’ingentivité. Rencontre avec le photographe officiel du Festival d’Avignon,Christophe Raynaud de Lage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voir avec les lieux, école d’été internationale pendant le Festival d’Avignon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Festival d’Avignon, Jul 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop: Introduction to Arvest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IIIF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Leeds (Angleterre), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performing Arts Studies and Digital Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Friday Frontiers Webinar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DARIAH, Mar 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Show Programme, the LLM and the Ontology: Designing Workflows for Performing Arts Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DraCor Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the Real and Fictional Geographies of Avignon's Theatre Festivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Fras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Foucault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonios Lagarias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH Benelux 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15579713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop: Introduction to Arvest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADHO, Jul 2025, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performing Arts Studies &amp; Digital Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DARIAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Rennes (distance), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvest : un environnement interprétatif pour les traces numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biblissima +</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des programmes de théâtre à l’analyse de réseaux : vers une historiographie computationnelle des arts de la scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Ratio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des digital performances aux performing arts analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IMPEC Graviter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvest, un outil pour l’analyse multimodale du patrimoine numérisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Atelier Digit_Hum 2025 : IA, Intelligences Augmentées pour les SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Paris, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvest : développement d'un outil numérique pour la gestion de collections multimodales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un enjeu de la reproductibilité de la science : l'ouverture des codes sources et logiciels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARDoISE; Inria, Dec 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Stage to Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Fras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Beraldin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonios Lagarias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voir avec les lieux, école d’été internationale pendant le Festival d’Avignon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Festival d’Avignon, Jul 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvest : un environnement interprétatif pour les traces numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lundis numériques de l'INHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA, Mar 2025, Rennes (distance), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Archives to Networks: Data Modeling for Mapping Performance History at the Festival d'Avignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonios Lagarias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Fras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFTR 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Program to Data: Macro and Micro Perspectives at the Avignon Festivals (In and Off)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonios Lagarias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Fras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Prism of Festivals in Theatre and Performance Studies. Open historiographic issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roundtable: The Future of Theatre, Performance and Digital Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claes Neuefeind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Øyvind Eide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Federation for Theatre Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joanne Tompkins; Enes Türkoğlu, Jun 2025, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Stage to Data : Ontologies for Performing Arts and Linked Open Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Fras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Foucault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH Benelux 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15588120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IIIF, a Standard for Multimodal Corpora? The Building of SCENE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reimagining Annotation for Multimodal Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Scenographie nouvelle&amp;quot; de Jacques Polieri : un traité technique en filigrane pour moderniser le théâtre au tournant des années 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les traités de technique théâtrale et leurs lecteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, Mar 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorialiser les traces numériques des arts de la scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives sur les éditions critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIHN, GREN, Université de Montréal, Sep 2024, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvest : a multi-user IIIF-driven environment for multimodal document analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IIIF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvest: an open source tool for multimodal document network analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH Benelux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Leuven, Belgium. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.11479219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data in context: building tools for performing arts analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Lab Seminar series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CUDAN ERA Chair project for Cultural Data Analytics; Tallinn University, Apr 2024, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les traces numériques du Festival d'Avignon avec l’IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au-délà des données, le numérique au service des Humanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reimagining Annotation for Multimodal Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reimagining Annotation for Multimodal Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop &amp;quot;Scene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reimagining Annotation for Multimodal Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clarisse Bardiot; Jacob Hart; Université Rennes 2, Feb 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Visual Digital Traces of Performing Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Corpora and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIHN, Université de Montréal; Consortium-HN pictorIA, Oct 2024, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Data Science Enrich Art History?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Klinke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Do we really need Digital Art History?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Béatrice Joyeux-Prunel; Catherine Dossin; Nicola Carboni; UNIGE, Nov 2023, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digging into visual digital traces of performing arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constellations of Images: ‘The Grande Conversion’ in Cultural Archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL, Sep 2023, Lausanne ( CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From MemoRekall to MemoRekall-IIIF: Developing a video annotation web application in the context of citizen science co-creation practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Michaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irénée Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHO Digital Humanities Conference 2023 (DH2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From MemoRekall to Scene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Video Annotation and Computational Theater Studies. Workshop at the Ludwig-Maximilian-University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ludwig-Maximilian-University, Oct 2023, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MemoRekall, de la documentation des arts de la scène à la création d’un outil d’annotation vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Éducation &amp; Recherche #07 Arts et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région académique Bretagne, May 2023, Morlaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standing Room Only: Curating Theatre History with Limited Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A virtual symposium of the International Association of Libraries, Museums, Archives and Documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centres of the Performing Arts; New York Public Library for the Performing Arts, Jun 2023, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde &amp;quot;Projets européens, des opportunités pour la recherche et la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets européens, des opportunités pour la recherche et la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, May 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MemoRekall : un outil pour la création d’un appareil critique des sources vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études Eveille, Numesthésie. L’écran pour saisir le sensible ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Colmar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulalie: a documentary system for the collaborative preservation of electroacoustic music based on the Doremus ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Michaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Westeel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oudom Southammavong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHO Digital Humanities Conference 2023 (DH2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Graz, Austria. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7961822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenting electroacoustic music for preservation: the design of a network-driven application based on MemoRekall and IIIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Michaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Geourjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RE:Source: The 10th International Conference on the Histories of Media Art, Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Venice (Ca' Foscari University), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital humanities, citizen science and the arts: synergies towards innovative formats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Girlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wnuk Magdalene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connect, Collaborate, Create. Bridging Communities for Participatory Research and Citizen Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De MemoRekall à SCENE : le développement d'un outil pour les réseaux documentaires multimodaux avec IIIF.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude internationale sur IIIF et les archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biblissima+, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MemoRekall-IIIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hildebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Geourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone des humanités numériques, Jun 2023, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MemoRekall-IIIF: A Mirador extension supporting video annotation and a network of IIIF manifests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Geourjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIIF Annual Conference and Showcase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theatre Analytics: From Traces to Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Computational Methods for Theatre Studies ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LMU, Jun 2022, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et évaluation des dispositifs numériques et médiations augmentées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Paredes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres TMNlab #23 : Médiation numérique du spectacle vivant, hybridité et enjeux politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TMNlab; MedNum; Maison des sciences humaines et sociales en Bretagne; Université Rennes 2, May 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher avec des données : pratiques et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Love data week,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, Feb 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MemoRekall: New Experiences in Writing and Storytelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutual Learning Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Norbert Elias; CNRS, May 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preserving electroacoustic music: implementing a knowledge graph based on the Dorémus ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Michaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Westeel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oudom Southammavong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Semantic Web Conference 2022, Music Heritage Knowledge Graphs Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Hangzou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theatre Analytics: from close reading to distant viewing of video recordings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International seminar on digital humanities in theatre studies: The researcher and the digital archive. Narratives from a user-oriented approach. Digital humanities in the performing arts. Methods in research and education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Performing Arts Hub Norway and European Network of Information Centres for Performing Arts., Sep 2022, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du close reading au distant reading et vice versa : l’analyse des traces numériques du spectacle vivant avec Rekall et MemoRekall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Being Successful together. Participate, share, cooperate in safeguarding performing arts heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Internationale des Bibliothèques, des Musées, archives et centres de documentation des Arts du Spectacle (SIBMAS), Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier le théâtre aujourd’hui : les enjeux des traces numériques des arts de la scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Lundis numériques de l’INHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA, Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances distant viewing: The promises of large image data sets analysis for performing arts studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Federation for Theatre Research 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, En Ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapter l’ontologie Doremus aux besoins spécifiques de la musique électroacoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Michaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Westeel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préservation collaborative pour la musique avec électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonds Gérard Hourbette : enjeux de préservation de la musique électroacoustique composée pour échantillonneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Michaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Koskowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oudom Southammavong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Venner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préservation collaborative pour la musique avec électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theatre analytics: the performing arts, the ephemeral, its traces, and the web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th RESAW Conference "Mainstream vs marginal content in Web history and Web archives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Luxembourg Centre for Contemporary and Digital History (C²DH); Université du Luxembourg, Jun 2021, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation numérique des arts de la scène : l’exemple de MemoRekall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d’été humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIHN, May 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artistes et ingénieurs, l’exemple fondateur des 9 evenings : theater and engineering, New-York 1966</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du diplôme : Scène et technologies, de l'artiste à l'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Paris-Saclay, Oct 2021, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer Merce Cunningham : Que peuvent apporter les culture analytics à l’étude des arts de la scène ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire épistémologie et pratiques des humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Leonardo Code: Deciphering 50 Years of Artistic/Scientific Collaboration in the Texts and Images of Leonardo Journal, 1968-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Broadwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mila Oiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Suárez-Serrato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin Wevers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADHO, Jul 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement du numérique en SHS dans les universités des Hauts-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schellenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHNord 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theatre analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Humanités Numériques - Réception et transmission des travaux de Johanna Drucker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Merce Cunningham : a theatre analytics research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les capsules vidéo de MemoRekall: la conjugaison des approches intra et inter- documentaire au service de la médiation numérique des arts de la scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translittératie et redocumentarisation : le projet MemoRekall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryma Rouibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20° Colloque International sur le Document Numérique. Le Document ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSSIB, Nov 2017, Lyon, France. pp.33-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MemoRekall Video Capsules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montréal; McGill University, Oct 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Close Reading / Distant Reading : Documenting, Preserving and Analysing Digital Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque DH2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts de la scène et Big Data. Retracer et analyser le processus de création d'un spectacle grâce à la visualisation de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'15 : Le numérique à l'ère de l'Internet des objets, de l’hypertexte à l’hyper-objet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France. pp.231-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts de la scène et big data : conception et développement du logiciel Rekall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Lausanne, Suisse. p.60-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rekall, conception et développement d’un logiciel pour documenter, analyser les processus de création et simplifier la reprise des œuvres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHNord 2014 : Humanités numériques : des outils, des méthodes, une culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (MESHS), May 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rekall : un environnement open-source pour documenter, analyser les processus de création et simplifier la reprise des œuvres scéniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coduys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Informatique Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIM, May 2014, Bourges, France. pp.119-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser et annoter les documents techniques provenant des spectacles à composante technologique : le cas des diagrammes de 9 Evenings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International sur le Document Electronique 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Nancy, France. pp.145-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvest: an open source environment for multimodal digital heritage analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Geourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Collaborations in Performing Arts: Building the Festival d'Avignon Digital Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Foucault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Fras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MemoRekall-IIIF: An open source and versatile web application for video and digital document annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHO Digital Humanities Conference 2023 (DH2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Graz, Austria. , Digital Humanities 2023: Book of Abstracts, 2023, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7961822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memorekall : un outil web gratuit pour la médiation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence nationale sur les cultures numériques et l’éducation aux médias et à l’information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Show Programmes to Data: Designing a Workflow to Make Performing Arts Ephemera Accessible Through Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Carl Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonios Lagarias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts de la scène et technologies numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martial Poirson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel des études théâtrales. Les arts de la scène et du spectacle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Collin, 2024, Hors collection</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique et les arts de la scène : faire patrimoine sans objet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Bernard et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les devenirs numériques des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Le Bord de l’eau, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que le numérique fait aux corpus. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilien Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique numérique des corpus en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Humanités numériques et science ouverte, 9782757436103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les artistes et leurs équipes, premiers conservateurs des œuvres scéniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Lucet; Bénedicte Boisson; Marion Denizot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabriques, expériences et archives du spectacle vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.465-476, 2021, 9782753581012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidéo, annotation et redocumentarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lise Gagnon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrir la boîte. Regards sur les boîtes chorégraphiques et la documentation en danse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Jean-Pierre Perreault, pp.45-48, 2020, 978-2-924805-04-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceci n'est pas un spectacle ou l'essor de la conférence-performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Picon-Vallin; Erica Magris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Théâtres documentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deuxième Époque, pp.365-373, 2019, 978-2377690602</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation du spectacle vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anolga Rodionoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les temps multiples des arts contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.25-40, 2019, 9791037002136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter les images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Josette Feral. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’acteur face aux écrans. Corps en scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Entretemps, pp.341-348, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les partitions numériques des digital performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Sermon; Yvane Chapuis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARTITION(S) - Objet et concept des pratiques scéniques (20e-21e siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les presses du réel, Manufacture - Haute école des arts de la scène de Suisse romande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.429-441, 2016, 978-2-84066-920-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ici et ailleurs, maintenant : scénographies de la présence dans les théâtres virtuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Larrue. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre et intermédialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.207-222, 2015, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.8175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une autre mémoire : la chorégraphie des données. À propos des objets numériques développés par William Forsythe (Improvisation Technologies, Synchronous objects et Motion Bank)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Bénichou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recréer / scripter – Mémoires et transmissions des œuvres performatives et chorégraphiques contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les presses du réel, pp.235-252, 2015, Nouvelles scènes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">9 Evenings: Theatre & Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonia Pereira Bezerra; Marta Isaacsson; Walter Lima Torres. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cena, corpo e dramaturgia : entre tradição e contemporaneidade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pão e Rosas, pp.43‑54, 2012, 9788562501067</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du théâtrophone au théâtre pour extensions mobiles : présences à distance dans les téléscènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Josette Féral. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques performatives : body remix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.315-332, 2012, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.80831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maquinações teatrais contemporâneas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonia Pereira Bezerra; Marta Isaacsson; Walter Lima Torres. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cena, corpo e dramaturgia : entre tradição e contemporaneidade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pão e Rosas, pp.101-114, 2012, 9788562501067</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les images de 9 Evenings: Theater & Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Dubois; Frédéric Monvoisin; Elena Biserna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended cinema: le cinéma gagne du terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Campanotto, pp.243-246, 2010, 978-88-456-1171-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du dispositif théâtral au chat : adaptations et mutations de la position spectatorielle (sur Desktop Theater)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Barboza; Jean-Louis Weissberg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Image actée. Scénarisations numériques, parcours du séminaire L’action sur l’image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.73-86, 2006, Champs visuels, 9782296011731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview With Herb Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MIT List Visual Arts Center. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9 Evenings Reconsidered: Art, Theatre, and Engineering, 1966</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIT List Visual Arts Center, pp.55-64, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Diagrams of 9 Evenings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9 Evenings Reconsidered : Art, Theatre, and Engineering, 1966</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIT List Visual Arts Center, pp.45-54, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire le spectateur : théâtres virtuels et drames interactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Szilas; Jean-Hughes Réty. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création de récits pour les fictions interactives : simulation et réalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès-Lavoisier, pp.33-56, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique numérique des corpus en sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilien Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Humanités numériques et Science ouverte, 9782757436110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure des images : approches computationnelles en histoire et théorie des arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chateau Dutier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Septentrion, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performing Arts and Digital Humanities. From Traces to Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley-ISTE, 2021, 978-1-786-30705-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts de la scène et humanités numériques. Des traces aux données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2021, Traces, Sylvie Leleu-Merviel, 9781784067427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien M & Claire B - Snow Does Not Make Sense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjectile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, In Progress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien M & Claire B. La neige n’a pas de sens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjectile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, In progress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All Aliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daurier Romaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le phénix; Subjectile; Les solitaires intempestifs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2015, Cabarets de curiosités, 978-2-36530-023-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storytelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daurier Romaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjectile; Le Phénix; Les Solitaires Intempestifs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2014, Cabarets de curiosités, 978-2-36530-018-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black/White/Live Box</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daurier Romaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjectile; Le Phénix; L'Œil d'or</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2013, Cabarets de curiosités, 978-2-36530-015-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Defoort, Halory Goerger et Julien Fournet. Exhibition des rouages et logistique de la monstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Pompidou-Metz; L'Amicale de production, 4, 2013, Instantanés, 978-2-35983-013-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts de la scène et technologies numériques : les digital performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leonardo/Olats. , 2013, Collection Les basiques, Annick Bureaud</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Now Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daurier Romaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjectile; Le Phénix; L'Œil d'or</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2012, Cabarets de curiosités, 978-2-913661-46-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier spécial &amp;quot;Lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CECN, 11, 2010, Patch, revue du centre des écritures contemporaines et numériques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue &amp;quot;Actor/Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CECN, 2009, Patch, revue du centre des écritures contemporaines et numériques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue &amp;quot;bio art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CECN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 9, 2009, Patch, revue du centre des écritures contemporaines et numériques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">9 Evenings : Theatre and Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondation Daniel Langlois. , 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId223"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491127v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bardiot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Hart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rouquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/JDH-2024-0013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916273v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03877758v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03884490v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335927v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bureaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03884549v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843912v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336308v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843789v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03884597v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03274657v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338015v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03884616v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maestraggi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528390v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bouchardon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Caubel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.072.0187" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572188v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13528165.2015.1111058" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339182v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lige.137.0079" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03884658v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03878939v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337910v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338071v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03878989v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03878956v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03879026v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04008041v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03879153v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03884671v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coduys" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04008030v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05495697v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kalfatovic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Faure" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hueber" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05505993v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885179v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05505997v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292525v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409921v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102516v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fras" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Foucault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Lagarias" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15579713" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05506011v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292747v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226319v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005715v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417686v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05506165v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226340v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05506163v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Beraldin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008687v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292829v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05505888v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claes Neuefeind" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;yvind Eide" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409933v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115180v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15588120" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05501644v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05506035v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05506026v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744200v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615259v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11479219" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615362v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744162v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495868v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495858v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744183v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05506045v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Klinke" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227228v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172117v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Michaan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;n&#233;e Blin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05506053v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05506061v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223423v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Westeel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oudom Southammavong" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7961822" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05506048v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05506177v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05505978v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224495v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Geourjon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05505904v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Girlando" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wnuk Magdalene" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402240v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131083v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hildebrand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172137v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05352331v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Paredes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05506089v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05506092v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05506086v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841264v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825977v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04007991v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05506097v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05505936v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05506094v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05505958v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413917v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413992v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Koskowitz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Venner" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495959v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03278999v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337529v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Broadwell" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Oiva" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Su&#225;rez-Serrato" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Wevers" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231275v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schellenberger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03276087v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337153v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337098v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843914v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Useille" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Perrot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Rouibi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03267366v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03276033v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337596v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351657v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04007999v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336360v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacquemin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marais" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335980v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223831v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223851v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172101v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03885187v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454162v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Carl Langlais" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889146v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Smaniotto" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879289v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828472v3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Menassel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03879202v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Ferrando" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosetta Graffione" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828522v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05367427v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007967v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03946665v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Ruiz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/livre/?GCOI=27574100990460" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03884882v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03884909v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336038v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03884927v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335738v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863711v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lespressesdureel.com" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336162v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.8175" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337952v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03884957v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337817v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.80831" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03884945v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03884982v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03885077v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03885026v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Morris" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338052v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03885052v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03884714v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chateau Dutier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03884814v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dehoux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03884691v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211372v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/arts-de-la-scene-et-humanites-numeriques" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371581v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.apple.com/fr/book/adrien-m-claire-b-snow-does-not-make-sense/id1309347199" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339532v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://subjectile.com/portfolio-items/amcb/?portfolioID=71" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339549v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daurier Romaric" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://subjectile.com/portfolio-items/cabarets-de-curiosites-4-all-aliens/?portfolioID=71" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339565v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://subjectile.com/portfolio-items/cabarets-de-curiosites-3-storytelling/?portfolioID=71" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339588v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://subjectile.com/portfolio-items/cabarets-de-curiosites-2-black-white-live-box/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339578v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335625v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339601v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://subjectile.com/portfolio-items/cabarets-de-curiosites-1-now-future/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339902v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339814v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339761v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://issuu.com/cecndeux/docs/cecn2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335653v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591083v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bardiot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Smaniotto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889146v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879289v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828472v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Menassel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03879202v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hildebrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Ferrando" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosetta Graffione" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;n&#233;e Blin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828522v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491127v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Hart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rouquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/JDH-2024-0013" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916273v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03877758v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03884490v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335927v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bureaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03884549v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843912v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336308v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843789v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03884597v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03274657v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338015v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03884616v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maestraggi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528390v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bouchardon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Caubel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.072.0187" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572188v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13528165.2015.1111058" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339182v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lige.137.0079" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03884658v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03878939v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337910v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338071v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03878989v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03878956v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03879026v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04008041v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03879153v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03884671v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coduys" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04008030v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05495697v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kalfatovic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Faure" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hueber" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05505993v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05506165v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226340v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05506011v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292747v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102516v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Foucault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Lagarias" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15579713" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226319v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005715v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417686v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409921v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292525v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05505997v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885179v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05506163v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Beraldin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008687v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292829v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409933v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05505888v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claes Neuefeind" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;yvind Eide" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115180v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15588120" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05501644v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05506035v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744162v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615362v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615259v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11479219" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05506026v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744200v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495868v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495858v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744183v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05506045v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Klinke" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227228v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172117v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Michaan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05506048v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05506177v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05505978v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05506053v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05506061v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223423v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Westeel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oudom Southammavong" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7961822" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224495v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Geourjon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05505904v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Girlando" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wnuk Magdalene" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402240v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131083v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172137v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05506086v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05352331v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Paredes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05506092v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05506089v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841264v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825977v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04007991v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05506097v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05505936v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413917v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413992v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Koskowitz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Venner" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05505958v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05506094v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495959v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03278999v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337529v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Broadwell" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Oiva" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Su&#225;rez-Serrato" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Wevers" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231275v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schellenberger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03276087v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337153v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337098v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843914v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Useille" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Perrot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Rouibi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03267366v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03276033v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337596v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04007999v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351657v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336360v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacquemin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marais" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335980v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223831v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223851v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172101v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03885187v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454162v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Carl Langlais" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05367427v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007967v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03946665v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Ruiz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/livre/?GCOI=27574100990460" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03884882v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03884909v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336038v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03884927v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335738v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863711v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lespressesdureel.com" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336162v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.8175" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337952v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03884945v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337817v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.80831" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03884957v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03884982v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03885077v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03885026v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Morris" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338052v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03885052v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03884814v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dehoux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03884714v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chateau Dutier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03884691v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211372v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/arts-de-la-scene-et-humanites-numeriques" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371581v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.apple.com/fr/book/adrien-m-claire-b-snow-does-not-make-sense/id1309347199" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339532v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://subjectile.com/portfolio-items/amcb/?portfolioID=71" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339549v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daurier Romaric" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://subjectile.com/portfolio-items/cabarets-de-curiosites-4-all-aliens/?portfolioID=71" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339565v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://subjectile.com/portfolio-items/cabarets-de-curiosites-3-storytelling/?portfolioID=71" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339588v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://subjectile.com/portfolio-items/cabarets-de-curiosites-2-black-white-live-box/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339578v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335625v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339601v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://subjectile.com/portfolio-items/cabarets-de-curiosites-1-now-future/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339902v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339814v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339761v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://issuu.com/cecndeux/docs/cecn2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335653v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>