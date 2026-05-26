--- v1 (2026-04-30)
+++ v2 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Clarisse Bardiot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STAGE - Ethics Report n°2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Fras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Smaniotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Rennes 2. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STAGE - Ethics Report n°1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Fras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Smaniotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Rennes 2. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889146v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STAGE - Data Management Plan n°1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Fras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Rennes 2. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Annotation for Circus Education. MemoRekall and the COSMIC project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Menassel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Rennes 2. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828472v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenting collaborations with video annotation: MemoRekall Capsules (COESO D.2.4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hildebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosetta Graffione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irénée Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Rennes 2. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using MemoRekall Video Annotation App for Circus Schools. Teaching and Learning Toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Rennes 2; FEDEC; FFEC. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In search of an interpretative environment for digital traces: the building of Arvest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Digital History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3 (1), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/JDH-2024-0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer Merce Cunningham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02916273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theatre Analytics: Developing Software for Theatre Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, vol. 14 (n°3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pillow Talk. Begüm Erciyas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°470, pp.34-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation des œuvres sur le net, entre exposition et publication. L’exemple de la collection Wish You Where Here!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Bureaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Exposition et communication, 42, pp.21-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rekall et MemoRekall. Une suite logicielle pour documenter et préserver les œuvres éphémères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°137, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser et conserver la mémoire de l'éphémère : les capsules de MemoRekall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30, pp.159-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éclats : un projet de logiciel pour annoter des captations vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hispania (Belgique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La notation du travail théâtral: du manuscrit au numérique, 19, pp.131-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts de la scène et culture analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'historiographie du théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Etudes théâtrales et humanités numériques, 4, pp.11-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences et spectacle vivant : de l’accès à l’excès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine des Cultures Digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n°81, pp.50-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences et spectacle vivant : de l’accès à l’excèss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCD-Magazine des cultures digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Arts &amp; Sciences, 81, pp.50-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video recording and documentation of the performing arts: from the annotation to the visualization of metadata, the example of the Rekall software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustic Space Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Data Drift. Archiving Media and Data Art in the 21st Century, 14, pp.159-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">9 Evenings: Theatre & Engineering, dix films de Barbro Schultz Lundestam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Maestraggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images de la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n°29, pp.4-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche, ingénierie, création artistique : processus, prototypes, productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bouchardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Caubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (72), pp.187-197. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.072.0187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rekall: An environment for notation / annotation / denotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, On An/Notations, 20 (6), pp.82-86. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13528165.2015.1111058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple fondateur de collaboration interdisciplinaire : 9 evenings : theatre and engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 137-140, pp.79-87. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lige.137.0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Rekall : la mémoire des arts de la scène au temps du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine des Cultures Digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, n°75, pp.104-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du big data Theater au nano spectacle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n°119 (novembre), pp.81-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Big Data Theater au nanospectacle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Le grand format, 119, pp.81-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noting/Annotating. Documenting the technology-based performing arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art press 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Les enjeux de la conservation des arts technologiques, pp.30-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulations numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E pur si Muove</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n°6 (juin), pp.61-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La scène, un laboratoire pour les nouveaux média</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art press 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Le Fresnoy - 10 ans de création, n°11 (novembre), pp.104-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire/Programmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n°184 (janvier), pp.90-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire/programmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Hors-série n°1, p. 9-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acteur, le spectateur et la téléprésence : le “drame des distances” chez Marinetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n°69-72 (juillet-décembre), pp.197-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne pas toucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coduys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n°32, pp.101-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Acteur interfacé : de l’omniprésence à la transparence sur le plateau numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes théatrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, L’acteur entre personnage et performance. Présences de l’acteur dans la représentation contemporaine, n°26, p. 87-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decade of IIIF: Advancing Open Science and Accessibility through Interoperable Digital Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kalfatovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Hueber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde &amp;quot;Les métiers du patrimoine et de la recherche à l’heure de l’IA : entre adaptation et réinvention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Atelier Digit_Hum 2025 : IA, Intelligences Augmentées pour les SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Paris, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capter l’ingentivité. Rencontre avec le photographe officiel du Festival d’Avignon,Christophe Raynaud de Lage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voir avec les lieux, école d’été internationale pendant le Festival d’Avignon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Festival d’Avignon, Jul 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop: Introduction to Arvest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IIIF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Leeds (Angleterre), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performing Arts Studies and Digital Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Friday Frontiers Webinar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DARIAH, Mar 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Show Programme, the LLM and the Ontology: Designing Workflows for Performing Arts Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DraCor Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the Real and Fictional Geographies of Avignon's Theatre Festivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Fras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Foucault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonios Lagarias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH Benelux 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15579713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop: Introduction to Arvest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADHO, Jul 2025, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performing Arts Studies &amp; Digital Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DARIAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Rennes (distance), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvest : un environnement interprétatif pour les traces numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biblissima +</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des programmes de théâtre à l’analyse de réseaux : vers une historiographie computationnelle des arts de la scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Ratio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des digital performances aux performing arts analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IMPEC Graviter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvest, un outil pour l’analyse multimodale du patrimoine numérisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Atelier Digit_Hum 2025 : IA, Intelligences Augmentées pour les SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Paris, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvest : développement d'un outil numérique pour la gestion de collections multimodales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un enjeu de la reproductibilité de la science : l'ouverture des codes sources et logiciels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARDoISE; Inria, Dec 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Stage to Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Fras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Beraldin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonios Lagarias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voir avec les lieux, école d’été internationale pendant le Festival d’Avignon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Festival d’Avignon, Jul 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvest : un environnement interprétatif pour les traces numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lundis numériques de l'INHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA, Mar 2025, Rennes (distance), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Archives to Networks: Data Modeling for Mapping Performance History at the Festival d'Avignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonios Lagarias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Fras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFTR 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Program to Data: Macro and Micro Perspectives at the Avignon Festivals (In and Off)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonios Lagarias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Fras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Prism of Festivals in Theatre and Performance Studies. Open historiographic issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roundtable: The Future of Theatre, Performance and Digital Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claes Neuefeind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Øyvind Eide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Federation for Theatre Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joanne Tompkins; Enes Türkoğlu, Jun 2025, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Stage to Data : Ontologies for Performing Arts and Linked Open Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Fras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Foucault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH Benelux 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15588120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IIIF, a Standard for Multimodal Corpora? The Building of SCENE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reimagining Annotation for Multimodal Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Scenographie nouvelle&amp;quot; de Jacques Polieri : un traité technique en filigrane pour moderniser le théâtre au tournant des années 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les traités de technique théâtrale et leurs lecteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, Mar 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorialiser les traces numériques des arts de la scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives sur les éditions critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIHN, GREN, Université de Montréal, Sep 2024, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvest : a multi-user IIIF-driven environment for multimodal document analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IIIF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvest: an open source tool for multimodal document network analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH Benelux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Leuven, Belgium. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.11479219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data in context: building tools for performing arts analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Lab Seminar series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CUDAN ERA Chair project for Cultural Data Analytics; Tallinn University, Apr 2024, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les traces numériques du Festival d'Avignon avec l’IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au-délà des données, le numérique au service des Humanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reimagining Annotation for Multimodal Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reimagining Annotation for Multimodal Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop &amp;quot;Scene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reimagining Annotation for Multimodal Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clarisse Bardiot; Jacob Hart; Université Rennes 2, Feb 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Visual Digital Traces of Performing Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Corpora and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIHN, Université de Montréal; Consortium-HN pictorIA, Oct 2024, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Data Science Enrich Art History?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Klinke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Do we really need Digital Art History?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Béatrice Joyeux-Prunel; Catherine Dossin; Nicola Carboni; UNIGE, Nov 2023, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digging into visual digital traces of performing arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constellations of Images: ‘The Grande Conversion’ in Cultural Archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL, Sep 2023, Lausanne ( CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From MemoRekall to MemoRekall-IIIF: Developing a video annotation web application in the context of citizen science co-creation practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Michaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irénée Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHO Digital Humanities Conference 2023 (DH2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From MemoRekall to Scene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Video Annotation and Computational Theater Studies. Workshop at the Ludwig-Maximilian-University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ludwig-Maximilian-University, Oct 2023, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MemoRekall, de la documentation des arts de la scène à la création d’un outil d’annotation vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Éducation &amp; Recherche #07 Arts et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région académique Bretagne, May 2023, Morlaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standing Room Only: Curating Theatre History with Limited Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A virtual symposium of the International Association of Libraries, Museums, Archives and Documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centres of the Performing Arts; New York Public Library for the Performing Arts, Jun 2023, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde &amp;quot;Projets européens, des opportunités pour la recherche et la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets européens, des opportunités pour la recherche et la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, May 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MemoRekall : un outil pour la création d’un appareil critique des sources vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études Eveille, Numesthésie. L’écran pour saisir le sensible ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Colmar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulalie: a documentary system for the collaborative preservation of electroacoustic music based on the Doremus ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Michaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Westeel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oudom Southammavong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHO Digital Humanities Conference 2023 (DH2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Graz, Austria. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7961822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenting electroacoustic music for preservation: the design of a network-driven application based on MemoRekall and IIIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Michaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Geourjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RE:Source: The 10th International Conference on the Histories of Media Art, Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Venice (Ca' Foscari University), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital humanities, citizen science and the arts: synergies towards innovative formats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Girlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wnuk Magdalene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connect, Collaborate, Create. Bridging Communities for Participatory Research and Citizen Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De MemoRekall à SCENE : le développement d'un outil pour les réseaux documentaires multimodaux avec IIIF.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude internationale sur IIIF et les archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biblissima+, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MemoRekall-IIIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hildebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Geourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone des humanités numériques, Jun 2023, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MemoRekall-IIIF: A Mirador extension supporting video annotation and a network of IIIF manifests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Geourjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIIF Annual Conference and Showcase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theatre Analytics: From Traces to Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Computational Methods for Theatre Studies ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LMU, Jun 2022, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et évaluation des dispositifs numériques et médiations augmentées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Paredes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres TMNlab #23 : Médiation numérique du spectacle vivant, hybridité et enjeux politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TMNlab; MedNum; Maison des sciences humaines et sociales en Bretagne; Université Rennes 2, May 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher avec des données : pratiques et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Love data week,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, Feb 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MemoRekall: New Experiences in Writing and Storytelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutual Learning Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Norbert Elias; CNRS, May 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preserving electroacoustic music: implementing a knowledge graph based on the Dorémus ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Michaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Westeel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oudom Southammavong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Semantic Web Conference 2022, Music Heritage Knowledge Graphs Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Hangzou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theatre Analytics: from close reading to distant viewing of video recordings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International seminar on digital humanities in theatre studies: The researcher and the digital archive. Narratives from a user-oriented approach. Digital humanities in the performing arts. Methods in research and education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Performing Arts Hub Norway and European Network of Information Centres for Performing Arts., Sep 2022, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du close reading au distant reading et vice versa : l’analyse des traces numériques du spectacle vivant avec Rekall et MemoRekall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Being Successful together. Participate, share, cooperate in safeguarding performing arts heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Internationale des Bibliothèques, des Musées, archives et centres de documentation des Arts du Spectacle (SIBMAS), Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier le théâtre aujourd’hui : les enjeux des traces numériques des arts de la scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Lundis numériques de l’INHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA, Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances distant viewing: The promises of large image data sets analysis for performing arts studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Federation for Theatre Research 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, En Ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapter l’ontologie Doremus aux besoins spécifiques de la musique électroacoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Michaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Westeel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préservation collaborative pour la musique avec électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonds Gérard Hourbette : enjeux de préservation de la musique électroacoustique composée pour échantillonneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Michaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Koskowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oudom Southammavong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Venner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préservation collaborative pour la musique avec électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theatre analytics: the performing arts, the ephemeral, its traces, and the web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th RESAW Conference "Mainstream vs marginal content in Web history and Web archives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Luxembourg Centre for Contemporary and Digital History (C²DH); Université du Luxembourg, Jun 2021, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation numérique des arts de la scène : l’exemple de MemoRekall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d’été humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIHN, May 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artistes et ingénieurs, l’exemple fondateur des 9 evenings : theater and engineering, New-York 1966</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du diplôme : Scène et technologies, de l'artiste à l'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Paris-Saclay, Oct 2021, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer Merce Cunningham : Que peuvent apporter les culture analytics à l’étude des arts de la scène ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire épistémologie et pratiques des humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Leonardo Code: Deciphering 50 Years of Artistic/Scientific Collaboration in the Texts and Images of Leonardo Journal, 1968-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Broadwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mila Oiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Suárez-Serrato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin Wevers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADHO, Jul 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement du numérique en SHS dans les universités des Hauts-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schellenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHNord 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theatre analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Humanités Numériques - Réception et transmission des travaux de Johanna Drucker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Merce Cunningham : a theatre analytics research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les capsules vidéo de MemoRekall: la conjugaison des approches intra et inter- documentaire au service de la médiation numérique des arts de la scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translittératie et redocumentarisation : le projet MemoRekall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryma Rouibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20° Colloque International sur le Document Numérique. Le Document ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSSIB, Nov 2017, Lyon, France. pp.33-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MemoRekall Video Capsules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montréal; McGill University, Oct 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Close Reading / Distant Reading : Documenting, Preserving and Analysing Digital Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque DH2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts de la scène et Big Data. Retracer et analyser le processus de création d'un spectacle grâce à la visualisation de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'15 : Le numérique à l'ère de l'Internet des objets, de l’hypertexte à l’hyper-objet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France. pp.231-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts de la scène et big data : conception et développement du logiciel Rekall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Lausanne, Suisse. p.60-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rekall, conception et développement d’un logiciel pour documenter, analyser les processus de création et simplifier la reprise des œuvres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHNord 2014 : Humanités numériques : des outils, des méthodes, une culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (MESHS), May 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rekall : un environnement open-source pour documenter, analyser les processus de création et simplifier la reprise des œuvres scéniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coduys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Informatique Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIM, May 2014, Bourges, France. pp.119-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser et annoter les documents techniques provenant des spectacles à composante technologique : le cas des diagrammes de 9 Evenings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International sur le Document Electronique 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Nancy, France. pp.145-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvest: an open source environment for multimodal digital heritage analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Geourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Collaborations in Performing Arts: Building the Festival d'Avignon Digital Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Foucault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Fras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MemoRekall-IIIF: An open source and versatile web application for video and digital document annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHO Digital Humanities Conference 2023 (DH2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Graz, Austria. , Digital Humanities 2023: Book of Abstracts, 2023, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7961822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memorekall : un outil web gratuit pour la médiation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence nationale sur les cultures numériques et l’éducation aux médias et à l’information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Show Programmes to Data: Designing a Workflow to Make Performing Arts Ephemera Accessible Through Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Carl Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonios Lagarias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts de la scène et technologies numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martial Poirson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel des études théâtrales. Les arts de la scène et du spectacle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Collin, 2024, Hors collection</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique et les arts de la scène : faire patrimoine sans objet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Bernard et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les devenirs numériques des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Le Bord de l’eau, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que le numérique fait aux corpus. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilien Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique numérique des corpus en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Humanités numériques et science ouverte, 9782757436103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les artistes et leurs équipes, premiers conservateurs des œuvres scéniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Lucet; Bénedicte Boisson; Marion Denizot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabriques, expériences et archives du spectacle vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.465-476, 2021, 9782753581012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidéo, annotation et redocumentarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lise Gagnon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrir la boîte. Regards sur les boîtes chorégraphiques et la documentation en danse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Jean-Pierre Perreault, pp.45-48, 2020, 978-2-924805-04-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceci n'est pas un spectacle ou l'essor de la conférence-performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Picon-Vallin; Erica Magris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Théâtres documentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deuxième Époque, pp.365-373, 2019, 978-2377690602</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation du spectacle vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anolga Rodionoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les temps multiples des arts contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.25-40, 2019, 9791037002136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter les images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Josette Feral. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’acteur face aux écrans. Corps en scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Entretemps, pp.341-348, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les partitions numériques des digital performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Sermon; Yvane Chapuis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARTITION(S) - Objet et concept des pratiques scéniques (20e-21e siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les presses du réel, Manufacture - Haute école des arts de la scène de Suisse romande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.429-441, 2016, 978-2-84066-920-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ici et ailleurs, maintenant : scénographies de la présence dans les théâtres virtuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Larrue. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre et intermédialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.207-222, 2015, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.8175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une autre mémoire : la chorégraphie des données. À propos des objets numériques développés par William Forsythe (Improvisation Technologies, Synchronous objects et Motion Bank)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Bénichou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recréer / scripter – Mémoires et transmissions des œuvres performatives et chorégraphiques contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les presses du réel, pp.235-252, 2015, Nouvelles scènes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">9 Evenings: Theatre & Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonia Pereira Bezerra; Marta Isaacsson; Walter Lima Torres. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cena, corpo e dramaturgia : entre tradição e contemporaneidade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pão e Rosas, pp.43‑54, 2012, 9788562501067</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du théâtrophone au théâtre pour extensions mobiles : présences à distance dans les téléscènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Josette Féral. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques performatives : body remix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.315-332, 2012, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.80831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maquinações teatrais contemporâneas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonia Pereira Bezerra; Marta Isaacsson; Walter Lima Torres. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cena, corpo e dramaturgia : entre tradição e contemporaneidade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pão e Rosas, pp.101-114, 2012, 9788562501067</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les images de 9 Evenings: Theater & Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Dubois; Frédéric Monvoisin; Elena Biserna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended cinema: le cinéma gagne du terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Campanotto, pp.243-246, 2010, 978-88-456-1171-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du dispositif théâtral au chat : adaptations et mutations de la position spectatorielle (sur Desktop Theater)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Barboza; Jean-Louis Weissberg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Image actée. Scénarisations numériques, parcours du séminaire L’action sur l’image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.73-86, 2006, Champs visuels, 9782296011731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview With Herb Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MIT List Visual Arts Center. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9 Evenings Reconsidered: Art, Theatre, and Engineering, 1966</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIT List Visual Arts Center, pp.55-64, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Diagrams of 9 Evenings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9 Evenings Reconsidered : Art, Theatre, and Engineering, 1966</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIT List Visual Arts Center, pp.45-54, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire le spectateur : théâtres virtuels et drames interactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Szilas; Jean-Hughes Réty. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création de récits pour les fictions interactives : simulation et réalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès-Lavoisier, pp.33-56, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique numérique des corpus en sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilien Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Humanités numériques et Science ouverte, 9782757436110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure des images : approches computationnelles en histoire et théorie des arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chateau Dutier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Septentrion, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performing Arts and Digital Humanities. From Traces to Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley-ISTE, 2021, 978-1-786-30705-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts de la scène et humanités numériques. Des traces aux données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2021, Traces, Sylvie Leleu-Merviel, 9781784067427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien M & Claire B - Snow Does Not Make Sense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjectile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, In Progress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien M & Claire B. La neige n’a pas de sens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjectile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, In progress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All Aliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daurier Romaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le phénix; Subjectile; Les solitaires intempestifs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2015, Cabarets de curiosités, 978-2-36530-023-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storytelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daurier Romaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjectile; Le Phénix; Les Solitaires Intempestifs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2014, Cabarets de curiosités, 978-2-36530-018-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black/White/Live Box</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daurier Romaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjectile; Le Phénix; L'Œil d'or</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2013, Cabarets de curiosités, 978-2-36530-015-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Defoort, Halory Goerger et Julien Fournet. Exhibition des rouages et logistique de la monstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Pompidou-Metz; L'Amicale de production, 4, 2013, Instantanés, 978-2-35983-013-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts de la scène et technologies numériques : les digital performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leonardo/Olats. , 2013, Collection Les basiques, Annick Bureaud</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Now Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daurier Romaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjectile; Le Phénix; L'Œil d'or</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2012, Cabarets de curiosités, 978-2-913661-46-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier spécial &amp;quot;Lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CECN, 11, 2010, Patch, revue du centre des écritures contemporaines et numériques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue &amp;quot;Actor/Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CECN, 2009, Patch, revue du centre des écritures contemporaines et numériques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue &amp;quot;bio art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CECN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 9, 2009, Patch, revue du centre des écritures contemporaines et numériques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">9 Evenings : Theatre and Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondation Daniel Langlois. , 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId223"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Clarisse Bardiot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STAGE - Ethics Report n°2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Fras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Smaniotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Rennes 2. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STAGE - Ethics Report n°1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Fras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Smaniotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Rennes 2. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889146v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STAGE - Data Management Plan n°1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Fras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Rennes 2. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Annotation for Circus Education. MemoRekall and the COSMIC project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Menassel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Rennes 2. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828472v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenting collaborations with video annotation: MemoRekall Capsules (COESO D.2.4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hildebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosetta Graffione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irénée Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Rennes 2. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using MemoRekall Video Annotation App for Circus Schools. Teaching and Learning Toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Rennes 2; FEDEC; FFEC. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performing Arts Studies and Digital Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Friday Frontiers Webinar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DARIAH, Mar 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Show Programme, the LLM and the Ontology: Designing Workflows for Performing Arts Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DraCor Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the Real and Fictional Geographies of Avignon's Theatre Festivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Fras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Foucault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonios Lagarias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH Benelux 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15579713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvest : développement d'un outil numérique pour la gestion de collections multimodales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un enjeu de la reproductibilité de la science : l'ouverture des codes sources et logiciels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARDoISE; Inria, Dec 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvest, un outil pour l’analyse multimodale du patrimoine numérisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Atelier Digit_Hum 2025 : IA, Intelligences Augmentées pour les SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Paris, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des digital performances aux performing arts analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IMPEC Graviter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des programmes de théâtre à l’analyse de réseaux : vers une historiographie computationnelle des arts de la scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Ratio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop: Introduction to Arvest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADHO, Jul 2025, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performing Arts Studies &amp; Digital Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DARIAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Rennes (distance), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvest : un environnement interprétatif pour les traces numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biblissima +</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capter l’ingentivité. Rencontre avec le photographe officiel du Festival d’Avignon,Christophe Raynaud de Lage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voir avec les lieux, école d’été internationale pendant le Festival d’Avignon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Festival d’Avignon, Jul 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop: Introduction to Arvest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IIIF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Leeds (Angleterre), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvest : un environnement interprétatif pour les traces numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lundis numériques de l'INHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA, Mar 2025, Rennes (distance), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Stage to Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Fras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Beraldin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonios Lagarias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voir avec les lieux, école d’été internationale pendant le Festival d’Avignon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Festival d’Avignon, Jul 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Archives to Networks: Data Modeling for Mapping Performance History at the Festival d'Avignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonios Lagarias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Fras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFTR 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Program to Data: Macro and Micro Perspectives at the Avignon Festivals (In and Off)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonios Lagarias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Fras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Prism of Festivals in Theatre and Performance Studies. Open historiographic issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roundtable: The Future of Theatre, Performance and Digital Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claes Neuefeind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Øyvind Eide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Federation for Theatre Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joanne Tompkins; Enes Türkoğlu, Jun 2025, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Stage to Data : Ontologies for Performing Arts and Linked Open Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Fras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Foucault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH Benelux 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15588120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde &amp;quot;Les métiers du patrimoine et de la recherche à l’heure de l’IA : entre adaptation et réinvention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Atelier Digit_Hum 2025 : IA, Intelligences Augmentées pour les SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Paris, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decade of IIIF: Advancing Open Science and Accessibility through Interoperable Digital Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kalfatovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Hueber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvest : a multi-user IIIF-driven environment for multimodal document analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IIIF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvest: an open source tool for multimodal document network analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH Benelux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Leuven, Belgium. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.11479219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data in context: building tools for performing arts analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Lab Seminar series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CUDAN ERA Chair project for Cultural Data Analytics; Tallinn University, Apr 2024, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les traces numériques du Festival d'Avignon avec l’IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au-délà des données, le numérique au service des Humanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorialiser les traces numériques des arts de la scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives sur les éditions critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIHN, GREN, Université de Montréal, Sep 2024, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reimagining Annotation for Multimodal Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reimagining Annotation for Multimodal Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop &amp;quot;Scene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reimagining Annotation for Multimodal Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clarisse Bardiot; Jacob Hart; Université Rennes 2, Feb 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Visual Digital Traces of Performing Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Corpora and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIHN, Université de Montréal; Consortium-HN pictorIA, Oct 2024, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IIIF, a Standard for Multimodal Corpora? The Building of SCENE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reimagining Annotation for Multimodal Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Scenographie nouvelle&amp;quot; de Jacques Polieri : un traité technique en filigrane pour moderniser le théâtre au tournant des années 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les traités de technique théâtrale et leurs lecteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, Mar 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde &amp;quot;Projets européens, des opportunités pour la recherche et la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets européens, des opportunités pour la recherche et la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, May 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulalie: a documentary system for the collaborative preservation of electroacoustic music based on the Doremus ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Michaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Westeel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oudom Southammavong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHO Digital Humanities Conference 2023 (DH2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Graz, Austria. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7961822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MemoRekall : un outil pour la création d’un appareil critique des sources vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études Eveille, Numesthésie. L’écran pour saisir le sensible ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Colmar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From MemoRekall to Scene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Video Annotation and Computational Theater Studies. Workshop at the Ludwig-Maximilian-University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ludwig-Maximilian-University, Oct 2023, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MemoRekall, de la documentation des arts de la scène à la création d’un outil d’annotation vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Éducation &amp; Recherche #07 Arts et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région académique Bretagne, May 2023, Morlaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standing Room Only: Curating Theatre History with Limited Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A virtual symposium of the International Association of Libraries, Museums, Archives and Documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centres of the Performing Arts; New York Public Library for the Performing Arts, Jun 2023, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenting electroacoustic music for preservation: the design of a network-driven application based on MemoRekall and IIIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Michaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Geourjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RE:Source: The 10th International Conference on the Histories of Media Art, Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Venice (Ca' Foscari University), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital humanities, citizen science and the arts: synergies towards innovative formats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Girlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wnuk Magdalene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connect, Collaborate, Create. Bridging Communities for Participatory Research and Citizen Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De MemoRekall à SCENE : le développement d'un outil pour les réseaux documentaires multimodaux avec IIIF.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude internationale sur IIIF et les archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biblissima+, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MemoRekall-IIIF: A Mirador extension supporting video annotation and a network of IIIF manifests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Geourjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIIF Annual Conference and Showcase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MemoRekall-IIIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hildebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Geourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone des humanités numériques, Jun 2023, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Data Science Enrich Art History?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Klinke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Do we really need Digital Art History?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Béatrice Joyeux-Prunel; Catherine Dossin; Nicola Carboni; UNIGE, Nov 2023, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From MemoRekall to MemoRekall-IIIF: Developing a video annotation web application in the context of citizen science co-creation practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Michaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irénée Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHO Digital Humanities Conference 2023 (DH2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digging into visual digital traces of performing arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constellations of Images: ‘The Grande Conversion’ in Cultural Archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL, Sep 2023, Lausanne ( CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et évaluation des dispositifs numériques et médiations augmentées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Paredes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres TMNlab #23 : Médiation numérique du spectacle vivant, hybridité et enjeux politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TMNlab; MedNum; Maison des sciences humaines et sociales en Bretagne; Université Rennes 2, May 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MemoRekall: New Experiences in Writing and Storytelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutual Learning Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Norbert Elias; CNRS, May 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher avec des données : pratiques et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Love data week,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, Feb 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theatre Analytics: From Traces to Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Computational Methods for Theatre Studies ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LMU, Jun 2022, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preserving electroacoustic music: implementing a knowledge graph based on the Dorémus ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Michaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Westeel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oudom Southammavong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Semantic Web Conference 2022, Music Heritage Knowledge Graphs Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Hangzou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theatre Analytics: from close reading to distant viewing of video recordings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International seminar on digital humanities in theatre studies: The researcher and the digital archive. Narratives from a user-oriented approach. Digital humanities in the performing arts. Methods in research and education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Performing Arts Hub Norway and European Network of Information Centres for Performing Arts., Sep 2022, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du close reading au distant reading et vice versa : l’analyse des traces numériques du spectacle vivant avec Rekall et MemoRekall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Being Successful together. Participate, share, cooperate in safeguarding performing arts heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Internationale des Bibliothèques, des Musées, archives et centres de documentation des Arts du Spectacle (SIBMAS), Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances distant viewing: The promises of large image data sets analysis for performing arts studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Federation for Theatre Research 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, En Ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier le théâtre aujourd’hui : les enjeux des traces numériques des arts de la scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Lundis numériques de l’INHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA, Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapter l’ontologie Doremus aux besoins spécifiques de la musique électroacoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Michaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Westeel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préservation collaborative pour la musique avec électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonds Gérard Hourbette : enjeux de préservation de la musique électroacoustique composée pour échantillonneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Michaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Koskowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oudom Southammavong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Venner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préservation collaborative pour la musique avec électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theatre analytics: the performing arts, the ephemeral, its traces, and the web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th RESAW Conference "Mainstream vs marginal content in Web history and Web archives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Luxembourg Centre for Contemporary and Digital History (C²DH); Université du Luxembourg, Jun 2021, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation numérique des arts de la scène : l’exemple de MemoRekall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d’été humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIHN, May 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artistes et ingénieurs, l’exemple fondateur des 9 evenings : theater and engineering, New-York 1966</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du diplôme : Scène et technologies, de l'artiste à l'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Paris-Saclay, Oct 2021, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer Merce Cunningham : Que peuvent apporter les culture analytics à l’étude des arts de la scène ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire épistémologie et pratiques des humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Leonardo Code: Deciphering 50 Years of Artistic/Scientific Collaboration in the Texts and Images of Leonardo Journal, 1968-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Broadwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mila Oiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Suárez-Serrato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin Wevers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADHO, Jul 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement du numérique en SHS dans les universités des Hauts-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schellenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHNord 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Merce Cunningham : a theatre analytics research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theatre analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Humanités Numériques - Réception et transmission des travaux de Johanna Drucker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les capsules vidéo de MemoRekall: la conjugaison des approches intra et inter- documentaire au service de la médiation numérique des arts de la scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translittératie et redocumentarisation : le projet MemoRekall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryma Rouibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20° Colloque International sur le Document Numérique. Le Document ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSSIB, Nov 2017, Lyon, France. pp.33-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MemoRekall Video Capsules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montréal; McGill University, Oct 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Close Reading / Distant Reading : Documenting, Preserving and Analysing Digital Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque DH2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts de la scène et Big Data. Retracer et analyser le processus de création d'un spectacle grâce à la visualisation de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'15 : Le numérique à l'ère de l'Internet des objets, de l’hypertexte à l’hyper-objet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France. pp.231-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rekall, conception et développement d’un logiciel pour documenter, analyser les processus de création et simplifier la reprise des œuvres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHNord 2014 : Humanités numériques : des outils, des méthodes, une culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (MESHS), May 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts de la scène et big data : conception et développement du logiciel Rekall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Lausanne, Suisse. p.60-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rekall : un environnement open-source pour documenter, analyser les processus de création et simplifier la reprise des œuvres scéniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coduys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Informatique Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIM, May 2014, Bourges, France. pp.119-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser et annoter les documents techniques provenant des spectacles à composante technologique : le cas des diagrammes de 9 Evenings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International sur le Document Electronique 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Nancy, France. pp.145-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvest: an open source environment for multimodal digital heritage analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Geourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Collaborations in Performing Arts: Building the Festival d'Avignon Digital Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Foucault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Fras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MemoRekall-IIIF: An open source and versatile web application for video and digital document annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHO Digital Humanities Conference 2023 (DH2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Graz, Austria. , Digital Humanities 2023: Book of Abstracts, 2023, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7961822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memorekall : un outil web gratuit pour la médiation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence nationale sur les cultures numériques et l’éducation aux médias et à l’information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Show Programmes to Data: Designing a Workflow to Make Performing Arts Ephemera Accessible Through Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Carl Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonios Lagarias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In search of an interpretative environment for digital traces: the building of Arvest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Digital History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3 (1), </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/JDH-2024-0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theatre Analytics: Developing Software for Theatre Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, vol. 14 (n°3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer Merce Cunningham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02916273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pillow Talk. Begüm Erciyas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°470, pp.34-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation des œuvres sur le net, entre exposition et publication. L’exemple de la collection Wish You Where Here!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Bureaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Exposition et communication, 42, pp.21-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rekall et MemoRekall. Une suite logicielle pour documenter et préserver les œuvres éphémères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°137, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éclats : un projet de logiciel pour annoter des captations vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hispania (Belgique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La notation du travail théâtral: du manuscrit au numérique, 19, pp.131-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts de la scène et culture analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'historiographie du théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Etudes théâtrales et humanités numériques, 4, pp.11-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser et conserver la mémoire de l'éphémère : les capsules de MemoRekall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30, pp.159-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences et spectacle vivant : de l’accès à l’excès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine des Cultures Digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n°81, pp.50-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences et spectacle vivant : de l’accès à l’excèss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCD-Magazine des cultures digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Arts &amp; Sciences, 81, pp.50-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">9 Evenings: Theatre & Engineering, dix films de Barbro Schultz Lundestam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Maestraggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images de la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n°29, pp.4-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple fondateur de collaboration interdisciplinaire : 9 evenings : theatre and engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 137-140, pp.79-87. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lige.137.0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche, ingénierie, création artistique : processus, prototypes, productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bouchardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Caubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (72), pp.187-197. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.072.0187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rekall: An environment for notation / annotation / denotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, On An/Notations, 20 (6), pp.82-86. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13528165.2015.1111058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video recording and documentation of the performing arts: from the annotation to the visualization of metadata, the example of the Rekall software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustic Space Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Data Drift. Archiving Media and Data Art in the 21st Century, 14, pp.159-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Rekall : la mémoire des arts de la scène au temps du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine des Cultures Digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, n°75, pp.104-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Big Data Theater au nanospectacle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Le grand format, 119, pp.81-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du big data Theater au nano spectacle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n°119 (novembre), pp.81-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noting/Annotating. Documenting the technology-based performing arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art press 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Les enjeux de la conservation des arts technologiques, pp.30-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulations numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E pur si Muove</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n°6 (juin), pp.61-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La scène, un laboratoire pour les nouveaux média</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art press 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Le Fresnoy - 10 ans de création, n°11 (novembre), pp.104-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire/Programmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n°184 (janvier), pp.90-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acteur, le spectateur et la téléprésence : le “drame des distances” chez Marinetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n°69-72 (juillet-décembre), pp.197-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire/programmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Hors-série n°1, p. 9-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne pas toucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coduys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n°32, pp.101-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Acteur interfacé : de l’omniprésence à la transparence sur le plateau numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes théatrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, L’acteur entre personnage et performance. Présences de l’acteur dans la représentation contemporaine, n°26, p. 87-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts de la scène et technologies numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martial Poirson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel des études théâtrales. Les arts de la scène et du spectacle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Collin, 2024, Hors collection</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique et les arts de la scène : faire patrimoine sans objet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Bernard et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les devenirs numériques des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Le Bord de l’eau, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que le numérique fait aux corpus. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilien Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique numérique des corpus en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Humanités numériques et science ouverte, 9782757436103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les artistes et leurs équipes, premiers conservateurs des œuvres scéniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Lucet; Bénedicte Boisson; Marion Denizot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabriques, expériences et archives du spectacle vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.465-476, 2021, 9782753581012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidéo, annotation et redocumentarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lise Gagnon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrir la boîte. Regards sur les boîtes chorégraphiques et la documentation en danse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Jean-Pierre Perreault, pp.45-48, 2020, 978-2-924805-04-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceci n'est pas un spectacle ou l'essor de la conférence-performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Picon-Vallin; Erica Magris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Théâtres documentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deuxième Époque, pp.365-373, 2019, 978-2377690602</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation du spectacle vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anolga Rodionoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les temps multiples des arts contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.25-40, 2019, 9791037002136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter les images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Josette Feral. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’acteur face aux écrans. Corps en scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Entretemps, pp.341-348, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les partitions numériques des digital performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Sermon; Yvane Chapuis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARTITION(S) - Objet et concept des pratiques scéniques (20e-21e siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les presses du réel, Manufacture - Haute école des arts de la scène de Suisse romande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.429-441, 2016, 978-2-84066-920-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une autre mémoire : la chorégraphie des données. À propos des objets numériques développés par William Forsythe (Improvisation Technologies, Synchronous objects et Motion Bank)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Bénichou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recréer / scripter – Mémoires et transmissions des œuvres performatives et chorégraphiques contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les presses du réel, pp.235-252, 2015, Nouvelles scènes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ici et ailleurs, maintenant : scénographies de la présence dans les théâtres virtuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Larrue. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre et intermédialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.207-222, 2015, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.8175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">9 Evenings: Theatre & Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonia Pereira Bezerra; Marta Isaacsson; Walter Lima Torres. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cena, corpo e dramaturgia : entre tradição e contemporaneidade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pão e Rosas, pp.43‑54, 2012, 9788562501067</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maquinações teatrais contemporâneas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonia Pereira Bezerra; Marta Isaacsson; Walter Lima Torres. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cena, corpo e dramaturgia : entre tradição e contemporaneidade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pão e Rosas, pp.101-114, 2012, 9788562501067</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du théâtrophone au théâtre pour extensions mobiles : présences à distance dans les téléscènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Josette Féral. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques performatives : body remix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.315-332, 2012, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.80831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les images de 9 Evenings: Theater & Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Dubois; Frédéric Monvoisin; Elena Biserna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended cinema: le cinéma gagne du terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Campanotto, pp.243-246, 2010, 978-88-456-1171-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview With Herb Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MIT List Visual Arts Center. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9 Evenings Reconsidered: Art, Theatre, and Engineering, 1966</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIT List Visual Arts Center, pp.55-64, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Diagrams of 9 Evenings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9 Evenings Reconsidered : Art, Theatre, and Engineering, 1966</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIT List Visual Arts Center, pp.45-54, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire le spectateur : théâtres virtuels et drames interactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Szilas; Jean-Hughes Réty. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création de récits pour les fictions interactives : simulation et réalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès-Lavoisier, pp.33-56, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du dispositif théâtral au chat : adaptations et mutations de la position spectatorielle (sur Desktop Theater)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Barboza; Jean-Louis Weissberg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Image actée. Scénarisations numériques, parcours du séminaire L’action sur l’image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.73-86, 2006, Champs visuels, 9782296011731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure des images : approches computationnelles en histoire et théorie des arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chateau Dutier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Septentrion, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique numérique des corpus en sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilien Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Humanités numériques et Science ouverte, 9782757436110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performing Arts and Digital Humanities. From Traces to Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley-ISTE, 2021, 978-1-786-30705-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts de la scène et humanités numériques. Des traces aux données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2021, Traces, Sylvie Leleu-Merviel, 9781784067427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien M & Claire B - Snow Does Not Make Sense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjectile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, In Progress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien M & Claire B. La neige n’a pas de sens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjectile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, In progress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All Aliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daurier Romaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le phénix; Subjectile; Les solitaires intempestifs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2015, Cabarets de curiosités, 978-2-36530-023-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storytelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daurier Romaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjectile; Le Phénix; Les Solitaires Intempestifs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2014, Cabarets de curiosités, 978-2-36530-018-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Defoort, Halory Goerger et Julien Fournet. Exhibition des rouages et logistique de la monstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Pompidou-Metz; L'Amicale de production, 4, 2013, Instantanés, 978-2-35983-013-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black/White/Live Box</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daurier Romaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjectile; Le Phénix; L'Œil d'or</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2013, Cabarets de curiosités, 978-2-36530-015-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts de la scène et technologies numériques : les digital performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leonardo/Olats. , 2013, Collection Les basiques, Annick Bureaud</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Now Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daurier Romaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjectile; Le Phénix; L'Œil d'or</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2012, Cabarets de curiosités, 978-2-913661-46-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier spécial &amp;quot;Lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CECN, 11, 2010, Patch, revue du centre des écritures contemporaines et numériques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue &amp;quot;Actor/Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CECN, 2009, Patch, revue du centre des écritures contemporaines et numériques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue &amp;quot;bio art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CECN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 9, 2009, Patch, revue du centre des écritures contemporaines et numériques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">9 Evenings : Theatre and Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondation Daniel Langlois. , 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId223"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591083v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bardiot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Smaniotto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889146v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879289v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828472v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Menassel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03879202v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hildebrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Ferrando" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosetta Graffione" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;n&#233;e Blin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828522v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491127v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Hart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rouquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/JDH-2024-0013" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916273v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03877758v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03884490v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335927v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bureaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03884549v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843912v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336308v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843789v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03884597v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03274657v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338015v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03884616v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maestraggi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528390v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bouchardon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Caubel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.072.0187" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572188v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13528165.2015.1111058" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339182v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lige.137.0079" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03884658v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03878939v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337910v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338071v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03878989v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03878956v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03879026v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04008041v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03879153v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03884671v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coduys" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04008030v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05495697v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kalfatovic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Faure" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hueber" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05505993v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05506165v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226340v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05506011v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292747v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102516v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Foucault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Lagarias" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15579713" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226319v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005715v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417686v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409921v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292525v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05505997v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885179v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05506163v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Beraldin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008687v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292829v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409933v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05505888v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claes Neuefeind" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;yvind Eide" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115180v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15588120" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05501644v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05506035v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744162v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615362v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615259v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11479219" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05506026v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744200v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495868v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495858v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744183v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05506045v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Klinke" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227228v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172117v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Michaan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05506048v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05506177v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05505978v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05506053v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05506061v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223423v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Westeel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oudom Southammavong" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7961822" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224495v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Geourjon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05505904v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Girlando" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wnuk Magdalene" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402240v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131083v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172137v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05506086v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05352331v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Paredes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05506092v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05506089v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841264v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825977v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04007991v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05506097v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05505936v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413917v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413992v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Koskowitz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Venner" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05505958v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05506094v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495959v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03278999v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337529v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Broadwell" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Oiva" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Su&#225;rez-Serrato" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Wevers" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231275v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schellenberger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03276087v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337153v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337098v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843914v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Useille" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Perrot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Rouibi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03267366v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03276033v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337596v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04007999v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351657v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336360v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacquemin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marais" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335980v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223831v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223851v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172101v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03885187v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454162v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Carl Langlais" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05367427v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007967v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03946665v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Ruiz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/livre/?GCOI=27574100990460" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03884882v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03884909v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336038v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03884927v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335738v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863711v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lespressesdureel.com" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336162v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.8175" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337952v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03884945v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337817v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.80831" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03884957v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03884982v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03885077v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03885026v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Morris" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338052v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03885052v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03884814v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dehoux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03884714v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chateau Dutier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03884691v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211372v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/arts-de-la-scene-et-humanites-numeriques" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371581v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.apple.com/fr/book/adrien-m-claire-b-snow-does-not-make-sense/id1309347199" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339532v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://subjectile.com/portfolio-items/amcb/?portfolioID=71" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339549v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daurier Romaric" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://subjectile.com/portfolio-items/cabarets-de-curiosites-4-all-aliens/?portfolioID=71" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339565v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://subjectile.com/portfolio-items/cabarets-de-curiosites-3-storytelling/?portfolioID=71" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339588v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://subjectile.com/portfolio-items/cabarets-de-curiosites-2-black-white-live-box/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339578v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335625v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339601v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://subjectile.com/portfolio-items/cabarets-de-curiosites-1-now-future/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339902v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339814v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339761v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://issuu.com/cecndeux/docs/cecn2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335653v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591083v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bardiot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Smaniotto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889146v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879289v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828472v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Menassel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03879202v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hildebrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Ferrando" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosetta Graffione" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;n&#233;e Blin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828522v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05506011v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292747v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102516v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Foucault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Lagarias" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15579713" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885179v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Hart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05505997v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292525v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409921v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226319v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005715v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417686v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05506165v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226340v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008687v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05506163v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Beraldin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292829v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409933v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05505888v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claes Neuefeind" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;yvind Eide" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115180v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15588120" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05505993v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05495697v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kalfatovic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Faure" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hueber" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615362v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rouquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615259v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11479219" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05506026v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744200v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744162v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495868v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495858v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744183v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05501644v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05506035v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05506053v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223423v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Michaan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Westeel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oudom Southammavong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7961822" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05506061v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05506048v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05506177v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05505978v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224495v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Geourjon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05505904v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Girlando" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wnuk Magdalene" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402240v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172137v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131083v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05506045v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Klinke" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172117v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227228v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05352331v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Paredes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05506089v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05506092v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05506086v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841264v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825977v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04007991v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05505936v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05506097v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413917v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413992v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Koskowitz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Venner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05505958v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05506094v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495959v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03278999v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337529v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Broadwell" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Oiva" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Su&#225;rez-Serrato" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Wevers" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231275v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schellenberger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337153v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03276087v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337098v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843914v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Useille" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Perrot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Rouibi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03267366v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03276033v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337596v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351657v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04007999v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336360v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coduys" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacquemin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marais" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335980v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223831v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223851v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172101v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03885187v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454162v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Carl Langlais" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491127v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/JDH-2024-0013" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03877758v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916273v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03884490v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335927v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bureaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03884549v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336308v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843789v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843912v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03884597v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03274657v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03884616v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maestraggi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339182v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lige.137.0079" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528390v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bouchardon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Caubel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.072.0187" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572188v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13528165.2015.1111058" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338015v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03884658v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337910v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03878939v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338071v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03878989v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03878956v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03879026v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03879153v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04008041v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03884671v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04008030v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05367427v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007967v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03946665v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Ruiz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/livre/?GCOI=27574100990460" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03884882v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03884909v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336038v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03884927v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335738v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863711v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lespressesdureel.com" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337952v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336162v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.8175" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03884945v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03884957v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337817v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.80831" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03884982v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03885026v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Morris" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338052v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03885052v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03885077v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03884714v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chateau Dutier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03884814v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dehoux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03884691v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211372v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/arts-de-la-scene-et-humanites-numeriques" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371581v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.apple.com/fr/book/adrien-m-claire-b-snow-does-not-make-sense/id1309347199" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339532v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://subjectile.com/portfolio-items/amcb/?portfolioID=71" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339549v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daurier Romaric" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://subjectile.com/portfolio-items/cabarets-de-curiosites-4-all-aliens/?portfolioID=71" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339565v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://subjectile.com/portfolio-items/cabarets-de-curiosites-3-storytelling/?portfolioID=71" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339578v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339588v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://subjectile.com/portfolio-items/cabarets-de-curiosites-2-black-white-live-box/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335625v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339601v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://subjectile.com/portfolio-items/cabarets-de-curiosites-1-now-future/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339902v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339814v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339761v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://issuu.com/cecndeux/docs/cecn2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335653v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>