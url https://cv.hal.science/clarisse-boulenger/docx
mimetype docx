--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -234,291 +234,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05066117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing novel methods for short-term forecasting of European glass eel recruitment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diadromous fish run assessment: a double-observer model using acoustic cameras to correct imperfect detection and improve population abundance estimates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Boulenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Bénézech</w:t>
+                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
+                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Acou</w:t>
+                <w:t xml:space="preserve">François Martignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Bardonnet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Nevoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 271, pp.106915. </w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fishres.2023.106915⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2023.1250785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04402206v1</w:t>
+                <w:t xml:space="preserve">hal-04526156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diadromous fish run assessment: a double-observer model using acoustic cameras to correct imperfect detection and improve population abundance estimates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Testing novel methods for short-term forecasting of European glass eel recruitment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bénézech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11, </w:t>
+              <w:t xml:space="preserve">Fisheries Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 271, pp.106915. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fevo.2023.1250785⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fishres.2023.106915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04526156v1</w:t>
+                <w:t xml:space="preserve">hal-04402206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme variability in European eel growth revealed by an extended mark and recapture experiment in southern France and implications for management</w:t>
               </w:r>
@@ -634,51 +634,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the quality of European silver eels and tentative approach to trace the origin of contaminants - An European overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bourillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Trancart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -902,51 +902,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors determining survival of European eels in two unexploited sub-populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1074,51 +1074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain J. Crivelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1226,90 +1226,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining an innovative monitoring method and a hierarchical bayesian model to estimate diadromous fish run</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Martignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFE² International Conference on Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1347,90 +1347,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining an innovative monitoring method and a hierarchical Bayesian model to estimate siadromous fish run</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Martignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50th FSBI Synmposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Exceter, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1623,591 +1623,591 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport sur l’Estimation des Populations de Truites de Mer Bresle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapport d'activités 2024 de l'Observatoire des biocénoses aquatiques de la Sélune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Prévost</w:t>
+                <w:t xml:space="preserve">Alan Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Buoro</w:t>
+                <w:t xml:space="preserve">Thibaut Beauverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Josset</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
+                <w:t xml:space="preserve">Flavie Amilien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan I. Bernez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pôle OFB-INRAE-Institut Agro-UPPA pour la gestion des migrateurs amphihalins dans leur environnement. 2025, 46 p</w:t>
+              <w:t xml:space="preserve">INRAE. 2025, 67 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05133581v1</w:t>
+                <w:t xml:space="preserve">hal-05167013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'activités 2024 de l'Observatoire des biocénoses aquatiques de la Sélune</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rapport sur l’Estimation des Populations de Truites de Mer Bresle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Tréhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Buoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pôle OFB-INRAE-Institut Agro-UPPA pour la gestion des migrateurs amphihalins dans leur environnement. 2025, 46 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Bazin</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-05167013v1</w:t>
+                <w:t xml:space="preserve">hal-05133581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observatoire des biocénoses aquatiques de la Sélune - rapport d'activités 2023</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">INRAE. 2024</w:t>
+                <w:t xml:space="preserve">Évaluation des populations et des captures de poissons migrateurs. Rapport d'étape CNICS 2023.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adly Koubaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Boulenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2024, 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04840030v1</w:t>
+                <w:t xml:space="preserve">hal-05045083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan de gestion des données (PGD) de l'Observatoire de recherche en environnement sur les poissons diadromes dans les fleuves côtiers (ORE DiaPFC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Boulenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04600886v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des populations et des captures de poissons migrateurs. Rapport d'étape CNICS 2023.</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">INRAE. 2024, 13 p</w:t>
+                <w:t xml:space="preserve">Observatoire des biocénoses aquatiques de la Sélune - rapport d'activités 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Beauverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Druet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Cormy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05045083v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Période de migration des anguilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2264,90 +2264,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2023-2024. Avis du comité scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae - OFB - MNHN. 2023, 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -2369,77 +2369,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2022-2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beaulaton Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2483,103 +2483,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2021-2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; Office Français de la Biodiversité; Museum National d'Histoire Naturelle (MNHN). 2021, 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -2605,103 +2605,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2020-2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; MNHN; AFB - Agence française pour la biodiversité. 2020, 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -2740,90 +2740,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommandations pour la mise en œuvre de la boite à outils pour estimer les flux de migrations des espèces diadromes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Martignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] OFB. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -2858,77 +2858,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mode d’emploi pour l’utilisation des modèles du projet Toolbox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Martignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] OFB. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -2963,90 +2963,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des flux de poissons sur le cas d'étude 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Martignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] OFB. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -3062,353 +3062,353 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion et (re)colonisation du cours de la Sélune et de ses affluents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avantages et limites des dispositifs d’observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Boulenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Martignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nevoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Petit</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Dominique D. Barloy</w:t>
+                <w:t xml:space="preserve">Pierre-Marie Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Convention n°1054505-1, Agence de l'Eau Seine-Normandie. 2017, pp.46</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] OFB. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356897v1</w:t>
+                <w:t xml:space="preserve">hal-03612825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avantages et limites des dispositifs d’observations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Boulenger</w:t>
+                <w:t xml:space="preserve">Dispersion et (re)colonisation du cours de la Sélune et de ses affluents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Martignac</w:t>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Nevoux</w:t>
+                <w:t xml:space="preserve">Agnes Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Marie Chapon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+                <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] OFB. 2017</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Convention n°1054505-1, Agence de l'Eau Seine-Normandie. 2017, pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03612825v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion et (re)colonisation du cours de la Sélune et de ses affluents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2016, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -3460,64 +3460,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Daroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Martignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3569,90 +3569,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d’étude : Estimation des flux de salmonidés sur la Sélune (cas d’étude 1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Martignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] OFB; INRA. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -3732,51 +3732,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4002,51 +4002,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066117v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Boulenger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Andr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adly Koubaa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tr&#233;hin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Launey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8439" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402206v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde B&#233;n&#233;zech" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2023.106915" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526156v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martignac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nevoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1250785" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03669636v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Panfili" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Musseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain J. Crivelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2020-0419" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996455v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourillon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trancart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Belpaire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Covaci" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140675" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623295v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Paris" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. D. Sherman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bell" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Delord" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13549" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602451v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Charrier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tremblay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12759" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PHTK3VPH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453892v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12209" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JXZD0QMH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301892v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301883v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674798v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cazes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/HKTR8N" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133581v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Josset" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167013v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bazin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Beauverger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Amilien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04840030v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Druet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Cormy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600886v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Renault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045083v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304462v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229038v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064738v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaulaton Laurent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885105v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885821v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612760v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612791v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612811v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356897v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612825v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chapon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357109v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357153v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Daroux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612846v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727236v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Briand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Legrand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lafarge" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8b6d64225ffabf0bdd2578831f174a3591176011;origin=https://hal.archives-ouvertes.fr/hal-03727236;visit=swh:1:snp:b8d00bcdd9d21a763d6d6e97d49045c1e0fe7747;anchor=swh:1:rel:07f2249df0348795cd492e84205b88e7b4e6845e;path=/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066117v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Boulenger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Andr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adly Koubaa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tr&#233;hin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Launey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8439" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526156v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martignac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nevoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1250785" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402206v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde B&#233;n&#233;zech" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2023.106915" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03669636v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Panfili" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Musseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain J. Crivelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2020-0419" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996455v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourillon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trancart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Belpaire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Covaci" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140675" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623295v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Paris" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. D. Sherman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bell" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Delord" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13549" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602451v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Charrier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tremblay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12759" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PHTK3VPH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453892v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12209" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JXZD0QMH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301892v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301883v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674798v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cazes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/HKTR8N" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167013v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bazin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Beauverger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Amilien" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133581v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Josset" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045083v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600886v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Renault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04840030v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Druet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Cormy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304462v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229038v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064738v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaulaton Laurent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885105v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885821v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612760v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612791v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612811v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612825v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chapon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356897v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357109v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357153v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Daroux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612846v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727236v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Briand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Legrand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lafarge" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8b6d64225ffabf0bdd2578831f174a3591176011;origin=https://hal.archives-ouvertes.fr/hal-03727236;visit=swh:1:snp:b8d00bcdd9d21a763d6d6e97d49045c1e0fe7747;anchor=swh:1:rel:07f2249df0348795cd492e84205b88e7b4e6845e;path=/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>