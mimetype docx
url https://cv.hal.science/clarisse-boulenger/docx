--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -1623,561 +1623,561 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'activités 2024 de l'Observatoire des biocénoses aquatiques de la Sélune</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapport sur l’Estimation des Populations de Truites de Mer Bresle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Tréhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Bazin</w:t>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Beauverger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Acou</w:t>
+                <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavie Amilien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ivan I. Bernez</w:t>
+                <w:t xml:space="preserve">Quentin Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE. 2025, 67 p</w:t>
+              <w:t xml:space="preserve">Pôle OFB-INRAE-Institut Agro-UPPA pour la gestion des migrateurs amphihalins dans leur environnement. 2025, 46 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05167013v1</w:t>
+                <w:t xml:space="preserve">hal-05133581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport sur l’Estimation des Populations de Truites de Mer Bresle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Tréhin</w:t>
+                <w:t xml:space="preserve">Rapport d'activités 2024 de l'Observatoire des biocénoses aquatiques de la Sélune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Prévost</w:t>
+                <w:t xml:space="preserve">Thibaut Beauverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Buoro</w:t>
+                <w:t xml:space="preserve">Flavie Amilien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Josset</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
+                <w:t xml:space="preserve">Ivan I. Bernez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pôle OFB-INRAE-Institut Agro-UPPA pour la gestion des migrateurs amphihalins dans leur environnement. 2025, 46 p</w:t>
+              <w:t xml:space="preserve">INRAE. 2025, 67 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05133581v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des populations et des captures de poissons migrateurs. Rapport d'étape CNICS 2023.</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">INRAE. 2024, 13 p</w:t>
+                <w:t xml:space="preserve">Observatoire des biocénoses aquatiques de la Sélune - rapport d'activités 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Beauverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Druet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Cormy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05045083v1</w:t>
+                <w:t xml:space="preserve">hal-04840030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plan de gestion des données (PGD) de l'Observatoire de recherche en environnement sur les poissons diadromes dans les fleuves côtiers (ORE DiaPFC)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation des populations et des captures de poissons migrateurs. Rapport d'étape CNICS 2023.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adly Koubaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Boulenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">INRAE. 2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2024, 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04600886v3</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observatoire des biocénoses aquatiques de la Sélune - rapport d'activités 2023</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plan de gestion des données (PGD) de l'Observatoire de recherche en environnement sur les poissons diadromes dans les fleuves côtiers (ORE DiaPFC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Boulenger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Druet</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-04840030v1</w:t>
+                <w:t xml:space="preserve">hal-04600886v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Période de migration des anguilles</w:t>
               </w:r>
@@ -2290,51 +2290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2522,51 +2522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3062,633 +3062,633 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avantages et limites des dispositifs d’observations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dispersion et (re)colonisation du cours de la Sélune et de ses affluents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Marie Chapon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+                <w:t xml:space="preserve">Eric Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Azam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] OFB. 2017</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Convention n°1054505-1, Agence de l'Eau Seine-Normandie. 2017, pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03612825v1</w:t>
+                <w:t xml:space="preserve">hal-03356897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion et (re)colonisation du cours de la Sélune et de ses affluents</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Avantages et limites des dispositifs d’observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Boulenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Martignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nevoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] OFB. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Azam</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-03356897v1</w:t>
+                <w:t xml:space="preserve">hal-03612825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion et (re)colonisation du cours de la Sélune et de ses affluents</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2016, pp.18</w:t>
+                <w:t xml:space="preserve">Rapport d’étude : Estimation des flux de salmonidés sur la Sélune (cas d’étude 1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Boulenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Martignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nevoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] OFB; INRA. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03357109v1</w:t>
+                <w:t xml:space="preserve">hal-03612846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion et (re)colonisation, suivi Didson</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Guillard</w:t>
+                <w:t xml:space="preserve">Dispersion et (re)colonisation du cours de la Sélune et de ses affluents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Azam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2016, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03357153v1</w:t>
+                <w:t xml:space="preserve">hal-03357109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d’étude : Estimation des flux de salmonidés sur la Sélune (cas d’étude 1)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dispersion et (re)colonisation, suivi Didson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Daroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nevoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Martignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] OFB; INRA. 2016</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2016, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03612846v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Logiciel (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4002,51 +4002,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066117v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Boulenger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Andr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adly Koubaa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tr&#233;hin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Launey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8439" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526156v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martignac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nevoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1250785" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402206v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde B&#233;n&#233;zech" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2023.106915" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03669636v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Panfili" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Musseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain J. Crivelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2020-0419" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996455v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourillon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trancart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Belpaire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Covaci" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140675" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623295v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Paris" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. D. Sherman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bell" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Delord" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13549" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602451v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Charrier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tremblay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12759" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PHTK3VPH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453892v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12209" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JXZD0QMH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301892v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301883v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674798v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cazes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/HKTR8N" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167013v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bazin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Beauverger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Amilien" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133581v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Josset" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045083v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600886v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Renault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04840030v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Druet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Cormy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304462v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229038v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064738v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaulaton Laurent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885105v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885821v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612760v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612791v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612811v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612825v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chapon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356897v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357109v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357153v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Daroux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612846v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727236v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Briand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Legrand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lafarge" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8b6d64225ffabf0bdd2578831f174a3591176011;origin=https://hal.archives-ouvertes.fr/hal-03727236;visit=swh:1:snp:b8d00bcdd9d21a763d6d6e97d49045c1e0fe7747;anchor=swh:1:rel:07f2249df0348795cd492e84205b88e7b4e6845e;path=/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066117v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Boulenger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Andr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adly Koubaa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tr&#233;hin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Launey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8439" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526156v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martignac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nevoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1250785" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402206v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde B&#233;n&#233;zech" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2023.106915" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03669636v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Panfili" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Musseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain J. Crivelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2020-0419" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996455v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourillon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trancart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Belpaire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Covaci" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140675" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623295v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Paris" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. D. Sherman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bell" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Delord" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13549" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602451v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Charrier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tremblay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12759" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PHTK3VPH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453892v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12209" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JXZD0QMH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301892v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301883v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674798v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cazes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/HKTR8N" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133581v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Josset" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167013v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bazin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Beauverger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Amilien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04840030v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Druet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Cormy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045083v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600886v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Renault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304462v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229038v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064738v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaulaton Laurent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885105v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885821v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612760v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612791v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612811v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356897v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612825v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chapon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612846v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357109v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357153v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Daroux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727236v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Briand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Legrand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lafarge" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8b6d64225ffabf0bdd2578831f174a3591176011;origin=https://hal.archives-ouvertes.fr/hal-03727236;visit=swh:1:snp:b8d00bcdd9d21a763d6d6e97d49045c1e0fe7747;anchor=swh:1:rel:07f2249df0348795cd492e84205b88e7b4e6845e;path=/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>