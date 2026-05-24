--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1623,397 +1623,371 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport sur l’Estimation des Populations de Truites de Mer Bresle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapport d'activités 2024 de l'Observatoire des biocénoses aquatiques de la Sélune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Prévost</w:t>
+                <w:t xml:space="preserve">Alan Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Buoro</w:t>
+                <w:t xml:space="preserve">Thibaut Beauverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Josset</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
+                <w:t xml:space="preserve">Flavie Amilien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan I. Bernez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pôle OFB-INRAE-Institut Agro-UPPA pour la gestion des migrateurs amphihalins dans leur environnement. 2025, 46 p</w:t>
+              <w:t xml:space="preserve">INRAE. 2025, 67 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05133581v1</w:t>
+                <w:t xml:space="preserve">hal-05167013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'activités 2024 de l'Observatoire des biocénoses aquatiques de la Sélune</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rapport sur l’Estimation des Populations de Truites de Mer Bresle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Tréhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Buoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pôle OFB-INRAE-Institut Agro-UPPA pour la gestion des migrateurs amphihalins dans leur environnement. 2025, 46 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Bazin</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-05167013v1</w:t>
+                <w:t xml:space="preserve">hal-05133581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observatoire des biocénoses aquatiques de la Sélune - rapport d'activités 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Beauverger</w:t>
+                <w:t xml:space="preserve">Plan de gestion des données (PGD) de l'Observatoire de recherche en environnement sur les poissons diadromes dans les fleuves côtiers (ORE DiaPFC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Druet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nadine Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Boulenger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04840030v1</w:t>
+                <w:t xml:space="preserve">hal-04600886v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des populations et des captures de poissons migrateurs. Rapport d'étape CNICS 2023.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adly Koubaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2035,149 +2009,175 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2024, 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plan de gestion des données (PGD) de l'Observatoire de recherche en environnement sur les poissons diadromes dans les fleuves côtiers (ORE DiaPFC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Marchand</w:t>
+                <w:t xml:space="preserve">Observatoire des biocénoses aquatiques de la Sélune - rapport d'activités 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Beauverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Druet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Renault</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gaetan Cormy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04600886v3</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Période de migration des anguilles</w:t>
               </w:r>
@@ -2290,51 +2290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2522,51 +2522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2839,494 +2839,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode d’emploi pour l’utilisation des modèles du projet Toolbox</w:t>
+                <w:t xml:space="preserve">Estimation des flux de poissons sur le cas d'étude 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Martignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] OFB. 2018</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] OFB. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03612791v1</w:t>
+                <w:t xml:space="preserve">hal-03612811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des flux de poissons sur le cas d'étude 2</w:t>
+                <w:t xml:space="preserve">Mode d’emploi pour l’utilisation des modèles du projet Toolbox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Martignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] OFB. 2018</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] OFB. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03612811v1</w:t>
+                <w:t xml:space="preserve">hal-03612791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion et (re)colonisation du cours de la Sélune et de ses affluents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avantages et limites des dispositifs d’observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Boulenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Martignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nevoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Petit</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Dominique D. Barloy</w:t>
+                <w:t xml:space="preserve">Pierre-Marie Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Convention n°1054505-1, Agence de l'Eau Seine-Normandie. 2017, pp.46</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] OFB. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356897v1</w:t>
+                <w:t xml:space="preserve">hal-03612825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avantages et limites des dispositifs d’observations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Nevoux</w:t>
+                <w:t xml:space="preserve">Dispersion et (re)colonisation du cours de la Sélune et de ses affluents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Azam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Marie Chapon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+                <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] OFB. 2017</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Convention n°1054505-1, Agence de l'Eau Seine-Normandie. 2017, pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03612825v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d’étude : Estimation des flux de salmonidés sur la Sélune (cas d’étude 1)</w:t>
               </w:r>
@@ -3430,103 +3430,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion et (re)colonisation du cours de la Sélune et de ses affluents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2016, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4002,51 +4002,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066117v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Boulenger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Andr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adly Koubaa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tr&#233;hin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Launey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8439" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526156v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martignac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nevoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1250785" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402206v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde B&#233;n&#233;zech" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2023.106915" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03669636v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Panfili" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Musseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain J. Crivelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2020-0419" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996455v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourillon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trancart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Belpaire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Covaci" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140675" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623295v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Paris" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. D. Sherman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bell" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Delord" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13549" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602451v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Charrier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tremblay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12759" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PHTK3VPH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453892v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12209" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JXZD0QMH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301892v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301883v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674798v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cazes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/HKTR8N" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133581v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Josset" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167013v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bazin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Beauverger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Amilien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04840030v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Druet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Cormy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045083v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600886v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Renault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304462v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229038v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064738v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaulaton Laurent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885105v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885821v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612760v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612791v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612811v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356897v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612825v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chapon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612846v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357109v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357153v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Daroux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727236v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Briand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Legrand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lafarge" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8b6d64225ffabf0bdd2578831f174a3591176011;origin=https://hal.archives-ouvertes.fr/hal-03727236;visit=swh:1:snp:b8d00bcdd9d21a763d6d6e97d49045c1e0fe7747;anchor=swh:1:rel:07f2249df0348795cd492e84205b88e7b4e6845e;path=/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066117v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Boulenger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Andr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adly Koubaa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tr&#233;hin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Launey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8439" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526156v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martignac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nevoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1250785" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402206v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde B&#233;n&#233;zech" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2023.106915" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03669636v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Panfili" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Musseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain J. Crivelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2020-0419" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996455v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourillon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trancart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Belpaire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Covaci" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140675" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623295v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Paris" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. D. Sherman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bell" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Delord" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13549" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602451v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Charrier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tremblay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12759" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PHTK3VPH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453892v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12209" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JXZD0QMH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301892v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301883v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674798v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cazes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/HKTR8N" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167013v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bazin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Beauverger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Amilien" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133581v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Josset" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600886v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Renault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045083v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04840030v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Druet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Cormy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304462v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229038v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064738v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaulaton Laurent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885105v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885821v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612760v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612811v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612791v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612825v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chapon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356897v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612846v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357109v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357153v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Daroux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727236v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Briand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Legrand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lafarge" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8b6d64225ffabf0bdd2578831f174a3591176011;origin=https://hal.archives-ouvertes.fr/hal-03727236;visit=swh:1:snp:b8d00bcdd9d21a763d6d6e97d49045c1e0fe7747;anchor=swh:1:rel:07f2249df0348795cd492e84205b88e7b4e6845e;path=/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>