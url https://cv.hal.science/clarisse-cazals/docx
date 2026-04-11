--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -126,2808 +126,5244 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Material agency and thwarted circularity. Reading the constraints of transition from a local case of the French alumina's industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dufourd-Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deldreve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environment and Planning E: Nature and Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, on line first, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/25148486261436914⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How sustainable are daily medicine consumption practices? The case of a fragile coastal area, Arcachon Bay (SW, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Kuentz-Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 416, pp.37866,. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.137866⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compromis et patrimoine : les zones humides rétro-littorales face aux changements globaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Dedinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boschet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Rivaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.22214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les médecins et les pharmaciens de ville peuvent-ils contribuer à la réduction à la source des résidus médicamenteux ? Une enquête sociologique auprès de ces professionnels de santé sur le territoire du bassin d’Arcachon en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Valadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gauthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (2), pp.137-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ers.2022.1630⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une analyse patrimoniale des trajectoires économiques d'une filière : le développement de la bioraffinerie forestière dans les Landes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 381, pp.7-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'acquisition foncière du conservatoire du littoral au service de patrimoines communs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lyser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45, pp.123-137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bassin d'Arcachon entre attractivité et protection (avant-propos)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayté Banzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique André-Lamat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45, pp.13-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/soe.3878⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01959295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels écotourismes sur le bassin d'Arcachon ? Diversités et contradiction sur une territoire confronté à son attractivité résidentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Bouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hautdidier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45, pp.139-156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’industrie papetière face au développement de la bioraffinerie lignocellulosique. Dynamiques institutionnelles et perspectives territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (349-350), pp.13-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Land Uses and Environmental Conflicts in the Arcachon Bay Coastal Area: An Analysis in Terms of Heritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Planning Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (4), pp.746-763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09654313.2014.945819⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimoines et terres de vins : Application à la viticulture bordelaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lemarié Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68 (4), pp.71-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimoine sectoriel et performances le cas de l'aquaculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rivaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie et institutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20-21, pp.187-215</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimoine sectoriel et performances : le cas de l’aquaculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Rivaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie et institutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20-21, pp.187-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ei.5655⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la co-localisation contraint la coordination : l'apport du modèle 'exit-voice' à l'analyse des dynamiques territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rivaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.679-704</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la co-localisation contraint la coordination : l'apport du modèle ?exit-voice' à l'analyse des dynamiques territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Rivaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, octobre (4), pp.679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.134.0679⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La forêt, un patrimoine au prisme de l’écologisation : le cas des Landes de Gascogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deuffic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ginelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Hors-série 16, pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.13702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une vision élargie des performances de la filière ostréicole à partir d’une approche institutionnaliste en termes de patrimoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rivaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol 3 (n°1), 22 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00735060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Examining the conventions of voluntary environmental approaches in French agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cambridge Journal of Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36, pp.1181-1198</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une vision élargie des performances de la filière ostréicole à partir d’une approche en termes de patrimoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Rivaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.9168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualités et innovations environnementales dans la viticulture et l'arboriculture fruitière : l'apport des mondes de production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 126, pp.31-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les déterminants des démarches environnementales volontaires : une étude empirique comparée de deux secteurs agricoles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1, pp.105-131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00293322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des conventions d'environnement pour une agriculture durable : Le cas des démarches environnementales volontaires (DEV) dans la viticulture et l'arboriculture fruitière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, LXI (3), pp.189-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ecoap.2009.1918⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les déterminants des Démarches Environnementales Volontaires (DEV): une étude empirique comparée de deux secteurs agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1, pp.105-131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondes de production et protection de l'environnement dans deux filières agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Bélis-Bergouignan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 313-314, p. 38 - p. 54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondes de production et protection de l'environnement dans la viticulture et l'arboriculture fruitière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Bélis-Bergouignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, sept-nov (313-314), pp.38-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00390461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territorialité des démarches environnementales volontaires et conflit d'usage: le cas de la viticulture et de l'arboriculture fruitière.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Bélis-Bergouignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Dossier n° 7, pp.18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00153484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An agent-based approach as a neutral model to study transition towards circular economy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Special Session : Between circularity and bioeconomy: what the transition's agenda is doing to the socio-economic models of waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Huet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
+                <w:t xml:space="preserve">Sylvain Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">France's International Conference on Complex Systems FRCCS 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bourgogne, May 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Bioeco² | Towards an Ecological Bioeconomy Interrogating Concepts and Practices from the Human and Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Reims Champagne-Ardenne, Jun 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05156736v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05107174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special Session : Between circularity and bioeconomy: what the transition's agenda is doing to the socio-economic models of waste</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">An agent-based approach as a neutral model to study transition towards circular economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Le Berre</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioeco² | Towards an Ecological Bioeconomy Interrogating Concepts and Practices from the Human and Social Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Reims Champagne-Ardenne, Jun 2025, Reims, France</w:t>
+              <w:t xml:space="preserve">France's International Conference on Complex Systems FRCCS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bourgogne, May 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05107174v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05156736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An agent-based approach as a neutral model to study transition towards circular economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth France's International Conference on Complex Systems (FRCCS 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Bordeaux, France. pp.218-229, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-00206-8_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05293874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier thématique : Quelles trajectoires d’économies circulaires des déchets entre les Nords et les Suds ? Analyser les reconfigurations du travail, des territoires et des matérialités des déchets à l’aune de la justice environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deldrève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e Congrès de l'AFEP. Capitalismes, savoirs et représentations économiques à l'épreuve des reconfigurations Nords/Suds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française d'Economie Politique, Jun 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05107203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’analyse patrimoniale peut-elle révéler des trajectoires de transition juste ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Rivaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Dedinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association Française d'Economie Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Montpellier, Jul 2024, Montpellier (34000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04729383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From a stone quarry to a rubble recycler. The trajectory of a productive model in change at a time of ecological transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Congrès de l'Association Française d'Economie Politique (AFEP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française d'Economie Politique (AFEP), Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des modèles de mise en économie des déchets pour la transition socio-écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Debref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Grouiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Congrès de l'Association Française d'Economie Politique (AFEP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française d'Economie Politique (AFEP), Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouvel « Age du bois » peut-il émerger de la diversité des bioéconomies ? Une étude comparative de la dynamique des bioraffineries forestières dans les Landes (France) et La Tuque (Québec)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIe Congrès de l'AFEP - Qu'est-ce qu'un système économique et social soutenable ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Amiens, Jun 2022, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04558336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction de la bioraffinerie et de la problématique de transition énergétique dans la filière bois : quelles logiques de transformation ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">La filière forêt bois dans le contexte de transition et de bioéconomie : une analyse exploratoire des espaces et des logiques de transformation portées par la bioraffinerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Rouffignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nieddu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOFOR Regards croisés sur les valeurs de la forêt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Paris, France. pp.12</w:t>
+              <w:t xml:space="preserve">ASRDLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Gatineau, Canada. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606297v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La filière forêt bois dans le contexte de transition et de bioéconomie : une analyse exploratoire des espaces et des logiques de transformation portées par la bioraffinerie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Introduction de la bioraffinerie et de la problématique de transition énergétique dans la filière bois : quelles logiques de transformation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Rouffignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nieddu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASRDLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Gatineau, Canada. pp.15</w:t>
+              <w:t xml:space="preserve">ECOFOR Regards croisés sur les valeurs de la forêt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Paris, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606299v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le foncier support des agitations patrimoniales des productions agricoles : application au vignoble bordelais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemarié Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SFER "Le foncier agricole : usages, tensions, régulations"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lyon, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre site touristique et patrimoine naturel, quelle voie possible ? Le cas des îles de l’estuaire de la Gironde</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Bringing institutions, territory and politics into ‘green’ mutation studies: some theoretical considerations in the context of the pulp and paper industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. Ramboniliza</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ASRDLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Mons, pp.11</w:t>
+              <w:t xml:space="preserve">Ecological Economics and Institutional Dynamics (ESEE) Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lille, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599570v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bringing institutions, territory and politics into ‘green’ mutation studies: some theoretical considerations in the context of the pulp and paper industry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Entre site touristique et patrimoine naturel, quelle voie possible ? Le cas des îles de l’estuaire de la Gironde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Sergent</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ramboniliza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics and Institutional Dynamics (ESEE) Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lille, pp.17</w:t>
+              <w:t xml:space="preserve">Colloque ASRDLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Mons, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599298v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources patrimoniales culturelles et filière viticole : proposition d’un cadre d’analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemarié Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ASRDLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Mons, France. pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of territorial governance and transformations of specific economic activity:the case of oyster farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rivaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERSA, European Regional Science Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Barcelone, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICZM challenges in the Arcachon Bay: an interdisciplinary analysis of social and economic strategies in a vulnerable oyster industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Roussary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Rivaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vulnérabilité des écosystèmes côtiers au changement global et aux évènements extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03272460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land use conflicts and quality on the coastal area Bassin of Arcachon: an analyze in terms of heritage convention</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Natural heritage in a coastal area, the example of Bassin of Arcachon: various conventions and land-use conflicts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th Congress of the European Regional Science Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Jonkoping, Sweden. pp.26</w:t>
+              <w:t xml:space="preserve">12th Conference of the Association for Heterodox Economics, Theme 6: Transitions towards an ecological economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Bordeaux, France. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593902v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural heritage in a coastal area, the example of Bassin of Arcachon: various conventions and land-use conflicts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Land use conflicts and quality on the coastal area Bassin of Arcachon: an analyze in terms of heritage convention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Conference of the Association for Heterodox Economics, Theme 6: Transitions towards an ecological economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Bordeaux, France. pp.20</w:t>
+              <w:t xml:space="preserve">50th Congress of the European Regional Science Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Jonkoping, Sweden. pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593903v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement durable et patrimoine productif ligneux : une approche interdisciplinaire appliquée à la filière forêt-bois-papier en Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XLVIème colloque de l'ASRDLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Clermont-Ferrand, France. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une analyse socio-économique d'exemples d'éco-innovations dans la filière forêt-bois-papier en Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Bélis Bergouignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IXème Colloque Sciences et Industrie du Bois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Bordeaux, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cadre d'analyse institutionnaliste des aménités patrimoniales : une illustration à partir de l'estuaire de la Gironde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XLVe Colloque de l'Association de Science Régionale de Langue Française (ASRDLF) «Territoires et Action Publique Territoriale : Nouvelles Ressources pour le Développement Régional»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Rimouski, Canada. pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental conventions: the case of agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HAE Conference Cambridge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Cambridge, United Kingdom. pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondes de production et protection de l'environnement dans la viticulture et l'arboriculture fruitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bélis-Bergouignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées INRA-SFER de recherches en sciences sociales - 13/14 décembre 2007 - AgroParisTech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00390600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Démarches Environnementales Volontaire (DEV) dans la viticulture sont-elles des démarches commerciales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication au colloque OENOMETRIE XIV Trèves, 26 et 27 mai 2007.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00155028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viticulture, vins et pesticides : un projet collectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bélis-Bergouignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C Nicourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Saint-Ges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Teil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pesticides et environnement de la connaissance aux outils 7-9 novembre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00275527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convention d'environnement et proximité : le cas des démarches environnementales volontaires dans la viticulture et l'arboriculture fruitière.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00155025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les démarches volontaires au sein de la viticulture française : des conditions d'engagement différenciées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bélis-Bergouignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque OENOMETRIE XII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Macerata, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00153608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorialité des démarches environnementales volontaires et conflit d'usage: le cas de la viticulture et de l'arboriculture fruitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bélis-Bergouignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XLIè Colloque de l' ASRDLF : « Villes et territoires face aux défis de la mondialisation », 5,6, 7 septembre 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00153614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarches environnementales volontaires et gestion des risques environnementaux : le cas de la viticulture et de l'arboriculture fruitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïder Saint Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Incertitude et environnement : mesures, modèles, gestion - 23/25 novembre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00395897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convention d'environnement de réseaux institués : résolution ou déplacement des conflits d'usage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bélis-Bergouignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication aux journées d'étude Les conflits d'usage et de voisinage 11-12 octobre 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00245850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convention d'environnement de réseaux institués : prévention ou résolution des conflits d'usage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bélis-Bergouignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00153591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2937,130 +5373,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An agent-based approach as a neutral model to study transition towards circular economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05156521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3070,3591 +5506,1289 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de l'unité Environnement, territoires en transition, infrastructures, sociétés (ETTIS)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Presentation of ETTIS research unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Verneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Marquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05430130v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presentation of ETTIS research unit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Présentation de l'unité Environnement, territoires en transition, infrastructures, sociétés (ETTIS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Verneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Marquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05430138v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégale liberté de parole en contexte d'exposition révélée. Enquête auprès de viticulteurs et de carottiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agossè Nadège Degbelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabienne Goutille, Jacqueline Candau, Elisabeth Lambert (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exposition aux pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octarès, pp.97-114, 2024, 978-2-36630-139-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques conflictuelles dans les parcs nationaux de La Réunion et des Calanques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mody Diaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Deldrève; Jacqueline Candau; Camille Noûs. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Effort environnemental et équité. Les politiques publiques de l’eau et de la biodiversité en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 34, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, EcoPolis, 9782807617018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04729396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance de la biodiversité en Nouvelle-Aquitaine : enjeux et défis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caitriona Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Bouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bretagnolle, V. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport Ecobiose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-34, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02511766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What middle way is possible between a tourist site and natural heritage? The case of the Gironde estuary's islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Dissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Marsat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tourism, Recreation and Regional Development: Perspectives from France and Abroad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ashgate, pp.31-46, 2015, New directions in tourism analysis, 978-1-4724-1622-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable Development Policy: 'Competitiveness' in All but Name</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caitriona Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Hildermeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Villareal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Jullien; Andy Smith. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The EU's Government of Industries: Markets, institutions and politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.165-189, 2014, 978-1-138-78676-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781315766591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The EU’s government of aquaculture: Completeness unwanted</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caitriona Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Jullien, Andy Smith (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The EU’s government of industries: Markets, institutions and politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.84-114, 2014, Routledge Studies on Government and the European Union, 978-1-138-78676-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarches environnementales volontaires et gestion des risques environnementaux : une étude empirique appliquée à la viticulture et à l'arboriculture fruitière .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïder Saint Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Allard, D. Fox et B. Picon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Incertitude, Environnement, la fin des certitudes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecologie humaine, Edisud, pp.47-61, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00293320v1</w:t>
-              </w:r>
-[...2300 lines deleted...]
-                <w:t xml:space="preserve">hal-00153484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet ARENNA : Analyse socio-économique pour la révision du plan de gestion de la Réserve Naturelle Nationale du Banc d'Arguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deldrève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; LABEX COTE; DREAL Nouvelle - Aquitaine; SEPANSO (Bordeaux) pour France Nature Environnement en Nouvelle-Aquitaine. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages et qualité sur un territoire ostréicole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gassiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hautdidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6664,120 +6798,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bassin d’Arcachon entre attractivité et protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 45, pp.13-174, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/soe.3878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01971535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6787,91 +6921,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une approche en terme de patrimoine de la bio économie et de la transition écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02610310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6881,389 +7015,389 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie en rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dissonances : variations poétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecotechnologies et développement durable : une analyse socio-économique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bélis-Bergouignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Oltra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïder Saint Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00546572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viticulture, vins et pesticides : un projet collectif, Volet 1 : &amp;quot;Les innovations environnementales dans la viticulture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bélis-Bergouignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Saint-Ges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00390622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les démarches environnementales volontaires au sein de la viticulture française : des conditions d'engagement différenciées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bélis-Bergouignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00153766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId160"/>
+      <w:footerReference w:type="default" r:id="rId165"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7331,51 +7465,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="18D57829"/>
+    <w:nsid w:val="5C83E67F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7562,51 +7696,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clarisse-cazals" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4821-3238" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156736v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Mathias" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05107174v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Berre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293874v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bernard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00206-8_19" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05107203v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729383v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rivaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Dedinger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199133v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199185v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grouiez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558336v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor de Rouffignac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606297v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Rouffignac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nieddu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606299v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600191v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemari&#233; Boutry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599570v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyser" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ramboniliza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599298v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sergent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599571v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595857v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272460v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Roussary" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dachary-Bernard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593902v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemari&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593903v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592439v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591359v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. B&#233;lis Bergouignan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Levy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591357v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591187v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390600v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude B&#233;lis-Bergouignan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155028v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275527v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Nicourt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Saint-Ges" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Teil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155025v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153608v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153614v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395897v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;der Saint Jean" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00245850v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153591v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156521v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05430130v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Verneau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Marquot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05430138v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468791v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agoss&#232; Nad&#232;ge Degbelo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ginelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729396v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cadoret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mody Diaw" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1063380" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511766v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601315v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dissart" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Marsat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399427v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Michel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hildermeier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Villareal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315766591" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600179v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293320v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220442v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kuentz-Simonet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.137866" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04375150v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.22214" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810567v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871501v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valadaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gauthey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Soyer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2022.1630" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609192v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959295v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayt&#233; Banzo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;-Lamat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.3878" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608729v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hautdidier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601143v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2014.945819" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604534v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604723v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581325v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122474v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ei.5655" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599563v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122638v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.134.0679" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599297v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.13702" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735060v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rivaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597344v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122654v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9168" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293322v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592437v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592448v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoap.2009.1918" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594359v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454520v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390461v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153484v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04420533v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598954v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gassiat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971535v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02610310v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604985v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546572v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Oltra" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390622v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153766v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clarisse-cazals" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4821-3238" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577721v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Berre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dufourd-Leveque" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Goujon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldreve" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25148486261436914" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220442v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyser" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kuentz-Simonet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.137866" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04375150v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Dedinger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rivaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.22214" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871501v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valadaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gauthey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Soyer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2022.1630" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810567v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor de Rouffignac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609192v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dachary-Bernard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959295v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayt&#233; Banzo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;-Lamat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.3878" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608729v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hautdidier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604534v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sergent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601143v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemari&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2014.945819" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604723v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemari&#233; Boutry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581325v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122474v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ei.5655" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599563v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122638v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.134.0679" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599297v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ginelli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.13702" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735060v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rivaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597344v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122654v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9168" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592437v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293322v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592448v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoap.2009.1918" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594359v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454520v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude B&#233;lis-Bergouignan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390461v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153484v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05107174v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156736v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Mathias" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293874v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bernard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00206-8_19" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05107203v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729383v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199133v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199185v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grouiez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558336v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606299v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Rouffignac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nieddu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606297v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600191v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599298v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599570v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ramboniliza" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599571v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595857v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272460v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Roussary" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593903v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593902v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592439v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591359v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. B&#233;lis Bergouignan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Levy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591357v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591187v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390600v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155028v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275527v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Nicourt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Saint-Ges" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Teil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155025v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153608v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153614v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395897v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;der Saint Jean" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00245850v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153591v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156521v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05430138v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Verneau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Marquot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05430130v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468791v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agoss&#232; Nad&#232;ge Degbelo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729396v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cadoret" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mody Diaw" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1063380" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511766v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601315v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dissart" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Marsat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399427v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Michel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hildermeier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Villareal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315766591" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600179v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293320v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04420533v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598954v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gassiat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971535v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02610310v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604985v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546572v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Oltra" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390622v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153766v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>