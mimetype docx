--- v1 (2026-04-11)
+++ v2 (2026-05-07)
@@ -753,226 +753,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'acquisition foncière du conservatoire du littoral au service de patrimoines communs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le bassin d'Arcachon entre attractivité et protection (avant-propos)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayté Banzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Lyser</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 45, pp.123-137</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 45, pp.13-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/soe.3878⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609192v1</w:t>
+                <w:t xml:space="preserve">halshs-01959295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bassin d'Arcachon entre attractivité et protection (avant-propos)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'acquisition foncière du conservatoire du littoral au service de patrimoines communs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique André-Lamat</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 45, pp.13-24. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018, 45, pp.123-137</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01959295v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels écotourismes sur le bassin d'Arcachon ? Diversités et contradiction sur une territoire confronté à son attractivité résidentielle</w:t>
               </w:r>
@@ -1161,51 +1161,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land Uses and Environmental Conflicts in the Arcachon Bay Coastal Area: An Analysis in Terms of Heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1246,312 +1246,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrimoines et terres de vins : Application à la viticulture bordelaise</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrimoine sectoriel et performances : le cas de l’aquaculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Rivaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie appliquée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Economie et institutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20-21, pp.187-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ei.5655⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02604723v1</w:t>
+                <w:t xml:space="preserve">hal-02122474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrimoine sectoriel et performances le cas de l'aquaculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patrimoines et terres de vins : Application à la viticulture bordelaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lemarié Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Rivaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et institutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 20-21, pp.187-215</w:t>
+              <w:t xml:space="preserve">Economie appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68 (4), pp.71-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01581325v1</w:t>
+                <w:t xml:space="preserve">hal-02604723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrimoine sectoriel et performances : le cas de l’aquaculture</w:t>
+                <w:t xml:space="preserve">Patrimoine sectoriel et performances le cas de l'aquaculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audrey Rivaud</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rivaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et institutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 20-21, pp.187-215. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, 20-21, pp.187-215</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122474v1</w:t>
+                <w:t xml:space="preserve">hal-01581325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la co-localisation contraint la coordination : l'apport du modèle 'exit-voice' à l'analyse des dynamiques territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rivaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2033,312 +2033,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualités et innovations environnementales dans la viticulture et l'arboriculture fruitière : l'apport des mondes de production</w:t>
+                <w:t xml:space="preserve">Les déterminants des Démarches Environnementales Volontaires (DEV): une étude empirique comparée de deux secteurs agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 126, pp.31-52</w:t>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1, pp.105-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02592437v1</w:t>
+                <w:t xml:space="preserve">hal-02594359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants des démarches environnementales volontaires : une étude empirique comparée de deux secteurs agricoles.</w:t>
+                <w:t xml:space="preserve">Des conventions d'environnement pour une agriculture durable : Le cas des démarches environnementales volontaires (DEV) dans la viticulture et l'arboriculture fruitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Economie appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, LXI (3), pp.189-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ecoap.2009.1918⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00293322v1</w:t>
+                <w:t xml:space="preserve">hal-02592448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des conventions d'environnement pour une agriculture durable : Le cas des démarches environnementales volontaires (DEV) dans la viticulture et l'arboriculture fruitière</w:t>
+                <w:t xml:space="preserve">Qualités et innovations environnementales dans la viticulture et l'arboriculture fruitière : l'apport des mondes de production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie appliquée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 126, pp.31-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/ecoap.2009.1918⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02592448v1</w:t>
+                <w:t xml:space="preserve">hal-02592437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants des Démarches Environnementales Volontaires (DEV): une étude empirique comparée de deux secteurs agricoles</w:t>
+                <w:t xml:space="preserve">Les déterminants des démarches environnementales volontaires : une étude empirique comparée de deux secteurs agricoles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1, pp.105-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594359v1</w:t>
+                <w:t xml:space="preserve">hal-00293322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondes de production et protection de l'environnement dans deux filières agricoles</w:t>
               </w:r>
@@ -3591,51 +3591,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le foncier support des agitations patrimoniales des productions agricoles : application au vignoble bordelais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemarié Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3667,234 +3667,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bringing institutions, territory and politics into ‘green’ mutation studies: some theoretical considerations in the context of the pulp and paper industry</w:t>
+                <w:t xml:space="preserve">Entre site touristique et patrimoine naturel, quelle voie possible ? Le cas des îles de l’estuaire de la Gironde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Sergent</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ramboniliza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics and Institutional Dynamics (ESEE) Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lille, pp.17</w:t>
+              <w:t xml:space="preserve">Colloque ASRDLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Mons, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599298v1</w:t>
+                <w:t xml:space="preserve">hal-02599570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre site touristique et patrimoine naturel, quelle voie possible ? Le cas des îles de l’estuaire de la Gironde</w:t>
+                <w:t xml:space="preserve">Bringing institutions, territory and politics into ‘green’ mutation studies: some theoretical considerations in the context of the pulp and paper industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. Ramboniliza</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ASRDLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Mons, pp.11</w:t>
+              <w:t xml:space="preserve">Ecological Economics and Institutional Dynamics (ESEE) Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lille, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599570v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources patrimoniales culturelles et filière viticole : proposition d’un cadre d’analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemarié Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3945,51 +3945,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of territorial governance and transformations of specific economic activity:the case of oyster farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rivaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERSA, European Regional Science Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Barcelone, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4066,51 +4066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vulnérabilité des écosystèmes côtiers au changement global et aux évènements extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Biarritz, France</w:t>
@@ -5192,184 +5192,184 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00395897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convention d'environnement de réseaux institués : résolution ou déplacement des conflits d'usage.</w:t>
+                <w:t xml:space="preserve">Convention d'environnement de réseaux institués : prévention ou résolution des conflits d'usage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bélis-Bergouignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Paris, France</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00245850v1</w:t>
+                <w:t xml:space="preserve">hal-00153591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convention d'environnement de réseaux institués : prévention ou résolution des conflits d'usage ?</w:t>
+                <w:t xml:space="preserve">Convention d'environnement de réseaux institués : résolution ou déplacement des conflits d'usage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bélis-Bergouignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2004, Paris, France</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication aux journées d'étude Les conflits d'usage et de voisinage 11-12 octobre 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00153591v1</w:t>
+                <w:t xml:space="preserve">hal-00245850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5514,51 +5514,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presentation of ETTIS research unit</w:t>
+                <w:t xml:space="preserve">Présentation de l'unité Environnement, territoires en transition, infrastructures, sociétés (ETTIS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Verneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Marquot</w:t>
@@ -5578,75 +5578,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05430138v1</w:t>
+                <w:t xml:space="preserve">hal-05430130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de l'unité Environnement, territoires en transition, infrastructures, sociétés (ETTIS)</w:t>
+                <w:t xml:space="preserve">Presentation of ETTIS research unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Verneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Marquot</w:t>
@@ -5666,51 +5666,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05430130v1</w:t>
+                <w:t xml:space="preserve">hal-05430138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6671,51 +6671,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages et qualité sur un territoire ostréicole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gassiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6751,267 +6751,267 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HDR (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une approche en terme de patrimoine de la bio économie et de la transition écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences de l'environnement. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-02610310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bassin d’Arcachon entre attractivité et protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 45, pp.13-174, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/soe.3878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01971535v1</w:t>
-              </w:r>
-[...92 lines deleted...]
-                <w:t xml:space="preserve">tel-02610310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7465,51 +7465,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C83E67F"/>
+    <w:nsid w:val="BE4A6ECB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7696,51 +7696,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clarisse-cazals" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4821-3238" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577721v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Berre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dufourd-Leveque" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Goujon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldreve" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25148486261436914" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220442v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyser" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kuentz-Simonet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.137866" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04375150v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Dedinger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rivaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.22214" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871501v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valadaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gauthey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Soyer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2022.1630" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810567v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor de Rouffignac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609192v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dachary-Bernard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959295v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayt&#233; Banzo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;-Lamat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.3878" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608729v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hautdidier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604534v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sergent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601143v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemari&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2014.945819" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604723v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemari&#233; Boutry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581325v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122474v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ei.5655" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599563v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122638v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.134.0679" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599297v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ginelli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.13702" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735060v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rivaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597344v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122654v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9168" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592437v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293322v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592448v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoap.2009.1918" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594359v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454520v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude B&#233;lis-Bergouignan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390461v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153484v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05107174v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156736v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Mathias" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293874v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bernard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00206-8_19" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05107203v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729383v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199133v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199185v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grouiez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558336v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606299v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Rouffignac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nieddu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606297v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600191v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599298v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599570v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ramboniliza" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599571v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595857v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272460v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Roussary" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593903v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593902v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592439v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591359v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. B&#233;lis Bergouignan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Levy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591357v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591187v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390600v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155028v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275527v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Nicourt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Saint-Ges" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Teil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155025v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153608v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153614v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395897v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;der Saint Jean" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00245850v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153591v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156521v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05430138v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Verneau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Marquot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05430130v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468791v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agoss&#232; Nad&#232;ge Degbelo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729396v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cadoret" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mody Diaw" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1063380" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511766v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601315v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dissart" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Marsat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399427v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Michel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hildermeier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Villareal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315766591" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600179v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293320v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04420533v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598954v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gassiat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971535v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02610310v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604985v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546572v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Oltra" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390622v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153766v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clarisse-cazals" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4821-3238" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577721v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Berre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dufourd-Leveque" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Goujon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldreve" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25148486261436914" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220442v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyser" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kuentz-Simonet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.137866" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04375150v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Dedinger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rivaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.22214" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871501v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valadaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gauthey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Soyer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2022.1630" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810567v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor de Rouffignac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959295v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayt&#233; Banzo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;-Lamat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.3878" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609192v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dachary-Bernard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608729v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hautdidier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604534v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sergent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601143v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemari&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2014.945819" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122474v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ei.5655" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604723v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemari&#233; Boutry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581325v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599563v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122638v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.134.0679" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599297v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ginelli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.13702" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735060v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rivaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597344v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122654v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9168" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594359v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592448v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoap.2009.1918" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592437v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293322v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454520v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude B&#233;lis-Bergouignan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390461v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153484v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05107174v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156736v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Mathias" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293874v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bernard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00206-8_19" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05107203v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729383v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199133v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199185v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grouiez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558336v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606299v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Rouffignac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nieddu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606297v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600191v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599570v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ramboniliza" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599298v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599571v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595857v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272460v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Roussary" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593903v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593902v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592439v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591359v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. B&#233;lis Bergouignan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Levy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591357v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591187v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390600v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155028v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275527v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Nicourt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Saint-Ges" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Teil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155025v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153608v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153614v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395897v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;der Saint Jean" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153591v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00245850v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156521v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05430130v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Verneau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Marquot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05430138v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468791v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agoss&#232; Nad&#232;ge Degbelo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729396v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cadoret" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mody Diaw" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1063380" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511766v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601315v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dissart" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Marsat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399427v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Michel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hildermeier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Villareal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315766591" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600179v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293320v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04420533v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598954v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gassiat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02610310v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971535v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604985v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546572v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Oltra" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390622v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153766v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>