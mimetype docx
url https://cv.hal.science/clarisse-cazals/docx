--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -528,252 +528,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04375150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les médecins et les pharmaciens de ville peuvent-ils contribuer à la réduction à la source des résidus médicamenteux ? Une enquête sociologique auprès de ces professionnels de santé sur le territoire du bassin d’Arcachon en France</w:t>
+                <w:t xml:space="preserve">Une analyse patrimoniale des trajectoires économiques d'une filière : le développement de la bioraffinerie forestière dans les Landes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Valadaud</w:t>
+                <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Gauthey</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Cazals</w:t>
+                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 381, pp.7-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03871501v1</w:t>
+                <w:t xml:space="preserve">hal-03810567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une analyse patrimoniale des trajectoires économiques d'une filière : le développement de la bioraffinerie forestière dans les Landes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les médecins et les pharmaciens de ville peuvent-ils contribuer à la réduction à la source des résidus médicamenteux ? Une enquête sociologique auprès de ces professionnels de santé sur le territoire du bassin d’Arcachon en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Valadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gauthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
+                <w:t xml:space="preserve">Mathilde Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (2), pp.137-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ers.2022.1630⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810567v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bassin d'Arcachon entre attractivité et protection (avant-propos)</w:t>
               </w:r>
@@ -3194,51 +3194,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des modèles de mise en économie des déchets pour la transition socio-écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Debref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3306,77 +3306,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouvel « Age du bois » peut-il émerger de la diversité des bioéconomies ? Une étude comparative de la dynamique des bioraffineries forestières dans les Landes (France) et La Tuque (Québec)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIe Congrès de l'AFEP - Qu'est-ce qu'un système économique et social soutenable ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Amiens, Jun 2022, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4133,191 +4133,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03272460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural heritage in a coastal area, the example of Bassin of Arcachon: various conventions and land-use conflicts</w:t>
+                <w:t xml:space="preserve">Land use conflicts and quality on the coastal area Bassin of Arcachon: an analyze in terms of heritage convention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Conference of the Association for Heterodox Economics, Theme 6: Transitions towards an ecological economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Bordeaux, France. pp.20</w:t>
+              <w:t xml:space="preserve">50th Congress of the European Regional Science Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Jonkoping, Sweden. pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593903v1</w:t>
+                <w:t xml:space="preserve">hal-02593902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land use conflicts and quality on the coastal area Bassin of Arcachon: an analyze in terms of heritage convention</w:t>
+                <w:t xml:space="preserve">Natural heritage in a coastal area, the example of Bassin of Arcachon: various conventions and land-use conflicts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th Congress of the European Regional Science Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Jonkoping, Sweden. pp.26</w:t>
+              <w:t xml:space="preserve">12th Conference of the Association for Heterodox Economics, Theme 6: Transitions towards an ecological economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Bordeaux, France. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593902v1</w:t>
+                <w:t xml:space="preserve">hal-02593903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement durable et patrimoine productif ligneux : une approche interdisciplinaire appliquée à la filière forêt-bois-papier en Aquitaine</w:t>
               </w:r>
@@ -7465,51 +7465,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BE4A6ECB"/>
+    <w:nsid w:val="FD8E3B87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7696,51 +7696,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clarisse-cazals" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4821-3238" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577721v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Berre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dufourd-Leveque" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Goujon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldreve" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25148486261436914" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220442v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyser" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kuentz-Simonet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.137866" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04375150v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Dedinger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rivaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.22214" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871501v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valadaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gauthey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Soyer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2022.1630" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810567v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor de Rouffignac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959295v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayt&#233; Banzo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;-Lamat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.3878" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609192v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dachary-Bernard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608729v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hautdidier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604534v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sergent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601143v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemari&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2014.945819" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122474v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ei.5655" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604723v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemari&#233; Boutry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581325v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599563v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122638v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.134.0679" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599297v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ginelli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.13702" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735060v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rivaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597344v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122654v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9168" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594359v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592448v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoap.2009.1918" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592437v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293322v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454520v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude B&#233;lis-Bergouignan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390461v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153484v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05107174v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156736v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Mathias" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293874v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bernard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00206-8_19" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05107203v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729383v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199133v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199185v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grouiez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558336v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606299v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Rouffignac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nieddu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606297v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600191v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599570v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ramboniliza" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599298v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599571v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595857v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272460v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Roussary" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593903v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593902v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592439v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591359v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. B&#233;lis Bergouignan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Levy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591357v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591187v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390600v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155028v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275527v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Nicourt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Saint-Ges" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Teil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155025v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153608v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153614v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395897v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;der Saint Jean" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153591v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00245850v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156521v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05430130v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Verneau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Marquot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05430138v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468791v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agoss&#232; Nad&#232;ge Degbelo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729396v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cadoret" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mody Diaw" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1063380" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511766v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601315v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dissart" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Marsat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399427v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Michel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hildermeier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Villareal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315766591" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600179v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293320v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04420533v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598954v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gassiat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02610310v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971535v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604985v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546572v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Oltra" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390622v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153766v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clarisse-cazals" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4821-3238" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577721v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Berre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dufourd-Leveque" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Goujon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldreve" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25148486261436914" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220442v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyser" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kuentz-Simonet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.137866" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04375150v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Dedinger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rivaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.22214" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810567v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor de Rouffignac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871501v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valadaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gauthey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Soyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2022.1630" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959295v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayt&#233; Banzo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;-Lamat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.3878" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609192v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dachary-Bernard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608729v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hautdidier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604534v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sergent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601143v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemari&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2014.945819" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122474v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ei.5655" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604723v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemari&#233; Boutry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581325v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599563v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122638v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.134.0679" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599297v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ginelli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.13702" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735060v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rivaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597344v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122654v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9168" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594359v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592448v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoap.2009.1918" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592437v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293322v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454520v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude B&#233;lis-Bergouignan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390461v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153484v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05107174v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156736v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Mathias" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293874v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bernard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00206-8_19" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05107203v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729383v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199133v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199185v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grouiez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558336v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606299v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Rouffignac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nieddu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606297v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600191v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599570v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ramboniliza" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599298v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599571v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595857v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272460v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Roussary" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593902v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593903v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592439v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591359v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. B&#233;lis Bergouignan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Levy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591357v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591187v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390600v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155028v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275527v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Nicourt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Saint-Ges" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Teil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155025v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153608v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153614v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395897v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;der Saint Jean" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153591v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00245850v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156521v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05430130v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Verneau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Marquot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05430138v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468791v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agoss&#232; Nad&#232;ge Degbelo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729396v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cadoret" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mody Diaw" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1063380" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511766v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601315v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dissart" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Marsat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399427v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Michel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hildermeier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Villareal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315766591" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600179v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293320v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04420533v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598954v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gassiat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02610310v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971535v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604985v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546572v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Oltra" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390622v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153766v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>