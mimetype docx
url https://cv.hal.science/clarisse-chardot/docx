--- v0 (2026-03-07)
+++ v1 (2026-04-09)
@@ -24,51 +24,51 @@
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:110.98265895954px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> clarisse Chardot </w:t>
+        <w:t xml:space="preserve"> Clarisse Chardot </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -169,359 +169,359 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À l’ombre de la Roche : redécouverte des plus anciennes occupations de Solutré</w:t>
+                <w:t xml:space="preserve">Reindeer and Neanderthals along the Saône-Rhône fluvial corridor: what subsistence strategies at Vergisson IV (MIS 4-3, Saône-et-Loire, France)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">clarisse Chardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Massoulié</w:t>
+                <w:t xml:space="preserve">Camille Daujeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Vaissié</w:t>
+                <w:t xml:space="preserve">Pierre Magniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Guérin</w:t>
+                <w:t xml:space="preserve">Marylène Patou-Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Daujeard</w:t>
+                <w:t xml:space="preserve">Alain Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">À propos des éponymes : 150 ans de construction du discours scientifique autour des gisements de référence en Préhistoire. Séance de la Société préhistorique française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Raphaël Angevin; François Bon; Mathieu Lejay, May 2025, Mâcon-Solutré-Châtelperron, France</w:t>
+              <w:t xml:space="preserve">European Association of Archaeologists, Session 42, Decoding Time: A Transdisciplinary Approach to Address Complex Paleolithic Contexts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Valentina Lubrano; Maria Joana Gabucio; Vincenzo Spagnolo; Anna Rufá, Sep 2025, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05434019v1</w:t>
+                <w:t xml:space="preserve">hal-05535963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reindeer and Neanderthals along the Saône-Rhône fluvial corridor: what subsistence strategies at Vergisson IV (MIS 4-3, Saône-et-Loire, France)?</w:t>
+                <w:t xml:space="preserve">À l’ombre de la Roche : redécouverte des plus anciennes occupations de Solutré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">clarisse Chardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Massoulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Vaissié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Daujeard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association of Archaeologists, Session 42, Decoding Time: A Transdisciplinary Approach to Address Complex Paleolithic Contexts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Valentina Lubrano; Maria Joana Gabucio; Vincenzo Spagnolo; Anna Rufá, Sep 2025, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">À propos des éponymes : 150 ans de construction du discours scientifique autour des gisements de référence en Préhistoire. Séance de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Raphaël Angevin; François Bon; Mathieu Lejay, May 2025, Mâcon-Solutré-Châtelperron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05535963v1</w:t>
+                <w:t xml:space="preserve">halshs-05434019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rennes, humains et carnivores dans le Val de Saône : le cas de Vergisson IV (SIM 3-4)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">clarisse Chardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Daujeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylène Patou-Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Q14 le quaternaire dans tous ses états : terre, mer, glace, Session 6, Sociétés et environnements littoraux et continentaux au cours du Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brice Ephrem; Vincent Bernard; David Aoustin; Cécile Le Carlier, Feb 2024, Rennes, France</w:t>
@@ -563,77 +563,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neanderthals and carnivores: What is the origin of the reindeer assemblage at Vergisson IV site (Saône-et-Loire, France)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Chardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Daujeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magniez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Virtual Conference for Women Archaeologists and Paleontologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for early-career Women Archaeologists and Paleontologists, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -671,64 +671,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre néandertaliens et carnivores : Quelle(s) origine(s) pour les accumulations de renne à la grotte de Vergisson IV (Saône-et-Loire) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Chardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Daujeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Soriano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -824,51 +824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Recq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Lorenzo Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1006,51 +1006,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A5CF034"/>
+    <w:nsid w:val="B21CC789"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1237,51 +1237,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clarisse-chardot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-8755-6188" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434019v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=clarisse Chardot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Massouli&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vaissi&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535963v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Patou-Mathis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536001v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915046v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Chardot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Soriano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433195v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970193v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Recq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lorenzo Martinez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clarisse-chardot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-8755-6188" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535963v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=clarisse Chardot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Patou-Mathis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434019v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Massouli&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vaissi&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536001v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915046v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Chardot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Soriano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433195v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970193v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Recq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lorenzo Martinez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1534,39 +1534,39 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>PHPWord</Application>
   <Company>CCSD</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>CCSD</dc:creator>
-  <dc:title>clarisse Chardot</dc:title>
+  <dc:title>Clarisse Chardot</dc:title>
   <dc:description>CV</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>