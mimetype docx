--- v1 (2026-04-09)
+++ v2 (2026-05-09)
@@ -1006,51 +1006,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B21CC789"/>
+    <w:nsid w:val="2E43D40F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>