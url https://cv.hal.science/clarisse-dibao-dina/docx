--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -467,51 +467,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting clinical research in community-based practice: Threats and opportunities</w:t>
+                <w:t xml:space="preserve">Promouvoir la recherche clinique en dermatologie libérale : freins et opportunités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Poizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Maruani</w:t>
@@ -546,752 +546,752 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 151 (2), pp.103272. </w:t>
+              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie - FMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (4), pp.289-295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.annder.2024.103272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fander.2023.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04574383v1</w:t>
+                <w:t xml:space="preserve">hal-04567694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Six-month outcomes after a GP phone call during the first French COVID-19 lockdown (COVIQuest): a cluster randomised trial using medico-administrative databases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucile Godillon</w:t>
+                <w:t xml:space="preserve">Promoting clinical research in community-based practice: Threats and opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Poizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Staumont-Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2024-085094⟩</w:t>
+              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 151 (2), pp.103272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annder.2024.103272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05099192v1</w:t>
+                <w:t xml:space="preserve">hal-04574383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do patients with type 2 diabetes mellitus included in randomised clinical trials differ from general-practice patients? A cross-sectional comparative study.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Six-month outcomes after a GP phone call during the first French COVID-19 lockdown (COVIQuest): a cluster randomised trial using medico-administrative databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ambre Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Florent Tassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Godillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 14 (4), pp.e077582. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2023-077582⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 14 (11), pp.e085094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2024-085094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674152v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05099192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient perspectives on the Tailored intervention for Anxiety and Depression Management in COPD (TANDEM): a qualitative evaluation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do patients with type 2 diabetes mellitus included in randomised clinical trials differ from general-practice patients? A cross-sectional comparative study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Dugard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Dibao-Dina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Health Services Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12913-024-11370-9⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (4), pp.e077582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2023-077582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05099196v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tailored psychological intervention for anxiety and depression management in people with chronic obstructive pulmonary disease: TANDEM RCT and process evaluation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Patient perspectives on the Tailored intervention for Anxiety and Depression Management in COPD (TANDEM): a qualitative evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratna Sohanpal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kristie-Marie Mammoliti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Barradell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Moira Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sian Newton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Technology Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3310/PAWA7221⟩</w:t>
+              <w:t xml:space="preserve">BMC Health Services Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12913-024-11370-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05099218v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05099196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promouvoir la recherche clinique en dermatologie libérale : freins et opportunités</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Ly</w:t>
+                <w:t xml:space="preserve">A tailored psychological intervention for anxiety and depression management in people with chronic obstructive pulmonary disease: TANDEM RCT and process evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratna Sohanpal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilary Pinnock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liz Steed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Heslop-Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moira Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie - FMC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 4 (4), pp.289-295. </w:t>
+              <w:t xml:space="preserve">Health Technology Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fander.2023.11.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3310/PAWA7221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04567694v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05099218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervention effect estimates in randomised controlled trials conducted in primary care versus secondary or tertiary care settings: a meta-epidemiological study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Dugard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1375,377 +1375,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04027325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a phone call with a medical student/general practitioner team on morbidity of chronic patients during the first French COVID-19 lockdown (COVIQuest): a cluster randomised trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Management of death-related noncompleters in cluster randomized trials carried out in nursing homes: a methodological review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ansoborlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dibao-Dina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Boivin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliette Chambe</w:t>
+                <w:t xml:space="preserve">Bertrand Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-059464⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 151, pp.132-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2022.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674166v1</w:t>
+                <w:t xml:space="preserve">hal-05076626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of death-related noncompleters in cluster randomized trials carried out in nursing homes: a methodological review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of a phone call with a medical student/general practitioner team on morbidity of chronic patients during the first French COVID-19 lockdown (COVIQuest): a cluster randomised trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Dibao-Dina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Poupin</w:t>
+                <w:t xml:space="preserve">Isabelle Ettori-Ajasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Ansoborlo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Dibao-Dina</w:t>
+                <w:t xml:space="preserve">Estelle Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Fougère</w:t>
+                <w:t xml:space="preserve">Juliette Chambe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 151, pp.132-142. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (7), pp.e059464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2022.08.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-059464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05076626v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The TANDEM trial: protocol for the process evaluation of a randomised trial of a complex intervention for anxiety and/or depression in people living with chronic obstructive pulmonary disease (COPD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moira Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liz Steed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratna Sohanpal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilary Pinnock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy Barradell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (1), pp.495. </w:t>
@@ -1783,51 +1783,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How pragmatic are the randomised trials used in recommendations for control of glycosylated haemoglobin levels in type 2 diabetic patients in general practice: an application of the PRECIS II tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ettori-Ajasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1913,51 +1913,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tutorat au département universitaire de médecine générale de Tours, quel bilan en fin de DES ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ettori-Ajasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dibao-Dina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2015,779 +2015,791 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03650258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-sectional multicentre study on the cohort of all the French junior lecturers in general practice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heterogeneous Perception of the Ethical Legitimacy of Unbalanced Randomization by Institutional Review Board Members: A Clinical Vignette-Based Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Dibao-Dina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of General Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13814788.2017.1422176⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), pp.440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-018-2822-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01955877v1</w:t>
+                <w:t xml:space="preserve">hal-03158608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patients' Adherence to Optimal Therapeutic, Lifestyle and Risk Factors Recommendations after Myocardial Infarction: Six Years Follow-up in Primary Care</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Lehr-Drylewicz</w:t>
+                <w:t xml:space="preserve">Cross-sectional multicentre study on the cohort of all the French junior lecturers in general practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Barais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Schuers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Saint-Lary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Frappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0202986⟩</w:t>
+              <w:t xml:space="preserve">European Journal of General Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (1), pp.99-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13814788.2017.1422176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158609v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01955877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous Perception of the Ethical Legitimacy of Unbalanced Randomization by Institutional Review Board Members: A Clinical Vignette-Based Survey</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patients' Adherence to Optimal Therapeutic, Lifestyle and Risk Factors Recommendations after Myocardial Infarction: Six Years Follow-up in Primary Care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Angoulvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Peurois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Abdallah El Hirtsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Lehr-Drylewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19 (1), pp.440. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (9), pp.e0202986. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13063-018-2822-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0202986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158608v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESCAPE Ancillary Blood Pressure Measurement Study 2: Changes in End-Digit Preference after 2 Years of a Cluster Randomized Trial</w:t>
+                <w:t xml:space="preserve">Unbalanced Rather than Balanced Randomized Controlled Trials Are More Often Positive in Favor of the New Treatment: An Exposed and Nonexposed Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dibao-Dina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood pressure monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MBP.0000000000000144⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 68 (8), pp.944-949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2015.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03156099v1</w:t>
+                <w:t xml:space="preserve">hal-03156103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unbalanced Rather than Balanced Randomized Controlled Trials Are More Often Positive in Favor of the New Treatment: An Exposed and Nonexposed Study</w:t>
+                <w:t xml:space="preserve">ESCAPE Ancillary Blood Pressure Measurement Study 2: Changes in End-Digit Preference after 2 Years of a Cluster Randomized Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dibao-Dina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Huas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Boutitie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pouchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2015.03.007⟩</w:t>
+              <w:t xml:space="preserve">Blood pressure monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (6), pp.346-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MBP.0000000000000144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156103v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESCAPE-ancillary blood pressure measurement study: end-digit preference in blood pressure measurement within a cluster-randomized trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jp. Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pouchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Huas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Wilmart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dibao-Dina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood pressure monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 16, pp.74-79. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/MBP.0b013e328344d067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId107"/>
+      <w:footerReference w:type="default" r:id="rId108"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2855,51 +2867,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="40022261"/>
+    <w:nsid w:val="A0E42F8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3086,51 +3098,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clarisse-dibao-dina" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1750-2846" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134006461" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099188v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Dibao-Dina" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Nasri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dagot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Fouquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rideau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-02828-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05227781v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-02724-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574383v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Poizeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maruani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Staumont-Sall&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jouan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2024.103272" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099192v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Sauvage" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Laurent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Florent Tassi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Godillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-085094" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674152v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dugard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-077582" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099196v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratna Sohanpal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristie-Marie Mammoliti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Barradell" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira Kelly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sian Newton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-024-11370-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099218v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Pinnock" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Steed" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Heslop-Marshall" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3310/PAWA7221" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567694v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2023.11.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04027325v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Caille" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dechartres" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Hoang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-022-01815-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674166v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L&#233;ger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ettori-Ajasse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Boivin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chambe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-059464" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076626v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poupin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ansoborlo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Foug&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2022.08.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099223v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05460-w" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656556v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tatin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Forbes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Eldridge" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-020-4215-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650258v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dibao-Dina" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Potier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Renoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01955877v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barais" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laporte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schuers" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saint-Lary" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frapp&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13814788.2017.1422176" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158609v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angoulvant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lebeau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Peurois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abdallah El Hirtsi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lehr-Drylewicz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0202986" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158608v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-018-2822-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156099v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boutitie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pouchain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MBP.0000000000000144" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156103v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2015.03.007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02299079v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Lebeau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pouchain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wilmart" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MBP.0b013e328344d067" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clarisse-dibao-dina" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1750-2846" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134006461" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099188v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Dibao-Dina" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Nasri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dagot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Fouquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rideau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-02828-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05227781v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-02724-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567694v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Poizeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maruani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Staumont-Sall&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jouan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2023.11.001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574383v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2024.103272" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099192v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Sauvage" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Laurent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Florent Tassi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Godillon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-085094" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674152v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dugard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-077582" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099196v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratna Sohanpal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristie-Marie Mammoliti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Barradell" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira Kelly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sian Newton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-024-11370-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099218v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Pinnock" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Steed" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Heslop-Marshall" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3310/PAWA7221" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04027325v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Caille" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dechartres" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Hoang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-022-01815-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076626v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poupin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ansoborlo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Foug&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2022.08.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674166v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L&#233;ger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ettori-Ajasse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Boivin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chambe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-059464" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099223v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05460-w" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656556v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tatin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Forbes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Eldridge" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-020-4215-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650258v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dibao-Dina" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Potier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Renoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158608v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-018-2822-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01955877v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barais" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laporte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schuers" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saint-Lary" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frapp&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13814788.2017.1422176" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158609v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angoulvant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lebeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Peurois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abdallah El Hirtsi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lehr-Drylewicz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0202986" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156103v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2015.03.007" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7GLBH5H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156099v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boutitie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pouchain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MBP.0000000000000144" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02299079v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Lebeau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pouchain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wilmart" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MBP.0b013e328344d067" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>