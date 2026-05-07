--- v1 (2026-04-07)
+++ v2 (2026-05-07)
@@ -467,831 +467,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promouvoir la recherche clinique en dermatologie libérale : freins et opportunités</w:t>
+                <w:t xml:space="preserve">Six-month outcomes after a GP phone call during the first French COVID-19 lockdown (COVIQuest): a cluster randomised trial using medico-administrative databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Poizeau</w:t>
+                <w:t xml:space="preserve">Ambre Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Maruani</w:t>
+                <w:t xml:space="preserve">Emeline Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Staumont-Sallé</w:t>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Jouan</w:t>
+                <w:t xml:space="preserve">Marc-Florent Tassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ly</w:t>
+                <w:t xml:space="preserve">Lucile Godillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie - FMC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 4 (4), pp.289-295. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (11), pp.e085094. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fander.2023.11.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2024-085094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04567694v1</w:t>
+                <w:t xml:space="preserve">hal-05099192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting clinical research in community-based practice: Threats and opportunities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A Maruani</w:t>
+                <w:t xml:space="preserve">Do patients with type 2 diabetes mellitus included in randomised clinical trials differ from general-practice patients? A cross-sectional comparative study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Dugard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Staumont-Sallé</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Dibao-Dina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annder.2024.103272⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (4), pp.e077582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2023-077582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04574383v1</w:t>
+                <w:t xml:space="preserve">hal-04674152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Six-month outcomes after a GP phone call during the first French COVID-19 lockdown (COVIQuest): a cluster randomised trial using medico-administrative databases</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patient perspectives on the Tailored intervention for Anxiety and Depression Management in COPD (TANDEM): a qualitative evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Laurent</w:t>
+                <w:t xml:space="preserve">Ratna Sohanpal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+                <w:t xml:space="preserve">Kristie-Marie Mammoliti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Florent Tassi</w:t>
+                <w:t xml:space="preserve">Amy Barradell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Godillon</w:t>
+                <w:t xml:space="preserve">Moira Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sian Newton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2024-085094⟩</w:t>
+              <w:t xml:space="preserve">BMC Health Services Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12913-024-11370-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05099192v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05099196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do patients with type 2 diabetes mellitus included in randomised clinical trials differ from general-practice patients? A cross-sectional comparative study.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A tailored psychological intervention for anxiety and depression management in people with chronic obstructive pulmonary disease: TANDEM RCT and process evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratna Sohanpal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilary Pinnock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liz Steed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Heslop-Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moira Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2023-077582⟩</w:t>
+              <w:t xml:space="preserve">Health Technology Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3310/PAWA7221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674152v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05099218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient perspectives on the Tailored intervention for Anxiety and Depression Management in COPD (TANDEM): a qualitative evaluation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Promoting clinical research in community-based practice: Threats and opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moira Kelly</w:t>
+                <w:t xml:space="preserve">Florence Poizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sian Newton</w:t>
+                <w:t xml:space="preserve">A Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Staumont-Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Health Services Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12913-024-11370-9⟩</w:t>
+              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 151 (2), pp.103272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annder.2024.103272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05099196v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tailored psychological intervention for anxiety and depression management in people with chronic obstructive pulmonary disease: TANDEM RCT and process evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ratna Sohanpal</w:t>
+                <w:t xml:space="preserve">Promouvoir la recherche clinique en dermatologie libérale : freins et opportunités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Poizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Staumont-Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hilary Pinnock</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Moira Kelly</w:t>
+                <w:t xml:space="preserve">S. Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Technology Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-129. </w:t>
+              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie - FMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (4), pp.289-295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3310/PAWA7221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fander.2023.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05099218v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervention effect estimates in randomised controlled trials conducted in primary care versus secondary or tertiary care settings: a meta-epidemiological study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Dugard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1649,103 +1649,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The TANDEM trial: protocol for the process evaluation of a randomised trial of a complex intervention for anxiety and/or depression in people living with chronic obstructive pulmonary disease (COPD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moira Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liz Steed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratna Sohanpal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilary Pinnock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy Barradell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (1), pp.495. </w:t>
@@ -2015,649 +2015,649 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03650258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous Perception of the Ethical Legitimacy of Unbalanced Randomization by Institutional Review Board Members: A Clinical Vignette-Based Survey</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patients' Adherence to Optimal Therapeutic, Lifestyle and Risk Factors Recommendations after Myocardial Infarction: Six Years Follow-up in Primary Care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Angoulvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Peurois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Abdallah El Hirtsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Lehr-Drylewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13063-018-2822-1⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (9), pp.e0202986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0202986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158608v1</w:t>
+                <w:t xml:space="preserve">hal-03158609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-sectional multicentre study on the cohort of all the French junior lecturers in general practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Barais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Schuers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Saint-Lary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Frappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of General Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 24 (1), pp.99-105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/13814788.2017.1422176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01955877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patients' Adherence to Optimal Therapeutic, Lifestyle and Risk Factors Recommendations after Myocardial Infarction: Six Years Follow-up in Primary Care</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heterogeneous Perception of the Ethical Legitimacy of Unbalanced Randomization by Institutional Review Board Members: A Clinical Vignette-Based Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Dibao-Dina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (9), pp.e0202986. </w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), pp.440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0202986⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13063-018-2822-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158609v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unbalanced Rather than Balanced Randomized Controlled Trials Are More Often Positive in Favor of the New Treatment: An Exposed and Nonexposed Study</w:t>
+                <w:t xml:space="preserve">ESCAPE Ancillary Blood Pressure Measurement Study 2: Changes in End-Digit Preference after 2 Years of a Cluster Randomized Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dibao-Dina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Huas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Boutitie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pouchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2015.03.007⟩</w:t>
+              <w:t xml:space="preserve">Blood pressure monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (6), pp.346-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MBP.0000000000000144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03156103v1</w:t>
+                <w:t xml:space="preserve">hal-03156099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESCAPE Ancillary Blood Pressure Measurement Study 2: Changes in End-Digit Preference after 2 Years of a Cluster Randomized Trial</w:t>
+                <w:t xml:space="preserve">Unbalanced Rather than Balanced Randomized Controlled Trials Are More Often Positive in Favor of the New Treatment: An Exposed and Nonexposed Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dibao-Dina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood pressure monitoring</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 68 (8), pp.944-949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2015.03.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/MBP.0000000000000144⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03156099v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESCAPE-ancillary blood pressure measurement study: end-digit preference in blood pressure measurement within a cluster-randomized trial</w:t>
               </w:r>
@@ -2867,51 +2867,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A0E42F8B"/>
+    <w:nsid w:val="B8EE2E00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3098,51 +3098,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clarisse-dibao-dina" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1750-2846" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134006461" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099188v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Dibao-Dina" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Nasri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dagot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Fouquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rideau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-02828-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05227781v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-02724-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567694v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Poizeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maruani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Staumont-Sall&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jouan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2023.11.001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574383v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2024.103272" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099192v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Sauvage" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Laurent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Florent Tassi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Godillon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-085094" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674152v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dugard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-077582" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099196v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratna Sohanpal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristie-Marie Mammoliti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Barradell" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira Kelly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sian Newton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-024-11370-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099218v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Pinnock" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Steed" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Heslop-Marshall" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3310/PAWA7221" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04027325v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Caille" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dechartres" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Hoang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-022-01815-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076626v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poupin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ansoborlo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Foug&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2022.08.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674166v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L&#233;ger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ettori-Ajasse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Boivin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chambe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-059464" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099223v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05460-w" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656556v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tatin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Forbes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Eldridge" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-020-4215-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650258v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dibao-Dina" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Potier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Renoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158608v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-018-2822-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01955877v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barais" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laporte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schuers" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saint-Lary" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frapp&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13814788.2017.1422176" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158609v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angoulvant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lebeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Peurois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abdallah El Hirtsi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lehr-Drylewicz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0202986" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156103v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2015.03.007" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7GLBH5H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156099v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boutitie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pouchain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MBP.0000000000000144" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02299079v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Lebeau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pouchain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wilmart" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MBP.0b013e328344d067" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clarisse-dibao-dina" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1750-2846" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134006461" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099188v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Dibao-Dina" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Nasri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dagot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Fouquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rideau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-02828-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05227781v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-02724-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099192v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Sauvage" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Laurent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Florent Tassi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Godillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-085094" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674152v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dugard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-077582" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099196v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratna Sohanpal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristie-Marie Mammoliti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Barradell" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira Kelly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sian Newton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-024-11370-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099218v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Pinnock" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Steed" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Heslop-Marshall" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3310/PAWA7221" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574383v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Poizeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maruani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Staumont-Sall&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jouan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2024.103272" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567694v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2023.11.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04027325v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Caille" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dechartres" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Hoang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-022-01815-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076626v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poupin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ansoborlo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Foug&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2022.08.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674166v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L&#233;ger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ettori-Ajasse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Boivin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chambe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-059464" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099223v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05460-w" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656556v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tatin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Forbes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Eldridge" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-020-4215-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650258v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dibao-Dina" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Potier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Renoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158609v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angoulvant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lebeau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Peurois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abdallah El Hirtsi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lehr-Drylewicz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0202986" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01955877v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laporte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schuers" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saint-Lary" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frapp&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13814788.2017.1422176" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158608v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-018-2822-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156099v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boutitie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pouchain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MBP.0000000000000144" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156103v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2015.03.007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7GLBH5H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02299079v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Lebeau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pouchain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wilmart" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MBP.0b013e328344d067" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>