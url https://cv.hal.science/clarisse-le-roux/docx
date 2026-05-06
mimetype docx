--- v0 (2026-04-05)
+++ v1 (2026-05-06)
@@ -184,96 +184,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05563132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cumul des qualifications d’association de malfaiteurs et d’infraction à la législation sur les stupéfiants</w:t>
+                <w:t xml:space="preserve">Actes annulés par voie de conséquence et contrôle de la Cour de cassation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz Actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, pp.460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05268253v1</w:t>
+                <w:t xml:space="preserve">halshs-05324356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le renforcement de la répression pénale par la loi Narcotrafic</w:t>
               </w:r>
@@ -322,247 +322,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05169544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actes annulés par voie de conséquence et contrôle de la Cour de cassation</w:t>
+                <w:t xml:space="preserve">Liberté d’expression et contrôle de proportionnalité de la répression : encore et toujours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10, pp.460</w:t>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7, pp.act. 223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05324356v1</w:t>
+                <w:t xml:space="preserve">hal-04956643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liberté d’expression et contrôle de proportionnalité de la répression : encore et toujours</w:t>
+                <w:t xml:space="preserve">Précisions sur le fait de participer &amp;quot;sciemment&amp;quot; à un groupement violent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Le Roux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7, pp.act. 223</w:t>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04956643v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04956657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Précisions sur le fait de participer &amp;quot;sciemment&amp;quot; à un groupement violent</w:t>
+                <w:t xml:space="preserve">Cumul des qualifications d’association de malfaiteurs et d’infraction à la législation sur les stupéfiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04956657v1</w:t>
+                <w:t xml:space="preserve">hal-05268253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regard critique sur l’activation à distance d’un appareil électronique », in DELAGE P.-J. (dir.) « La réforme de la procédure pénale par la loi “Justice” du 20 novembre 2023</w:t>
               </w:r>
@@ -850,165 +850,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05563154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La liberté d’expression à l’épreuve de la société numérique</w:t>
+                <w:t xml:space="preserve">La parole de l’enfant. Les leçons tirées par le législateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liberté, je crie ton nom ! Les nouvelles frontières de la liberté d'expression</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">Outreau, 20 ans après le procès en appel la parole de l’enfant en questions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Johan Dechepy-Tellier, Oct 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05563148v1</w:t>
+                <w:t xml:space="preserve">hal-05563143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La parole de l’enfant. Les leçons tirées par le législateur</w:t>
+                <w:t xml:space="preserve">La liberté d’expression à l’épreuve de la société numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Outreau, 20 ans après le procès en appel la parole de l’enfant en questions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Johan Dechepy-Tellier, Oct 2025, Rouen, France</w:t>
+              <w:t xml:space="preserve">Liberté, je crie ton nom ! Les nouvelles frontières de la liberté d'expression</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05563143v1</w:t>
+                <w:t xml:space="preserve">hal-05563148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1708,51 +1708,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563132v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Le Roux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268253v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05169544v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05324356v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956643v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956657v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885966v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886343v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115126v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563154v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563148v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563143v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693658v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lamarre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Steffan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885927v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886379v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Pluard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03522353v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lucidarme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gr&#233;goire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenifer Prades" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Roose" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Lesdel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04885945v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563132v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Le Roux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05324356v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05169544v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956643v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956657v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268253v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885966v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886343v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115126v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563154v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563143v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563148v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693658v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lamarre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Steffan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885927v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886379v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Pluard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03522353v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lucidarme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gr&#233;goire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenifer Prades" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Roose" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Lesdel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04885945v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>