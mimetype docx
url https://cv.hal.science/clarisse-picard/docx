--- v0 (2026-04-10)
+++ v1 (2026-05-03)
@@ -244,321 +244,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir mère : quel sens éthique et spirituel pour aujourd’hui ?</w:t>
+                <w:t xml:space="preserve">L’enfantement, un problème non théologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Fraternité Œcuménique Internationale – FOI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transversalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 166 (3), pp.181-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/trans.166.0181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04663242v1</w:t>
+                <w:t xml:space="preserve">hal-04663245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser l’enfantement dans une perspective émancipatrice ? Phénoménologie et psychanalyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers jungiens de psychanalyse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 157 (1), pp.109-126. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cjung.157.0109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04663244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thinking Childbirth from an Emancipatory Perspective? Phenomenology and Psychoanalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1 (157), pp.109-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04663246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enfantement, un problème non théologique ?</w:t>
+                <w:t xml:space="preserve">Devenir mère : quel sens éthique et spirituel pour aujourd’hui ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transversalités</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Fraternité Œcuménique Internationale – FOI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 76, pp.24-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/trans.166.0181⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04663245v1</w:t>
+                <w:t xml:space="preserve">hal-04663242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philosophie de l’enfantement et médecine périnatale</w:t>
               </w:r>
@@ -795,243 +795,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femmes et philosophie. Penser autrement ?</w:t>
+                <w:t xml:space="preserve">Penser l’enfantement en philosophie (2021-2024). Écrits et conférences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Picard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Jeanne Coutagne</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Coll. Rencontres (682), 2025, 978-2-406-18541-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Aubrun</w:t>
-[...54 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17574-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18543-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05263890v1</w:t>
+                <w:t xml:space="preserve">hal-05263897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser l’enfantement en philosophie (2021-2024). Écrits et conférences</w:t>
+                <w:t xml:space="preserve">Femmes et philosophie. Penser autrement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Picard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Coutagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laurence Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Mannooretonil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Lena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Coll. Rencontres (682), 2025, 978-2-406-18541-3. </w:t>
+              <w:t xml:space="preserve">, Coll. Rencontres (648), 2025, 978-2-406-17572-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18543-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17574-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05263897v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hommes et femmes en Église : du nouveau ?</w:t>
               </w:r>
@@ -1283,51 +1283,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Charmetant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Coll. Rencontres (520), pp.247, 2021, 978-2-406-12032-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12034-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1504,590 +1504,594 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intersubjectivité et altérité dans l’expérience de l’enfantement. Psychanalyse et phénoménologie transcendantale</w:t>
+                <w:t xml:space="preserve">L’assujettissement des femmes en raison de leur potentialité maternelle, dans la société et dans l’Église, et leviers d’émancipation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser l’enfantement en philosophie (2021-2024). Écrits et conférences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Coll. Rencontres (682), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.59-78, 2025, 978-2-406-18543-7. </w:t>
+              <w:t xml:space="preserve">, pp.105-119, 2025, 978-2-406-18543-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18543-7.p.0059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18543-7.p.0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05269825v1</w:t>
+                <w:t xml:space="preserve">hal-05269822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enfantement, un problème non théologique ?</w:t>
+                <w:t xml:space="preserve">Intersubjectivité et altérité dans l’expérience de l’enfantement. Psychanalyse et phénoménologie transcendantale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser l’enfantement en philosophie (2021-2024). Écrits et conférences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Coll. Rencontres (682), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.121-140, 2025, 978-2-406-18543-7. </w:t>
+              <w:t xml:space="preserve">, pp.59-78, 2025, 978-2-406-18543-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18543-7.p.0121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18543-7.p.0059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05269821v1</w:t>
+                <w:t xml:space="preserve">hal-05269825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser l’enfantement dans une perspective émancipatrice ? Phénoménologie et psychanalyse</w:t>
+                <w:t xml:space="preserve">L’enfantement, un problème non théologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser l’enfantement en philosophie (2021-2024). Écrits et conférences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Coll. Rencontres (682), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.39-57, 2025, 978-2-406-18543-7. </w:t>
+              <w:t xml:space="preserve">, pp.121-140, 2025, 978-2-406-18543-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18543-7.p.0039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18543-7.p.0121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05269826v1</w:t>
+                <w:t xml:space="preserve">hal-05269821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Femmes et philosophie. Penser autrement ?</w:t>
+                <w:t xml:space="preserve">Penser l’enfantement dans une perspective émancipatrice ? Phénoménologie et psychanalyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Picard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Femmes et philosophie. Penser autrement ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17574-2.p.0007⟩</w:t>
+              <w:t xml:space="preserve">Penser l’enfantement en philosophie (2021-2024). Écrits et conférences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Coll. Rencontres (682), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.39-57, 2025, 978-2-406-18543-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18543-7.p.0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05269718v1</w:t>
+                <w:t xml:space="preserve">hal-05269826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux d’une philosophie de l’enfantement, de l’ontologie à l’éthique</w:t>
+                <w:t xml:space="preserve">Introduction. Femmes et philosophie. Penser autrement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Picard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Coutagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Clarisse Picard; Bénédicte Bouillot; Marie-Jeanne Coutagne. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser l’enfantement en philosophie (2021-2024). Écrits et conférences</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.79-102, 2025, 978-2-406-18543-7. </w:t>
+              <w:t xml:space="preserve">Femmes et philosophie. Penser autrement ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Coll. Rencontres (648), Classiques Garnier, pp.7-17, 2025, 978-2-406-17574-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18543-7.p.0079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17574-2.p.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05269824v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enfantement, paradigme de la création artistique ?</w:t>
+                <w:t xml:space="preserve">Enjeux d’une philosophie de l’enfantement, de l’ontologie à l’éthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Clarisse Picard; Bénédicte Bouillot; Marie-Jeanne Coutagne. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser l’enfantement en philosophie (2021-2024). Écrits et conférences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+              <w:t xml:space="preserve">Femmes et philosophie. Penser autrement ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Coll. Rencontres (648), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.191-209, 2025, 978-2-406-18543-7. </w:t>
+              <w:t xml:space="preserve">, pp.193-216, 2025, 978-2-406-17574-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18543-7.p.0191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17574-2.p.0193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05269813v1</w:t>
+                <w:t xml:space="preserve">hal-04663251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -2096,51 +2100,51 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser l’enfantement en philosophie (2021-2024). Écrits et conférences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Coll. Rencontres (682), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.7-11, 2025, 978-2-406-18543-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18543-7.p.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2177,376 +2181,372 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux d’une philosophie de l’enfantement, de l’ontologie à l’éthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...2 lines deleted...]
-            <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Femmes et philosophie. Penser autrement ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+              <w:t xml:space="preserve">Penser l’enfantement en philosophie (2021-2024). Écrits et conférences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Coll. Rencontres (682), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.193-216, 2025, 978-2-406-17574-2. </w:t>
+              <w:t xml:space="preserve">, pp.79-102, 2025, 978-2-406-18543-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17574-2.p.0193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18543-7.p.0079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04663251v1</w:t>
+                <w:t xml:space="preserve">hal-05269824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incarnation et individuation à l’épreuve de l’enfantement</w:t>
+                <w:t xml:space="preserve">L’enfantement, paradigme de la création artistique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser l’enfantement en philosophie (2021-2024). Écrits et conférences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Coll. Rencontres (682), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.15-37, 2025, 978-2-406-18543-7. </w:t>
+              <w:t xml:space="preserve">, pp.191-209, 2025, 978-2-406-18543-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18543-7.p.0015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18543-7.p.0191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05269828v1</w:t>
+                <w:t xml:space="preserve">hal-05269813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éthique de la différence sexuelle pour une Église en enfantement</w:t>
+                <w:t xml:space="preserve">Incarnation et individuation à l’épreuve de l’enfantement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser l’enfantement en philosophie (2021-2024). Écrits et conférences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Coll. Rencontres (682), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.155-169, 2025, 978-2-406-18543-7. </w:t>
+              <w:t xml:space="preserve">, pp.15-37, 2025, 978-2-406-18543-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18543-7.p.0155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18543-7.p.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05269818v1</w:t>
+                <w:t xml:space="preserve">hal-05269828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Église et le corps des femmes. Apport d’une anthropologie philosophique de la naissance à la réflexion théologique et ecclésiale</w:t>
+                <w:t xml:space="preserve">Éthique de la différence sexuelle pour une Église en enfantement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser l’enfantement en philosophie (2021-2024). Écrits et conférences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Coll. Rencontres (682), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.141-153, 2025, 978-2-406-18543-7. </w:t>
+              <w:t xml:space="preserve">, pp.155-169, 2025, 978-2-406-18543-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18543-7.p.0141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18543-7.p.0155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05269819v1</w:t>
+                <w:t xml:space="preserve">hal-05269818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enfantement, âge de la vie ou mouvement originaire ?</w:t>
               </w:r>
@@ -2555,51 +2555,51 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser l’enfantement en philosophie (2021-2024). Écrits et conférences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Coll. Rencontres (682), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.173-190, 2025, 978-2-406-18543-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18543-7.p.0173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2617,118 +2617,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’assujettissement des femmes en raison de leur potentialité maternelle, dans la société et dans l’Église, et leviers d’émancipation</w:t>
+                <w:t xml:space="preserve">L’Église et le corps des femmes. Apport d’une anthropologie philosophique de la naissance à la réflexion théologique et ecclésiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser l’enfantement en philosophie (2021-2024). Écrits et conférences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Coll. Rencontres (682), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.105-119, 2025, 978-2-406-18543-7. </w:t>
+              <w:t xml:space="preserve">, pp.141-153, 2025, 978-2-406-18543-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18543-7.p.0105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18543-7.p.0141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05269822v1</w:t>
+                <w:t xml:space="preserve">hal-05269819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Penser à nouveau les relations entre hommes et femmes en Église</w:t>
               </w:r>
@@ -3057,754 +3057,754 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Première Méditation. &amp;quot;Le désenfantement du monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophie de l’enfantement. Cinq méditations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Coll. Philosophies contemporaines (24), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.11-52, 2022, 978-2-406-13023-9. </w:t>
+              <w:t xml:space="preserve">, pp.53-65, 2022, 978-2-406-13023-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13023-9.p.0011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13023-9.p.0053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05269809v1</w:t>
+                <w:t xml:space="preserve">hal-05269805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinquième Méditation. Re-naître</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophie de l’enfantement. Cinq méditations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Coll. Philosophies contemporaines (24), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.215-248, 2022, 978-2-406-13023-9. </w:t>
+              <w:t xml:space="preserve">, pp.11-52, 2022, 978-2-406-13023-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13023-9.p.0215⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13023-9.p.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05269798v1</w:t>
+                <w:t xml:space="preserve">hal-05269809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quatrième Méditation. Dé-naître</w:t>
+                <w:t xml:space="preserve">Cinquième Méditation. Re-naître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophie de l’enfantement. Cinq méditations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Coll. Philosophies contemporaines (24), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.155-213, 2022, </w:t>
+              <w:t xml:space="preserve">, pp.215-248, 2022, 978-2-406-13023-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13023-9.p.0155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13023-9.p.0215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05269799v1</w:t>
+                <w:t xml:space="preserve">hal-05269798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Troisième Méditation. Donner naissance</w:t>
+                <w:t xml:space="preserve">Quatrième Méditation. Dé-naître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophie de l’enfantement. Cinq méditations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Coll. Philosophies contemporaines (24), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.123-153, 2022, 978-2-406-13023-9. </w:t>
+              <w:t xml:space="preserve">, pp.155-213, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13023-9.p.0123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13023-9.p.0155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05269801v1</w:t>
+                <w:t xml:space="preserve">hal-05269799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deuxième Méditation. La mère et la question philosophique</w:t>
+                <w:t xml:space="preserve">Troisième Méditation. Donner naissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophie de l’enfantement. Cinq méditations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Coll. Philosophies contemporaines (24), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.67-122, 2022, 978-2-406-13023-9. </w:t>
+              <w:t xml:space="preserve">, pp.123-153, 2022, 978-2-406-13023-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13023-9.p.0067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13023-9.p.0123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05269803v1</w:t>
+                <w:t xml:space="preserve">hal-05269801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Première Méditation. &amp;quot;Le désenfantement du monde</w:t>
+                <w:t xml:space="preserve">Deuxième Méditation. La mère et la question philosophique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophie de l’enfantement. Cinq méditations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Coll. Philosophies contemporaines (24), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.53-65, 2022, 978-2-406-13023-9. </w:t>
+              <w:t xml:space="preserve">, pp.67-122, 2022, 978-2-406-13023-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13023-9.p.0053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13023-9.p.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05269805v1</w:t>
+                <w:t xml:space="preserve">hal-05269803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incarnation et individuation à l’épreuve de l’enfantement</w:t>
+                <w:t xml:space="preserve">Introduction. L’incarnation : question ancienne, enjeux actuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Clarisse Picard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Incarnation, question ancienne, enjeux actuels. Approches philosophiques et théologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Coll. "Rencontres" (520), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+              <w:t xml:space="preserve">, 520, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.139-161, 2021, 978-2-406-12032-2</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, pp.13-19, 2021, collection "Rencontres", 978-2-406-12034-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12034-6.p.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04663236v1</w:t>
+                <w:t xml:space="preserve">hal-04663238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. L’incarnation : question ancienne, enjeux actuels</w:t>
+                <w:t xml:space="preserve">Incarnation et individuation à l’épreuve de l’enfantement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Clarisse Picard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Incarnation, question ancienne, enjeux actuels. Approches philosophiques et théologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 520, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+              <w:t xml:space="preserve">, Coll. "Rencontres" (520), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.13-19, 2021, collection "Rencontres", 978-2-406-12034-6. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, pp.139-161, 2021, 978-2-406-12032-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12034-6.p.0013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04663238v1</w:t>
+                <w:t xml:space="preserve">hal-04663236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser l’enfantement. Dans la perspective de la GPA et de l’utérus artificiel</w:t>
               </w:r>
@@ -4135,51 +4135,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269767v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Picard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269788v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663242v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663244v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cjung.157.0109" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663246v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663245v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trans.166.0181" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269751v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269738v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.368.0068" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269733v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4248.0057" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263890v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Coutagne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Aubrun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mannooretonil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Lena" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17574-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263897v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18543-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663250v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Flichy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thomasset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Baujard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bricout" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-centresevres.com/PBSCProduct.asp?ItmID=41046307" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263894v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13023-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253449v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Canullo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Causse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chaieb" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Charmetant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12034-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663252v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Anne Baudin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Comeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Koenot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-centresevres.com/PBSCProduct.asp?ItmID=30800648" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269825v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18543-7.p.0059" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269821v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18543-7.p.0121" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269826v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18543-7.p.0039" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269718v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bouillot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17574-2.p.0007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269824v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18543-7.p.0079" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269813v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18543-7.p.0191" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269832v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18543-7.p.0007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663251v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17574-2.p.0193" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269828v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18543-7.p.0015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269818v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18543-7.p.0155" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269819v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18543-7.p.0141" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269815v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18543-7.p.0173" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269822v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18543-7.p.0105" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663249v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663248v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269781v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-62395-0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62395-0_11" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269669v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ateli.guill.2023.01.0221" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269809v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13023-9.p.0011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269798v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13023-9.p.0215" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269799v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13023-9.p.0155" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269801v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13023-9.p.0123" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269803v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13023-9.p.0067" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269805v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13023-9.p.0053" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663236v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663238v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12034-6.p.0013" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269772v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-etudes.com/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269756v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269767v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Picard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269788v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663245v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trans.166.0181" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663244v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cjung.157.0109" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663246v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663242v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269751v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269738v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.368.0068" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269733v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4248.0057" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263897v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18543-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263890v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Coutagne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Aubrun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mannooretonil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Lena" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17574-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663250v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Flichy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thomasset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Baujard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bricout" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-centresevres.com/PBSCProduct.asp?ItmID=41046307" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263894v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13023-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253449v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Canullo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Causse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chaieb" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Charmetant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12034-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663252v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Anne Baudin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Comeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Koenot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-centresevres.com/PBSCProduct.asp?ItmID=30800648" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269822v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18543-7.p.0105" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269825v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18543-7.p.0059" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269821v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18543-7.p.0121" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269826v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18543-7.p.0039" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269718v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bouillot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17574-2.p.0007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663251v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17574-2.p.0193" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269832v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18543-7.p.0007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269824v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18543-7.p.0079" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269813v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18543-7.p.0191" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269828v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18543-7.p.0015" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269818v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18543-7.p.0155" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269815v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18543-7.p.0173" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269819v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18543-7.p.0141" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663249v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663248v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269781v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-62395-0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62395-0_11" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269669v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ateli.guill.2023.01.0221" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269805v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13023-9.p.0053" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269809v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13023-9.p.0011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269798v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13023-9.p.0215" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269799v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13023-9.p.0155" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269801v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13023-9.p.0123" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269803v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13023-9.p.0067" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663238v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12034-6.p.0013" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663236v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269772v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-etudes.com/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269756v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>