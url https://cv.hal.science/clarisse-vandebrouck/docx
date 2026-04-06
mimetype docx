--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -366,295 +366,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05216356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined cardiovascular effects of ovariectomy and high-intensity interval training in female spontaneously hypertensive rats</w:t>
+                <w:t xml:space="preserve">Effect of hypoxia on Cystic Fibrosis Transmembrane conductance Regulator channel corrected by Elexacaftor/Tezacaftor/Ivacaftor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Krzesiak</w:t>
+                <w:t xml:space="preserve">Khilian Pascarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carina Enea</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Vanderbrouck</w:t>
+                <w:t xml:space="preserve">Jenny Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Carrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Mirval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00518.2023⟩</w:t>
+              <w:t xml:space="preserve">Medical Research Archives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18103/mra.v12i2.4909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04645754v1</w:t>
+                <w:t xml:space="preserve">hal-04496971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of hypoxia on Cystic Fibrosis Transmembrane conductance Regulator channel corrected by Elexacaftor/Tezacaftor/Ivacaftor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined cardiovascular effects of ovariectomy and high-intensity interval training in female spontaneously hypertensive rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Krzesiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Enea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khilian Pascarel</w:t>
+                <w:t xml:space="preserve">Jocelyn Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jenny Colas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sandra Mirval</w:t>
+                <w:t xml:space="preserve">Clarisse Vanderbrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Research Archives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (2), </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 136 (5), pp.1195-1208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18103/mra.v12i2.4909⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00518.2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496971v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The F508del-CFTR trafficking correctors elexacaftor and tezacaftor are CFTR-independent Ca2+-mobilizing agonists normalizing abnormal Ca2+ levels in human airway epithelial cells</w:t>
               </w:r>
@@ -774,64 +774,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of hypoxia in Cystic Fibrosis bronchial epithelial cells: Focus on CFTR and TRPA1 channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khilian Pascarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Carrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1064,51 +1064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiro Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Saint-Martin Willer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1328,51 +1328,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiro Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (4), pp.937. </w:t>
@@ -1404,252 +1404,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glued in lipids: Lipointoxication in cystic fibrosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
+                <w:t xml:space="preserve">A comprehensive study of phospholipid fatty acid rearrangements in metabolic syndrome: correlations with organ dysfunction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Bacle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linette Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spiro Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Ferreira</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Romain Ferru-Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 61, pp.103038 -. </w:t>
+              <w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (6), pp.dmm043927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2020.103038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/dmm.043927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03493275v1</w:t>
+                <w:t xml:space="preserve">hal-02962304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive study of phospholipid fatty acid rearrangements in metabolic syndrome: correlations with organ dysfunction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Spiro Khoury</w:t>
+                <w:t xml:space="preserve">Glued in lipids: Lipointoxication in cystic fibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Ferru-Clément</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (6), pp.dmm043927. </w:t>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 61, pp.103038 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/dmm.043927⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2020.103038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02962304v1</w:t>
+                <w:t xml:space="preserve">hal-03493275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focus on TRP channels in cystic fibrosis</w:t>
               </w:r>
@@ -1791,51 +1791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célestine Nkounkou Loumpangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carreyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 30 (4), pp.1-14. </w:t>
@@ -1912,51 +1912,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nkounkou Loumpangou Célestine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carreyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2020,51 +2020,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of cellular membrane properties as a potential therapeutic strategy to counter lipointoxication in obstructive pulmonary diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linette Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ferru-Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bacle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2205,51 +2205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 22 (6), </w:t>
@@ -2557,984 +2557,984 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04541945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasorelaxation induced by dodoneine is mediated by calcium channels blockade and carbonic anhydrase inhibition on vascular smooth muscle cells</w:t>
+                <w:t xml:space="preserve">A functional tandem between transient receptor potential canonical channels 6 and calcium-dependent chloride channels in human epithelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Carre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maurice Ouedraogo</w:t>
+                <w:t xml:space="preserve">Johanna Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Magaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Becq</w:t>
+                <w:t xml:space="preserve">Luc Dannhoffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Antigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Vachel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jep.2015.03.037⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 765, pp.337-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejphar.2015.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04541937v1</w:t>
+                <w:t xml:space="preserve">hal-04541933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A functional tandem between transient receptor potential canonical channels 6 and calcium-dependent chloride channels in human epithelial cells</w:t>
+                <w:t xml:space="preserve">Vasorelaxation induced by dodoneine is mediated by calcium channels blockade and carbonic anhydrase inhibition on vascular smooth muscle cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Bertrand</w:t>
+                <w:t xml:space="preserve">Grégoire Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Dannhoffer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jayle</w:t>
+                <w:t xml:space="preserve">Christophe Magaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carreyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 169, pp.8-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2015.03.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejphar.2015.08.005⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04541933v1</w:t>
+                <w:t xml:space="preserve">hal-04541937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cystic fibrosis bronchial epithelial cells are lipointoxicated by membrane palmitate accumulation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bronchorelaxation of the human bronchi by CFTR activators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Norez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0089044⟩</w:t>
+              <w:t xml:space="preserve">Pulmonary Pharmacology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (1), pp.38-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pupt.2013.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00990346v1</w:t>
+                <w:t xml:space="preserve">hal-04040435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bronchorelaxation of the human bronchi by CFTR activators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cystic fibrosis bronchial epithelial cells are lipointoxicated by membrane palmitate accumulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie-Anne Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linette Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Norez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pulmonary Pharmacology and Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pupt.2013.06.008⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2), pp.e89044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0089044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04040435v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic Analysis of Nonoxygenated Hypothermic Machine Perfusion's Protection on Warm Ischemic Kidney Uncovers Greater eNOS Phosphorylation and Vasodilation</w:t>
+                <w:t xml:space="preserve">Roscovitine is a proteostasis regulator that corrects the trafficking defect of F508del-CFTR by a CDK-independent mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Chatauret</w:t>
+                <w:t xml:space="preserve">C Norez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Coudroy</w:t>
+                <w:t xml:space="preserve">J Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Delpech</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Vandebrouck</w:t>
+                <w:t xml:space="preserve">S Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hosni</w:t>
+                <w:t xml:space="preserve">E Durieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 14 (11), pp.2500 - 2514. </w:t>
+              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 171 (21), pp.4831-4849. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ajt.12904⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bph.12859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928061v1</w:t>
+                <w:t xml:space="preserve">hal-04041398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roscovitine is a proteostasis regulator that corrects the trafficking defect of F508del-CFTR by a CDK-independent mechanism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The hypotensive agent dodoneine inhibits L-type Ca2+ current with negative inotropic effect on rat heart.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carreyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Norez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">E Durieu</w:t>
+                <w:t xml:space="preserve">Patrick Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bph.12859⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 728, pp.119-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejphar.2014.01.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04041398v1</w:t>
+                <w:t xml:space="preserve">hal-00990335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hypotensive agent dodoneine inhibits L-type Ca2+ current with negative inotropic effect on rat heart.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Becq</w:t>
+                <w:t xml:space="preserve">Mechanistic Analysis of Nonoxygenated Hypothermic Machine Perfusion's Protection on Warm Ischemic Kidney Uncovers Greater eNOS Phosphorylation and Vasodilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chatauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Coudroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Bois</w:t>
+                <w:t xml:space="preserve">P. Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vandebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejphar.2014.01.059⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (11), pp.2500-2514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ajt.12904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00990335v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural product hybrid and its superacid synthesized analogues: Dodoneine and its derivatives show selective inhibition of carbonic anhydrase isoforms I, III, XIII and XIV</w:t>
               </w:r>
@@ -3648,295 +3648,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00917277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saturated fatty acids alter the late secretory pathway by modulating membrane properties.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of the Bronchorelaxant, Genotoxic, and Antigenotoxic Effects of Cassia alata L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Pineau</w:t>
+                <w:t xml:space="preserve">M. Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellen C R Snyder</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jenny Colas</w:t>
+                <w:t xml:space="preserve">F.L. Da</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Moussa</w:t>
+                <w:t xml:space="preserve">Aude Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Konate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.I. Dibala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traffic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tra.12117⟩</w:t>
+              <w:t xml:space="preserve">Evidence-Based Complementary and Alternative Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.162651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2013/162651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00990166v1</w:t>
+                <w:t xml:space="preserve">hal-00968794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Bronchorelaxant, Genotoxic, and Antigenotoxic Effects of Cassia alata L.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F.L. Da</w:t>
+                <w:t xml:space="preserve">Saturated fatty acids alter the late secretory pathway by modulating membrane properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie-Anne Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Fabre</w:t>
+                <w:t xml:space="preserve">Ludovic Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Konate</w:t>
+                <w:t xml:space="preserve">Ellen C R Snyder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.I. Dibala</w:t>
+                <w:t xml:space="preserve">Ahmed Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evidence-Based Complementary and Alternative Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.162651. </w:t>
+              <w:t xml:space="preserve">Traffic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (12), pp.1228-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2013/162651⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tra.12117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968794v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of VX-770 (ivacaftor) and OAG on Ca2+ influx and CFTR activity in G551D and F508del-CFTR expressing cells.</w:t>
               </w:r>
@@ -4033,424 +4033,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00990531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the vasodilator and hypotensive effects of an extract fraction from Agelanthus dodoneifolius (DC) Danser (Loranthaceae) to the active compound dodoneine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maurice Ouedraogo</w:t>
+                <w:t xml:space="preserve">Transient receptor potential canonical channel 6 links Ca2+ mishandling to cystic fibrosis transmembrane conductance regulator channel dysfunction in cystic fibrosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Antigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Norez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dannhoffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ruiz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Coustard</w:t>
+                <w:t xml:space="preserve">Dorothée Raveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jep.2010.10.002⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (1), pp.83-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1165/rcmb.2009-0347OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00560900v1</w:t>
+                <w:t xml:space="preserve">hal-00559252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient receptor potential canonical channel 6 links Ca2+ mishandling to cystic fibrosis transmembrane conductance regulator channel dysfunction in cystic fibrosis.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">CFTR and Ca2+ Signaling in Cystic Fibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Antigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Norez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1165/rcmb.2009-0347OC⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2, pp.67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2011.00067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00559252v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00664651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFTR and Ca2+ Signaling in Cystic Fibrosis</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">From the vasodilator and hypotensive effects of an extract fraction from Agelanthus dodoneifolius (DC) Danser (Loranthaceae) to the active compound dodoneine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carreyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 133 (2), pp.345-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2010.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphar.2011.00067⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00664651v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00560900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a novel water-soluble activator of wild-type and F508del CFTR: GPact-11a.</w:t>
               </w:r>
@@ -4583,51 +4583,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cystic fibrosis respiratory epithelial cell chronically treated by miglustat acquires a non-cystic fibrosis-like phenotype.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Norez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Antigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4700,77 +4700,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dysfunction of mitochondria Ca2+ uptake in cystic fibrosis airway epithelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Antigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Raveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Frieden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4840,437 +4840,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04040455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abnormal spatial diffusion of Ca2+ in F508del-CFTR airway epithelial cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Guanabenz, an α2-selective adrenergic agonist, activates Ca2+-dependent chloride currents in cystic fibrosis human airway epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Norez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Antigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dannhoffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1465-9921-9-70⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 592 (1-3), pp.33-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejphar.2008.06.103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03119859v1</w:t>
+                <w:t xml:space="preserve">hal-00392424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guanabenz, an α2-selective adrenergic agonist, activates Ca2+-dependent chloride currents in cystic fibrosis human airway epithelial cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Norez</w:t>
+                <w:t xml:space="preserve">Congenital tracheal malformation in cystic fibrosis transmembrane conductance regulator-deficient mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bonvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Rouzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bernaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henry Cottart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 586 (13), pp.3231-3243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/jphysiol.2008.150763⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejphar.2008.06.103⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00392424v1</w:t>
+                <w:t xml:space="preserve">hal-00390666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Congenital tracheal malformation in cystic fibrosis transmembrane conductance regulator-deficient mice</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Charles-Henry Cottart</w:t>
+                <w:t xml:space="preserve">Abnormal spatial diffusion of Ca2+ in F508del-CFTR airway epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Antigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Norez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cantereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 586 (13), pp.3231-3243. </w:t>
+              <w:t xml:space="preserve">Respiratory Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (1), pp.70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1113/jphysiol.2008.150763⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1465-9921-9-70⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00390666v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient receptor potential vanilloid 1 (TRPV1) channels in cultured rat Sertoli cells regulate an acid sensing chloride channel</w:t>
               </w:r>
@@ -5282,51 +5282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Auzanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Norez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Antigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5441,51 +5441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carreyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5548,51 +5548,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcium homeostasis is abnormal in cystic fibrosis airway epithelial cells but is normalized after rescue of F508del-CFTR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Antigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Norez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6734,274 +6734,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00136504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of TRPC in the abnormal calcium influx observed in dystrophic (mdx) mouse skeletal muscle fibers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long‐term study of Ca 2+ homeostasis and of survival in collagenase‐isolated muscle fibres from normal and mdx mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Martin</w:t>
+                <w:t xml:space="preserve">F. Backer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Colson-Van Schoor</w:t>
+                <w:t xml:space="preserve">P. Gailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huguette Debaix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gailly</w:t>
+                <w:t xml:space="preserve">J. Gillis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 158 (6), pp.1089-1096. </w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 542 (3), pp.855-865. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1083/jcb.200203091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1113/jphysiol.2002.020487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04040725v1</w:t>
+                <w:t xml:space="preserve">hal-04040733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long‐term study of Ca 2+ homeostasis and of survival in collagenase‐isolated muscle fibres from normal and mdx mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Involvement of TRPC in the abnormal calcium influx observed in dystrophic (mdx) mouse skeletal muscle fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Backer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Vandebrouck</w:t>
+                <w:t xml:space="preserve">Dominique Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gailly</w:t>
+                <w:t xml:space="preserve">Monique Colson-Van Schoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gillis</w:t>
+                <w:t xml:space="preserve">Huguette Debaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 542 (3), pp.855-865. </w:t>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 158 (6), pp.1089-1096. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1113/jphysiol.2002.020487⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1083/jcb.200203091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04040733v1</w:t>
+                <w:t xml:space="preserve">hal-04040725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevention of pathology in mdx mice by expression of utrophin: analysis using an inducible transgenic expression system</w:t>
               </w:r>
@@ -7390,432 +7390,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02881537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cationic channels in normal and dystrophic human myotubes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Vandebrouck</w:t>
+                <w:t xml:space="preserve">Calcium currents and transients in co-cultured contracting normal and Duchenne muscular dystrophy human myotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Duport</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abdul A. Hassoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuromuscular Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0960-8966(00)00153-x⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 534 (2), pp.343-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-7793.2001.00343.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04040745v1</w:t>
+                <w:t xml:space="preserve">hal-02881540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium homeostasis and cell death in Sol8 dystrophin-deficient cell line in culture</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cationic channels in normal and dystrophic human myotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Cognard</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Cognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Calcium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1054/ceca.2000.0159⟩</w:t>
+              <w:t xml:space="preserve">Neuromuscular Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 11 (1), pp.72-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0960-8966(00)00153-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04040741v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium currents and transients in co-cultured contracting normal and Duchenne muscular dystrophy human myotubes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calcium homeostasis and cell death in Sol8 dystrophin-deficient cell line in culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vandebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cognard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cell Calcium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 29 (2), pp.85-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1054/ceca.2000.0159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1469-7793.2001.00343.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02881540v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of methylprednisolone on intracellular calcium of normal and dystrophic human skeletal muscle cells</w:t>
               </w:r>
@@ -8081,439 +8081,564 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04040751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of hypoxia in Cystic Fibrosis bronchial epithelial cells: Focus on CFTR and TRPA1 channels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Barrault</w:t>
+                <w:t xml:space="preserve">Chronic exposure of Cadmium leads to deleterious effects on Armadillidium vulgare immune cell's mitochondria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Braquart-Varnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19es Journées de Recherche Respiratoire (J2R 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Réseau Ecologie des Interactions Durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA, May 2025, Villeurbanne (France), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04828420v1</w:t>
+                <w:t xml:space="preserve">hal-05561291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic analysis of machine perfusion benefits on warm ischemic kidney uncovers improved enos phosphorylation during preservation and vasodilation after reoxygenation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sihem Hosni</w:t>
+                <w:t xml:space="preserve">Impact of hypoxia in Cystic Fibrosis bronchial epithelial cells: Focus on CFTR and TRPA1 channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khilian Pascarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Carrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Mirval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Congress of the European Society for Organ Transplantation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19es Journées de Recherche Respiratoire (J2R 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe RESPIRenT (RESeau de Pneumologie en Innovation et Recherche translaTionnelle) de la Société de pneumologie de langue française (SPLF), Oct 2023, Paris, France. pp.226, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmr.2024.01.089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743846v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mechanistic analysis of machine perfusion benefits on warm ischemic kidney uncovers improved enos phosphorylation during preservation and vasodilation after reoxygenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Coudroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chatauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Hosni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17. Congress of the European Society for Organ Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Organ Transplantation (ESOT). INT., Sep 2015, Bruxelles, Belgium. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Développement d'un modèle d'infection respiratoire aiguë à Pseudomonas aeruginosa chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Brea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Barc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34. Réunion Interdisciplinaire de Chimiothérapie Anti-Infectieuse (RICAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8523,154 +8648,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un modèle d'infection respiratoire aiguë à Pseudomonas aeruginosa chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Brea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Barc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées d'Animation Scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Parcay Meslay, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8680,144 +8805,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l’hypoxie sur les canaux CFTR et TRPA1 dans des cellules épithéliales bronchiques mucoviscidosiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khilian Pascarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journees de Recherche Respiratoire (J2R) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 40 (2), Elsevier Masson, pp.150, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rmr.2022.11.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8827,131 +8952,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compounds, compositions and uses thereof for the prevention and/or treatment of dyslidemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Ferreira</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Romain Ferru-Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2015052237A1. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04087303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId295"/>
+      <w:footerReference w:type="default" r:id="rId301"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9019,51 +9144,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1066F3A0"/>
+    <w:nsid w:val="3017CD1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9250,51 +9375,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clarisse-vandebrouck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9401-0546" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14234110X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/215284858" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139718616" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216356v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carrez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mirval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barrault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Devetter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Vandebrouck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajplung.00011.2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645754v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Krzesiak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Enea" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Faivre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bescond" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Vanderbrouck" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00518.2023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496971v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khilian Pascarel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Colas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18103/mra.v12i2.4909" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852924v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fixe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Coraux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-024-03059-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822274v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2024.01.089" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040380v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pascarel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mirval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Becq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vandebrouck" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2023.01.014" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520239v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiro Khoury" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beauvais" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Saint-Martin Willer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perros" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12121878" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040390v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Grebert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Becq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajplung.00437.2019" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715789v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linette Kadri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bacle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10040937" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493275v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ferreira" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2020.103038" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962304v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ferru-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.043927" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484344v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Becq" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2019.05.007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338245v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longin Justin Clair Bonazaba Milandou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonazaba Milandou Longin Justin Clair" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Nkounkou Loumpangou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carreyre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ejmp/2019/v30i430181" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04065417v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nkounkou Loumpangou C&#233;lestine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541917v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Payet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cantereau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2018.06.021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BPB2418-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743420v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Carr&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Ouedraogo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22060915" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437131v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevaleyre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Riou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Brea" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168577" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541945v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vachel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Norez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jayle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2014.11.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-386XBL2K-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541937v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Carre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2015.03.037" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTBGC8CW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541933v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Bertrand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dannhoffer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Antigny" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2015.08.005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990346v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Giraud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Berjeaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089044" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040435v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pupt.2013.06.008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7CV017T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928061v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chatauret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coudroy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delpech" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hosni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.12904" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041398v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Norez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bertrand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Noel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Durieu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.12859" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990335v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bois" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2014.01.059" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BPD13WD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917277v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Carreyre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Coustard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bescond" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2013.04.041" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990166v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pineau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen C R Snyder" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Moussa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tra.12117" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968794v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouedraogo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.L. Da" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fabre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Konate" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.I. Dibala" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/162651" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990531v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2013.05.008" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560900v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vardelle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Coustard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2010.10.002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1T4S1BR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559252v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Raveau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2009-0347OC" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664651v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2011.00067" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559199v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertrand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boucherle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melin-Heschel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dannhoffer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00122509" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444213v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Noel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2008-0285OC" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040455v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girardin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Frieden" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2009.02.003" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MLQPQZV4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119859v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1465-9921-9-70" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392424v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blondel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2008.06.103" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B51N452T-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390666v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonvin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Rouzic" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernaudin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henry Cottart" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2008.150763" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389815v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Auzanneau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thoreau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Jougla" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2007.09.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q07GVRZ5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389669v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Raymond" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np070355x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZJ2015PN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389764v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2007.05.002" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGR8RQ4K-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040482v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina No&#235;l" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2006013" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900616v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040480v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ducret" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Linh Cao" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lebacq" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gailly" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2006.115154" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00097884v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Melin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Robert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guibert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1465-9921-7-113" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078138v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Norez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Antigny" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2006.00409.x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880276v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sebille" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cantereau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Balghi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Constantin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2004.06.004" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M2QLCL5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040710v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sokolow" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Manto" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Molg&#243;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci18688" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136504v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI200418688" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040725v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Colson-Van Schoor" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Debaix" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200203091" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040733v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Backer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gailly" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gillis" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2002.020487" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040720v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Squire" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Raymackers" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Potter" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tinsley" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/11.26.3333" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040737v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duport" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cognard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(02)00148-9" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7B51RHD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881537v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Imbert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0960-8966(01)00279-6" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSBJ7TKD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040745v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Duport" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cognard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Raymond" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0960-8966(00)00153-x" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTG8Q43L-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040741v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marchand" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Constantin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raymond" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cognard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1054/ceca.2000.0159" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X99RSP9F-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881540v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul A. Hassoni" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7793.2001.00343.x" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040748v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(99)00418-8" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4R8HGCQZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040751v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guillou" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0960-8966(96)00351-3" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XFTKH6W-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828420v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743846v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Coudroy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Delpech" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chatauret" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Hosni" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799765v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Chevaleyre" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Barc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801096v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822277v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2022.11.078" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087303v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clarisse-vandebrouck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9401-0546" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14234110X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/215284858" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139718616" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216356v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carrez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mirval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barrault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Devetter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Vandebrouck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajplung.00011.2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496971v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khilian Pascarel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Colas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18103/mra.v12i2.4909" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645754v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Krzesiak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Enea" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Faivre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bescond" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Vanderbrouck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00518.2023" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852924v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fixe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Coraux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-024-03059-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822274v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2024.01.089" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040380v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pascarel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mirval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Becq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vandebrouck" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2023.01.014" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520239v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiro Khoury" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beauvais" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Saint-Martin Willer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perros" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12121878" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040390v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Grebert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Becq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajplung.00437.2019" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715789v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linette Kadri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bacle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10040937" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962304v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ferru-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.043927" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493275v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ferreira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2020.103038" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484344v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Becq" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2019.05.007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338245v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longin Justin Clair Bonazaba Milandou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonazaba Milandou Longin Justin Clair" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Nkounkou Loumpangou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carreyre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ejmp/2019/v30i430181" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04065417v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nkounkou Loumpangou C&#233;lestine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541917v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Payet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cantereau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2018.06.021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BPB2418-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743420v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Carr&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Ouedraogo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22060915" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437131v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevaleyre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Riou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Brea" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168577" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541945v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vachel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Norez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jayle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2014.11.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-386XBL2K-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541933v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Bertrand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dannhoffer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Antigny" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2015.08.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541937v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Carre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2015.03.037" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTBGC8CW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040435v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pupt.2013.06.008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7CV017T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990346v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Giraud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Berjeaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089044" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041398v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Norez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bertrand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Noel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Durieu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.12859" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990335v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2014.01.059" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BPD13WD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928061v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chatauret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coudroy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delpech" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hosni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.12904" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917277v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Carreyre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Coustard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bescond" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2013.04.041" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968794v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouedraogo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.L. Da" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fabre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Konate" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.I. Dibala" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/162651" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990166v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pineau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen C R Snyder" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Moussa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tra.12117" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990531v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2013.05.008" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559252v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Raveau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2009-0347OC" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664651v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2011.00067" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560900v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vardelle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Coustard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2010.10.002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1T4S1BR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559199v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertrand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boucherle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melin-Heschel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dannhoffer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00122509" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444213v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Noel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2008-0285OC" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040455v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girardin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Frieden" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2009.02.003" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MLQPQZV4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392424v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blondel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2008.06.103" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B51N452T-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390666v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonvin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Rouzic" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernaudin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henry Cottart" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2008.150763" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119859v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1465-9921-9-70" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389815v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Auzanneau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thoreau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Jougla" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2007.09.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q07GVRZ5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389669v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Raymond" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np070355x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZJ2015PN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389764v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2007.05.002" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGR8RQ4K-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040482v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina No&#235;l" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2006013" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900616v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040480v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ducret" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Linh Cao" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lebacq" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gailly" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2006.115154" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00097884v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Melin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Robert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guibert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1465-9921-7-113" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078138v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Norez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Antigny" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2006.00409.x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880276v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sebille" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cantereau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Balghi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Constantin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2004.06.004" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M2QLCL5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040710v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sokolow" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Manto" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Molg&#243;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci18688" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136504v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI200418688" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040733v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Backer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gailly" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gillis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2002.020487" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040725v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Colson-Van Schoor" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Debaix" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200203091" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040720v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Squire" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Raymackers" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Potter" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tinsley" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/11.26.3333" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040737v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duport" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cognard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(02)00148-9" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7B51RHD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881537v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Imbert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0960-8966(01)00279-6" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSBJ7TKD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881540v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul A. Hassoni" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7793.2001.00343.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040745v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Duport" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cognard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Raymond" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0960-8966(00)00153-x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTG8Q43L-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040741v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marchand" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Constantin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raymond" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cognard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1054/ceca.2000.0159" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X99RSP9F-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040748v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(99)00418-8" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4R8HGCQZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040751v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guillou" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0960-8966(96)00351-3" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XFTKH6W-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561291v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braquart-Varnier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pailler" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Couture" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Geffroy" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828420v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743846v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Coudroy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Delpech" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chatauret" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Hosni" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799765v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Chevaleyre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Barc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801096v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822277v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2022.11.078" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087303v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>