--- v1 (2026-04-06)
+++ v2 (2026-05-07)
@@ -198,51 +198,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (59)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (60)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -366,7738 +366,7872 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05216356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of hypoxia on Cystic Fibrosis Transmembrane conductance Regulator channel corrected by Elexacaftor/Tezacaftor/Ivacaftor</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of elexacaftor and bamocaftor on the metabolic and thermal stability of the F508del-CFTR protein in human airway epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Carrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Mirval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandra Mirval</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Devetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Research Archives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18103/mra.v12i2.4909⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Lung Cellular and Molecular Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 329 (5), pp.L583-L597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajplung.00011.2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04496971v1</w:t>
+                <w:t xml:space="preserve">hal-05605554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined cardiovascular effects of ovariectomy and high-intensity interval training in female spontaneously hypertensive rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Vanderbrouck</w:t>
+                <w:t xml:space="preserve">Impact of hypoxia in Cystic Fibrosis bronchial epithelial cells: Focus on CFTR and TRPA1 channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khilian Pascarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Carrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Mirval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00518.2023⟩</w:t>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (3), pp.226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmr.2024.01.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645754v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The F508del-CFTR trafficking correctors elexacaftor and tezacaftor are CFTR-independent Ca2+-mobilizing agonists normalizing abnormal Ca2+ levels in human airway epithelial cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christelle Coraux</w:t>
+                <w:t xml:space="preserve">Combined cardiovascular effects of ovariectomy and high-intensity interval training in female spontaneously hypertensive rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Krzesiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Enea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Vanderbrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12931-024-03059-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 136 (5), pp.1195-1208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00518.2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04852924v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of hypoxia in Cystic Fibrosis bronchial epithelial cells: Focus on CFTR and TRPA1 channels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Effect of hypoxia on Cystic Fibrosis Transmembrane conductance Regulator channel corrected by Elexacaftor/Tezacaftor/Ivacaftor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khilian Pascarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Carrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Mirval</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Barrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rmr.2024.01.089⟩</w:t>
+              <w:t xml:space="preserve">Medical Research Archives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18103/mra.v12i2.4909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04822274v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of hypoxia on the ion channels in cystic fibrosis bronchial epithelial cells</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The F508del-CFTR trafficking correctors elexacaftor and tezacaftor are CFTR-independent Ca2+-mobilizing agonists normalizing abnormal Ca2+ levels in human airway epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Mirval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fixe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Coraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rmr.2023.01.014⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (1), pp.436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12931-024-03059-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04040380v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipidomic Profile Analysis of Lung Tissues Revealed Lipointoxication in Pulmonary Veno-Occlusive Disease</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The impact of hypoxia on the ion channels in cystic fibrosis bronchial epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Pascarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mirval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vandebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biom12121878⟩</w:t>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (3), pp.230-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmr.2023.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04520239v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phospholipase C controls chloride-dependent short-circuit current in human bronchial epithelial cells</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lipidomic Profile Analysis of Lung Tissues Revealed Lipointoxication in Pulmonary Veno-Occlusive Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spiro Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Saint-Martin Willer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Lung Cellular and Molecular Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajplung.00437.2019⟩</w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (12), pp.1878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom12121878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04040390v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyunsaturated Phospholipids Increase Cell Resilience to Mechanical Constraints</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Spiro Khoury</w:t>
+                <w:t xml:space="preserve">Phospholipase C controls chloride-dependent short-circuit current in human bronchial epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Grebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells10040937⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Lung Cellular and Molecular Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 320 (2), pp.L205-L219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajplung.00437.2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715789v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive study of phospholipid fatty acid rearrangements in metabolic syndrome: correlations with organ dysfunction</w:t>
+                <w:t xml:space="preserve">Polyunsaturated Phospholipids Increase Cell Resilience to Mechanical Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Bacle</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Linette Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Bâcle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiro Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Faivre</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dmm.043927⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (4), pp.937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells10040937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02962304v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glued in lipids: Lipointoxication in cystic fibrosis</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A comprehensive study of phospholipid fatty acid rearrangements in metabolic syndrome: correlations with organ dysfunction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Bâcle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linette Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spiro Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ferru-Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2020.103038⟩</w:t>
+              <w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (6), pp.dmm043927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dmm.043927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03493275v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focus on TRP channels in cystic fibrosis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glued in lipids: Lipointoxication in cystic fibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Calcium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceca.2019.05.007⟩</w:t>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 61, pp.103038 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2020.103038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03484344v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-guided Fractionation of the Ethanolic Extract from Leaves of Trema orientalis Blume (Cannabaceae), a Presumed Antihypertensive Plant from Congo-Brazzaville</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Focus on TRP channels in cystic fibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Grebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.9734/ejmp/2019/v30i430181⟩</w:t>
+              <w:t xml:space="preserve">Cell Calcium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 81, pp.29 - 37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceca.2019.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05338245v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03484344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-guided Fractionation of the Ethanolic Extract from Leaves of Trema orientalis Blume (Cannabaceae), a Presumed Antihypertensive Plant from Congo-Brazzaville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Longin Justin Clair Bonazaba Milandou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bonazaba Milandou Longin Justin Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Célestine Nkounkou Loumpangou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hélène Carreyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bescond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.1-14. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+              <w:t xml:space="preserve">, 2019, 30 (4), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.9734/ejmp/2019/v30i430181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04065417v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of cellular membrane properties as a potential therapeutic strategy to counter lipointoxication in obstructive pulmonary diseases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Cantereau</w:t>
+                <w:t xml:space="preserve">Bio-guided Fractionation of the Ethanolic Extract from Leaves of Trema orientalis Blume (Cannabaceae), a Presumed Antihypertensive Plant from Congo-Brazzaville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonazaba Milandou Longin Justin Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nkounkou Loumpangou Célestine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carreyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2018.06.021⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9734/ejmp/2019/v30i430181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04541917v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioactive Natural Product and Superacid Chemistry for Lead Compound Identification: A Case Study of Selective hCA III and L-Type Ca2+ Current Inhibitors for Hypotensive Agent Discovery</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Bescond</w:t>
+                <w:t xml:space="preserve">Modulation of cellular membrane properties as a potential therapeutic strategy to counter lipointoxication in obstructive pulmonary diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linette Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ferru-Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Bâcle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie-Anne Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cantereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules22060915⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1864 (9), pp.3069-3084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2018.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01743420v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pig: A Relevant Model for Evaluating the Neutrophil Serine Protease Activities during Acute Pseudomonas aeruginosa Lung Infection.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Deborah Brea</w:t>
+                <w:t xml:space="preserve">Bioactive Natural Product and Superacid Chemistry for Lead Compound Identification: A Case Study of Selective hCA III and L-Type Ca2+ Current Inhibitors for Hypotensive Agent Discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carreyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Barc</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0168577⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules22060915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437131v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The low PLC-δ1 expression in cystic fibrosis bronchial epithelial cells induces upregulation of TRPV6 channel activity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Becq</w:t>
+                <w:t xml:space="preserve">The Pig: A Relevant Model for Evaluating the Neutrophil Serine Protease Activities during Acute Pseudomonas aeruginosa Lung Infection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Brea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Calcium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceca.2014.11.005⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (12), pp.e0168577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0168577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04541945v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A functional tandem between transient receptor potential canonical channels 6 and calcium-dependent chloride channels in human epithelial cells</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">The low PLC-δ1 expression in cystic fibrosis bronchial epithelial cells induces upregulation of TRPV6 channel activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Vachel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Caroline Norez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe Jayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejphar.2015.08.005⟩</w:t>
+              <w:t xml:space="preserve">Cell Calcium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 57 (1), pp.38-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceca.2014.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04541933v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasorelaxation induced by dodoneine is mediated by calcium channels blockade and carbonic anhydrase inhibition on vascular smooth muscle cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Becq</w:t>
+                <w:t xml:space="preserve">A functional tandem between transient receptor potential canonical channels 6 and calcium-dependent chloride channels in human epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dannhoffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Antigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Vachel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jep.2015.03.037⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 765, pp.337-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejphar.2015.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04541937v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bronchorelaxation of the human bronchi by CFTR activators</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Vasorelaxation induced by dodoneine is mediated by calcium channels blockade and carbonic anhydrase inhibition on vascular smooth muscle cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Magaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carreyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pulmonary Pharmacology and Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pupt.2013.06.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 169, pp.8-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2015.03.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04040435v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cystic fibrosis bronchial epithelial cells are lipointoxicated by membrane palmitate accumulation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Bronchorelaxation of the human bronchi by CFTR activators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Norez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0089044⟩</w:t>
+              <w:t xml:space="preserve">Pulmonary Pharmacology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (1), pp.38-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pupt.2013.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00990346v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roscovitine is a proteostasis regulator that corrects the trafficking defect of F508del-CFTR by a CDK-independent mechanism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E Durieu</w:t>
+                <w:t xml:space="preserve">Cystic fibrosis bronchial epithelial cells are lipointoxicated by membrane palmitate accumulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie-Anne Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linette Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Norez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bph.12859⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2), pp.e89044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0089044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04041398v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hypotensive agent dodoneine inhibits L-type Ca2+ current with negative inotropic effect on rat heart.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carreyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 728, pp.119-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejphar.2014.01.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00990335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic Analysis of Nonoxygenated Hypothermic Machine Perfusion's Protection on Warm Ischemic Kidney Uncovers Greater eNOS Phosphorylation and Vasodilation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Roscovitine is a proteostasis regulator that corrects the trafficking defect of F508del-CFTR by a CDK-independent mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Norez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Hosni</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Durieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ajt.12904⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 171 (21), pp.4831-4849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bph.12859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928061v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04041398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural product hybrid and its superacid synthesized analogues: Dodoneine and its derivatives show selective inhibition of carbonic anhydrase isoforms I, III, XIII and XIV</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Mechanistic Analysis of Nonoxygenated Hypothermic Machine Perfusion's Protection on Warm Ischemic Kidney Uncovers Greater eNOS Phosphorylation and Vasodilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chatauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Coudroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Bescond</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2013.04.041⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (11), pp.2500-2514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ajt.12904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00917277v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Bronchorelaxant, Genotoxic, and Antigenotoxic Effects of Cassia alata L.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of VX-770 (ivacaftor) and OAG on Ca2+ influx and CFTR activity in G551D and F508del-CFTR expressing cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Vachel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Norez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evidence-Based Complementary and Alternative Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2013/162651⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (6), pp.584-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcf.2013.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968794v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saturated fatty acids alter the late secretory pathway by modulating membrane properties.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Moussa</w:t>
+                <w:t xml:space="preserve">Natural product hybrid and its superacid synthesized analogues: Dodoneine and its derivatives show selective inhibition of carbonic anhydrase isoforms I, III, XIII and XIV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Carreyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vandebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traffic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tra.12117⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21, pp.3790-3794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2013.04.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00990166v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00917277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of VX-770 (ivacaftor) and OAG on Ca2+ influx and CFTR activity in G551D and F508del-CFTR expressing cells.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation of the Bronchorelaxant, Genotoxic, and Antigenotoxic Effects of Cassia alata L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.L. Da</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Konate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.I. Dibala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcf.2013.05.008⟩</w:t>
+              <w:t xml:space="preserve">Evidence-Based Complementary and Alternative Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.162651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2013/162651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00990531v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient receptor potential canonical channel 6 links Ca2+ mishandling to cystic fibrosis transmembrane conductance regulator channel dysfunction in cystic fibrosis.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dorothée Raveau</w:t>
+                <w:t xml:space="preserve">Saturated fatty acids alter the late secretory pathway by modulating membrane properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie-Anne Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen C R Snyder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1165/rcmb.2009-0347OC⟩</w:t>
+              <w:t xml:space="preserve">Traffic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (12), pp.1228-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tra.12117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00559252v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFTR and Ca2+ Signaling in Cystic Fibrosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Antigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Norez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2, pp.67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fphar.2011.00067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00664651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the vasodilator and hypotensive effects of an extract fraction from Agelanthus dodoneifolius (DC) Danser (Loranthaceae) to the active compound dodoneine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Coustard</w:t>
+                <w:t xml:space="preserve">Transient receptor potential canonical channel 6 links Ca2+ mishandling to cystic fibrosis transmembrane conductance regulator channel dysfunction in cystic fibrosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Antigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Norez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dannhoffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Raveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jep.2010.10.002⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (1), pp.83-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1165/rcmb.2009-0347OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00560900v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00559252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a novel water-soluble activator of wild-type and F508del CFTR: GPact-11a.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Dannhoffer</w:t>
+                <w:t xml:space="preserve">From the vasodilator and hypotensive effects of an extract fraction from Agelanthus dodoneifolius (DC) Danser (Loranthaceae) to the active compound dodoneine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carreyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/09031936.00122509⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 133 (2), pp.345-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2010.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00559199v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00560900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cystic fibrosis respiratory epithelial cell chronically treated by miglustat acquires a non-cystic fibrosis-like phenotype.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification of a novel water-soluble activator of wild-type and F508del CFTR: GPact-11a.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boucherle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Melin-Heschel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dannhoffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1165/rcmb.2008-0285OC⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 36 (2), pp.311-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/09031936.00122509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00444213v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00559199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dysfunction of mitochondria Ca2+ uptake in cystic fibrosis airway epithelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Antigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Raveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Frieden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mitochondrion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9 (4), pp.232-241. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mito.2009.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04040455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guanabenz, an α2-selective adrenergic agonist, activates Ca2+-dependent chloride currents in cystic fibrosis human airway epithelial cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">A cystic fibrosis respiratory epithelial cell chronically treated by miglustat acquires a non-cystic fibrosis-like phenotype.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Norez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Antigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Becq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejphar.2008.06.103⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41 (2), pp.217-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1165/rcmb.2008-0285OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00392424v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00444213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Congenital tracheal malformation in cystic fibrosis transmembrane conductance regulator-deficient mice</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Charles-Henry Cottart</w:t>
+                <w:t xml:space="preserve">Abnormal spatial diffusion of Ca2+ in F508del-CFTR airway epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Antigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Norez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cantereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/jphysiol.2008.150763⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (1), pp.70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1465-9921-9-70⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00390666v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abnormal spatial diffusion of Ca2+ in F508del-CFTR airway epithelial cells</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Becq</w:t>
+                <w:t xml:space="preserve">Congenital tracheal malformation in cystic fibrosis transmembrane conductance regulator-deficient mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bonvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Rouzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bernaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henry Cottart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1465-9921-9-70⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 586 (13), pp.3231-3243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/jphysiol.2008.150763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119859v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00390666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient receptor potential vanilloid 1 (TRPV1) channels in cultured rat Sertoli cells regulate an acid sensing chloride channel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Guanabenz, an α2-selective adrenergic agonist, activates Ca2+-dependent chloride currents in cystic fibrosis human airway epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Norez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Antigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Antigny</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chantal Jougla</w:t>
+                <w:t xml:space="preserve">Luc Dannhoffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bcp.2007.09.004⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 592 (1-3), pp.33-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejphar.2008.06.103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00389815v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00392424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure Elucidation of a Dihydropyranone from Tapinanthus dodoneifolius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carreyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Natural Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 70 (12), pp.2006-2009. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/np070355x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00389669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium homeostasis is abnormal in cystic fibrosis airway epithelial cells but is normalized after rescue of F508del-CFTR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Transient receptor potential vanilloid 1 (TRPV1) channels in cultured rat Sertoli cells regulate an acid sensing chloride channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Auzanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Norez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Antigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Jougla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Calcium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceca.2007.05.002⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75 (2), pp.476-483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2007.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00389764v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00389815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacological profile of inhibition of the chloride channels activated by extracellular acid in cultured rat Sertoli cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Calcium homeostasis is abnormal in cystic fibrosis airway epithelial cells but is normalized after rescue of F508del-CFTR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Antigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Norez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/rnd:2006013⟩</w:t>
+              <w:t xml:space="preserve">Cell Calcium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 43 (2), pp.175-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceca.2007.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04040482v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00389764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacological profile of inhibition of the chloride channels activated by extracellular acid in cultured rat Sertoli cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maintaining low Ca2+ level in the endoplasmic reticulum restores abnormal endogenous F508del-CFTR trafficking in airway epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Norez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Antigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vandebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/rnd:2006013⟩</w:t>
+              <w:t xml:space="preserve">Traffic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7, pp.562-573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0854.2006.00409.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00900616v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00078138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional role of store-operated and stretch-activated channels in murine adult skeletal muscle fibres</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
+                <w:t xml:space="preserve">Pharmacological profile of inhibition of the chloride channels activated by extracellular acid in cultured rat Sertoli cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Auzanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Norez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">My Linh Cao</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sabrina Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Jougla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/jphysiol.2006.115154⟩</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 46 (3), pp.241-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rnd:2006013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04040480v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence that CFTR is expressed in rat tracheal smooth muscle cells and contributes to bronchodilation.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Pharmacological profile of inhibition of the chloride channels activated by extracellular acid in cultured rat Sertoli cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Auzanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Norez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christelle Guibert</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Jougla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1465-9921-7-113⟩</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 46 (3), pp.241-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rnd:2006013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00097884v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintaining low Ca2+ level in the endoplasmic reticulum restores abnormal endogenous F508del-CFTR trafficking in airway epithelial cells</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evidence that CFTR is expressed in rat tracheal smooth muscle cells and contributes to bronchodilation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Melin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Norez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traffic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1600-0854.2006.00409.x⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7 (1), pp.113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1465-9921-7-113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00078138v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00097884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium sparks in muscle cells: interactive procedures for automatic detection and measurements on line-scan confocal images series.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional role of store-operated and stretch-activated channels in murine adult skeletal muscle fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ducret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">My Linh Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lebacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gailly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2004.06.004⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 575 (3), pp.913-924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/jphysiol.2006.115154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02880276v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired neuromuscular transmission and skeletal muscle fiber necrosis in mice lacking Na/Ca exchanger 3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
+                <w:t xml:space="preserve">Calcium sparks in muscle cells: interactive procedures for automatic detection and measurements on line-scan confocal images series.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sebille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Cantereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vandebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Balghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/jci18688⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 77 (1), pp.57-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2004.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04040710v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired neuromuscular transmission and skeletal muscle fiber necrosis in mice lacking Na/Ca exchanger 3.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+                <w:t xml:space="preserve">Impaired neuromuscular transmission and skeletal muscle fiber necrosis in mice lacking Na/Ca exchanger 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sokolow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Manto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Molgó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 113 (2), pp.265-273. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/JCI200418688⟩</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/jci18688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00136504v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long‐term study of Ca 2+ homeostasis and of survival in collagenase‐isolated muscle fibres from normal and mdx mice</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impaired neuromuscular transmission and skeletal muscle fiber necrosis in mice lacking Na/Ca exchanger 3.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sokolow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Manto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Molgó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/jphysiol.2002.020487⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 113 (2), pp.265-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/JCI200418688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04040733v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00136504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of TRPC in the abnormal calcium influx observed in dystrophic (mdx) mouse skeletal muscle fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Colson-Van Schoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huguette Debaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 158 (6), pp.1089-1096. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1083/jcb.200203091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04040725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevention of pathology in mdx mice by expression of utrophin: analysis using an inducible transgenic expression system</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long‐term study of Ca 2+ homeostasis and of survival in collagenase‐isolated muscle fibres from normal and mdx mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Backer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vandebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gillis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hmg/11.26.3333⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 542 (3), pp.855-865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/jphysiol.2002.020487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04040720v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypotonic medium increases calcium permeant channels activity in human normal and dystrophic myotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cognard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 323 (3), pp.239-243. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s0304-3940(02)00148-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04040737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normal calcium homeostasis in dystrophin-expressing facioscapulohumeral muscular dystrophy myotubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prevention of pathology in mdx mice by expression of utrophin: analysis using an inducible transgenic expression system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Squire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Guy Raymond</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Raymackers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Potter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tinsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuromuscular Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0960-8966(01)00279-6⟩</w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 11 (26), pp.3333-3344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/11.26.3333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02881537v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium currents and transients in co-cultured contracting normal and Duchenne muscular dystrophy human myotubes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+                <w:t xml:space="preserve">Normal calcium homeostasis in dystrophin-expressing facioscapulohumeral muscular dystrophy myotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Raymond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdul A. Hassoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-7793.2001.00343.x⟩</w:t>
+              <w:t xml:space="preserve">Neuromuscular Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 12 (3), pp.266-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0960-8966(01)00279-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02881540v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02881537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cationic channels in normal and dystrophic human myotubes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Calcium currents and transients in co-cultured contracting normal and Duchenne muscular dystrophy human myotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul A. Hassoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuromuscular Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0960-8966(00)00153-x⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 534 (2), pp.343-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-7793.2001.00343.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04040745v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02881540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcium homeostasis and cell death in Sol8 dystrophin-deficient cell line in culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cognard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Calcium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 29 (2), pp.85-96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1054/ceca.2000.0159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04040741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of methylprednisolone on intracellular calcium of normal and dystrophic human skeletal muscle cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guy Raymond</w:t>
+                <w:t xml:space="preserve">Cationic channels in normal and dystrophic human myotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vandebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Cognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0304-3940(99)00418-8⟩</w:t>
+              <w:t xml:space="preserve">Neuromuscular Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 11 (1), pp.72-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0960-8966(00)00153-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04040748v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The effect of methylprednisolone on intracellular calcium of normal and dystrophic human skeletal muscle cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 269 (2), pp.110-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0304-3940(99)00418-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hypoosmotic shocks induce elevation of resting calcium level in duchenne muscular dystrophy myotubes contracting in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuromuscular Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 6 (5), pp.351-360. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0960-8966(96)00351-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04040751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8107,203 +8241,203 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic exposure of Cadmium leads to deleterious effects on Armadillidium vulgare immune cell's mitochondria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Braquart-Varnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseau Ecologie des Interactions Durables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA, May 2025, Villeurbanne (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05561291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of hypoxia in Cystic Fibrosis bronchial epithelial cells: Focus on CFTR and TRPA1 channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khilian Pascarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Carrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8325,132 +8459,132 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19es Journées de Recherche Respiratoire (J2R 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe RESPIRenT (RESeau de Pneumologie en Innovation et Recherche translaTionnelle) de la Société de pneumologie de langue française (SPLF), Oct 2023, Paris, France. pp.226, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rmr.2024.01.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04828420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistic analysis of machine perfusion benefits on warm ischemic kidney uncovers improved enos phosphorylation during preservation and vasodilation after reoxygenation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Coudroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chatauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8469,113 +8603,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Congress of the European Society for Organ Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Organ Transplantation (ESOT). INT., Sep 2015, Bruxelles, Belgium. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un modèle d'infection respiratoire aiguë à Pseudomonas aeruginosa chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Brea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Barc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8662,77 +8796,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un modèle d'infection respiratoire aiguë à Pseudomonas aeruginosa chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Brea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Barc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8819,64 +8953,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l’hypoxie sur les canaux CFTR et TRPA1 dans des cellules épithéliales bronchiques mucoviscidosiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khilian Pascarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8966,77 +9100,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compounds, compositions and uses thereof for the prevention and/or treatment of dyslidemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ferru-Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2015052237A1. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9144,51 +9278,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3017CD1C"/>
+    <w:nsid w:val="E38577E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9375,51 +9509,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clarisse-vandebrouck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9401-0546" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14234110X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/215284858" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139718616" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216356v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carrez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mirval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barrault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Devetter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Vandebrouck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajplung.00011.2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496971v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khilian Pascarel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Colas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18103/mra.v12i2.4909" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645754v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Krzesiak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Enea" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Faivre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bescond" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Vanderbrouck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00518.2023" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852924v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fixe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Coraux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-024-03059-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822274v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2024.01.089" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040380v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pascarel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mirval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Becq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vandebrouck" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2023.01.014" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520239v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiro Khoury" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beauvais" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Saint-Martin Willer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perros" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12121878" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040390v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Grebert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Becq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajplung.00437.2019" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715789v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linette Kadri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bacle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10040937" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962304v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ferru-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.043927" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493275v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ferreira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2020.103038" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484344v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Becq" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2019.05.007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338245v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longin Justin Clair Bonazaba Milandou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonazaba Milandou Longin Justin Clair" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Nkounkou Loumpangou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carreyre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ejmp/2019/v30i430181" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04065417v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nkounkou Loumpangou C&#233;lestine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541917v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Payet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cantereau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2018.06.021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BPB2418-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743420v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Carr&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Ouedraogo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22060915" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437131v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevaleyre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Riou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Brea" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168577" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541945v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vachel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Norez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jayle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2014.11.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-386XBL2K-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541933v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Bertrand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dannhoffer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Antigny" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2015.08.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541937v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Carre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2015.03.037" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTBGC8CW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040435v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pupt.2013.06.008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7CV017T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990346v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Giraud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Berjeaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089044" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041398v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Norez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bertrand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Noel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Durieu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.12859" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990335v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2014.01.059" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BPD13WD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928061v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chatauret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coudroy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delpech" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hosni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.12904" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917277v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Carreyre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Coustard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bescond" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2013.04.041" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968794v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouedraogo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.L. Da" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fabre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Konate" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.I. Dibala" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/162651" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990166v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pineau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen C R Snyder" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Moussa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tra.12117" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990531v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2013.05.008" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559252v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Raveau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2009-0347OC" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664651v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2011.00067" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560900v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vardelle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Coustard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2010.10.002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1T4S1BR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559199v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertrand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boucherle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melin-Heschel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dannhoffer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00122509" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444213v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Noel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2008-0285OC" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040455v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girardin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Frieden" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2009.02.003" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MLQPQZV4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392424v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blondel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2008.06.103" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B51N452T-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390666v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonvin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Rouzic" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernaudin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henry Cottart" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2008.150763" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119859v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1465-9921-9-70" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389815v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Auzanneau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thoreau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Jougla" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2007.09.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q07GVRZ5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389669v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Raymond" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np070355x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZJ2015PN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389764v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2007.05.002" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGR8RQ4K-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040482v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina No&#235;l" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2006013" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900616v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040480v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ducret" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Linh Cao" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lebacq" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gailly" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2006.115154" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00097884v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Melin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Robert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guibert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1465-9921-7-113" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078138v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Norez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Antigny" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2006.00409.x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880276v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sebille" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cantereau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Balghi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Constantin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2004.06.004" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M2QLCL5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040710v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sokolow" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Manto" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Molg&#243;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci18688" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136504v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI200418688" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040733v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Backer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gailly" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gillis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2002.020487" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040725v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Colson-Van Schoor" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Debaix" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200203091" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040720v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Squire" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Raymackers" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Potter" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tinsley" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/11.26.3333" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040737v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duport" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cognard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(02)00148-9" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7B51RHD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881537v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Imbert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0960-8966(01)00279-6" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSBJ7TKD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881540v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul A. Hassoni" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7793.2001.00343.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040745v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Duport" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cognard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Raymond" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0960-8966(00)00153-x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTG8Q43L-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040741v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marchand" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Constantin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raymond" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cognard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1054/ceca.2000.0159" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X99RSP9F-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040748v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(99)00418-8" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4R8HGCQZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040751v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guillou" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0960-8966(96)00351-3" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XFTKH6W-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561291v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braquart-Varnier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pailler" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Couture" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Geffroy" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828420v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743846v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Coudroy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Delpech" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chatauret" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Hosni" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799765v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Chevaleyre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Barc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801096v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822277v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2022.11.078" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087303v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clarisse-vandebrouck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9401-0546" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14234110X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/215284858" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139718616" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216356v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carrez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mirval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barrault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Devetter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Vandebrouck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajplung.00011.2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605554v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822274v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khilian Pascarel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Colas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2024.01.089" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645754v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Krzesiak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Enea" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Faivre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bescond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Vanderbrouck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00518.2023" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496971v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18103/mra.v12i2.4909" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852924v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fixe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Coraux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-024-03059-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040380v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pascarel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mirval" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Becq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vandebrouck" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2023.01.014" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520239v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiro Khoury" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beauvais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Saint-Martin Willer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perros" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12121878" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040390v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Grebert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Becq" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajplung.00437.2019" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715789v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linette Kadri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie B&#226;cle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10040937" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962304v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ferru-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.043927" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493275v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ferreira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2020.103038" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484344v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Becq" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2019.05.007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338245v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longin Justin Clair Bonazaba Milandou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonazaba Milandou Longin Justin Clair" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Nkounkou Loumpangou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carreyre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ejmp/2019/v30i430181" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04065417v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nkounkou Loumpangou C&#233;lestine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541917v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Payet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cantereau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2018.06.021" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BPB2418-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743420v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Carr&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Ouedraogo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22060915" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437131v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevaleyre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Riou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Brea" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168577" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541945v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vachel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Norez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jayle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2014.11.005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-386XBL2K-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541933v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Bertrand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dannhoffer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Antigny" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2015.08.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541937v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Carre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2015.03.037" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTBGC8CW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040435v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pupt.2013.06.008" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7CV017T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990346v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Giraud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Berjeaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089044" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990335v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2014.01.059" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BPD13WD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041398v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Norez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bertrand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Noel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Durieu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.12859" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928061v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chatauret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coudroy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delpech" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hosni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.12904" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990531v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2013.05.008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917277v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Carreyre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Coustard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bescond" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2013.04.041" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968794v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouedraogo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.L. Da" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fabre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Konate" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.I. Dibala" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/162651" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990166v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pineau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen C R Snyder" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Moussa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tra.12117" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664651v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2011.00067" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559252v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Raveau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2009-0347OC" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560900v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vardelle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Coustard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2010.10.002" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1T4S1BR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559199v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertrand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boucherle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melin-Heschel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dannhoffer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00122509" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040455v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girardin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Frieden" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2009.02.003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MLQPQZV4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444213v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Noel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2008-0285OC" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119859v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1465-9921-9-70" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390666v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonvin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Rouzic" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernaudin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henry Cottart" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2008.150763" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392424v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blondel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2008.06.103" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B51N452T-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389669v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Raymond" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np070355x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZJ2015PN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389815v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Auzanneau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thoreau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Jougla" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2007.09.004" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q07GVRZ5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389764v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2007.05.002" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGR8RQ4K-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078138v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Norez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Antigny" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2006.00409.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040482v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina No&#235;l" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2006013" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900616v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00097884v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Melin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Robert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guibert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1465-9921-7-113" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040480v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ducret" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Linh Cao" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lebacq" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gailly" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2006.115154" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880276v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sebille" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cantereau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Balghi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Constantin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2004.06.004" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M2QLCL5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040710v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sokolow" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Manto" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Molg&#243;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci18688" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136504v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI200418688" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040725v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Colson-Van Schoor" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Debaix" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200203091" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040733v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Backer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gailly" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gillis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2002.020487" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040737v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duport" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cognard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(02)00148-9" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7B51RHD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040720v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Squire" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Raymackers" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Potter" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tinsley" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/11.26.3333" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881537v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Imbert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0960-8966(01)00279-6" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSBJ7TKD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881540v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul A. Hassoni" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7793.2001.00343.x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040741v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marchand" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Constantin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raymond" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cognard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1054/ceca.2000.0159" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X99RSP9F-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040745v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Duport" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cognard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Raymond" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0960-8966(00)00153-x" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTG8Q43L-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040748v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(99)00418-8" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4R8HGCQZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040751v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guillou" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0960-8966(96)00351-3" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XFTKH6W-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561291v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braquart-Varnier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pailler" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Couture" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Geffroy" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828420v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743846v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Coudroy" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Delpech" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Hosni" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799765v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Chevaleyre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Barc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801096v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822277v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2022.11.078" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087303v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>