--- v0 (2026-03-10)
+++ v1 (2026-04-02)
@@ -572,312 +572,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claiming space, when Muslim women of marginalised social housing neighbourhoods declare themselves citizens</w:t>
+                <w:t xml:space="preserve">Being black but not Black? Diasporic identities in France, across the Atlantic, and across the Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claske Dijkema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geographica Helvetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 77 (4), pp.499-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gh-77-499-2022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04042357v1</w:t>
+                <w:t xml:space="preserve">hal-03870973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revendiquer sa juste place : des musulmanes de quartiers marginalisés se déclarent citoyennes</w:t>
+                <w:t xml:space="preserve">Creating space for agonism: making room for subalternised voices in peace research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claske Dijkema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, (In)justice des initiatives communautaires (2/2), 17</w:t>
+              <w:t xml:space="preserve">Conflict, Security &amp; Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719402v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creating space for agonism: making room for subalternised voices in peace research</w:t>
+                <w:t xml:space="preserve">Revendiquer sa juste place : des musulmanes de quartiers marginalisés se déclarent citoyennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claske Dijkema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conflict, Security &amp; Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, (In)justice des initiatives communautaires (2/2), 17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778021v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Being black but not Black? Diasporic identities in France, across the Atlantic, and across the Mediterranean</w:t>
+                <w:t xml:space="preserve">Claiming space, when Muslim women of marginalised social housing neighbourhoods declare themselves citizens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claske Dijkema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geographica Helvetica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, The (in)justice of community-based initiatives (2/2), 17, pp.1-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gh-77-499-2022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03870973v1</w:t>
+                <w:t xml:space="preserve">hal-04042357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is urban about urban violence in France? Violence in marginalised neighbourhoods as body politics</w:t>
               </w:r>
@@ -1231,96 +1231,96 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Museums as actors of agonistic peace? Dealing with racist legacies in Switzerland</w:t>
+                <w:t xml:space="preserve">Peace research in non-war cities, an analytical inquiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claske Dijkema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Why Remember? Peace, Conflict and Culture Network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Sarajevo, Bosnia and Herzegovina</w:t>
+              <w:t xml:space="preserve">American Association of Geographers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03723670v1</w:t>
+                <w:t xml:space="preserve">hal-03723654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A spatial approach to peace to better understand post-war cities</w:t>
               </w:r>
@@ -1369,454 +1369,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03723666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘We are here because you were there’, the role of colonial circulations and imperial wars in understanding one’s marginalised position in France</w:t>
+                <w:t xml:space="preserve">Museums as actors of agonistic peace? Dealing with racist legacies in Switzerland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claske Dijkema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RGS–IBG annual conference, London (UK)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Newcastle (GB), United Kingdom</w:t>
+              <w:t xml:space="preserve">Why Remember? Peace, Conflict and Culture Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Sarajevo, Bosnia and Herzegovina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03954293v1</w:t>
+                <w:t xml:space="preserve">hal-03723670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peace research in non-war cities, an analytical inquiry</w:t>
+                <w:t xml:space="preserve">‘We are here because you were there’, the role of colonial circulations and imperial wars in understanding one’s marginalised position in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claske Dijkema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Association of Geographers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, New York, United States</w:t>
+              <w:t xml:space="preserve">RGS–IBG annual conference, London (UK)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Newcastle (GB), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03723654v1</w:t>
+                <w:t xml:space="preserve">hal-03954293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban violence in France as body politics</w:t>
+                <w:t xml:space="preserve">The impossibility of citizenship for racialized inhabitants of marginalized neighborhoods in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claske Dijkema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swiss Geographers Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Geneva, Switzerland</w:t>
+              <w:t xml:space="preserve">Annual International Conference of the Royal Geographical Society-Institute of British Geographers (RGS-IBG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03604853v1</w:t>
+                <w:t xml:space="preserve">hal-03723660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spatial approach to peace research as a practice that expands the spaces of the prefiguration of peace</w:t>
+                <w:t xml:space="preserve">Challenging the narrative of the ethno-nationalist city in post-war Bosnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claske Dijkema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayla Korajac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Challenges of making peace researchable - methodological pluralism, opportunities and pitfalls</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Varieties of Peace Network, Jun 2021, online, France</w:t>
+              <w:t xml:space="preserve">Institute of Australian Geographers &amp; New Zealand Geographical Society Combined Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03723701v1</w:t>
+                <w:t xml:space="preserve">hal-03723683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impossibility of citizenship for racialized inhabitants of marginalized neighborhoods in France</w:t>
+                <w:t xml:space="preserve">A spatial approach to peace research as a practice that expands the spaces of the prefiguration of peace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claske Dijkema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual International Conference of the Royal Geographical Society-Institute of British Geographers (RGS-IBG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Challenges of making peace researchable - methodological pluralism, opportunities and pitfalls</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Varieties of Peace Network, Jun 2021, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03723660v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenging the narrative of the ethno-nationalist city in post-war Bosnia</w:t>
+                <w:t xml:space="preserve">Urban violence in France as body politics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claske Dijkema</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ayla Korajac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Institute of Australian Geographers &amp; New Zealand Geographical Society Combined Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">Swiss Geographers Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03723683v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agir pour la Paix: how a group or marginalized youth became actors for peace after the slaughter of their friends</w:t>
               </w:r>
@@ -2003,165 +2003,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02049745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embodied experiences of inequality in a marginalized social-housing neighbourhood in France: How place, gender and class intersect with the effects racialized bodies produce in public space</w:t>
+                <w:t xml:space="preserve">Violence et voice à la Villeneuve: la dimension coloniale de l’articulation discursive des quartiers d’habitat social marginalisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claske Dijkema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Swiss Geoscience Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Fribourg, France</w:t>
+              <w:t xml:space="preserve">Question raciale / questions urbaines : frontières territoriales et racialisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03003723v1</w:t>
+                <w:t xml:space="preserve">hal-03003716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violence et voice à la Villeneuve: la dimension coloniale de l’articulation discursive des quartiers d’habitat social marginalisés</w:t>
+                <w:t xml:space="preserve">Embodied experiences of inequality in a marginalized social-housing neighbourhood in France: How place, gender and class intersect with the effects racialized bodies produce in public space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claske Dijkema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Question raciale / questions urbaines : frontières territoriales et racialisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">17th Swiss Geoscience Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Fribourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03003716v1</w:t>
+                <w:t xml:space="preserve">hal-03003723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“I might not be Charlie but I still have something to say”, Everyday consequences of terrorist violence in a marginalized neighborhood in France.</w:t>
               </w:r>
@@ -2210,467 +2210,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01728757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la recherche des mots qui laissent la place à l’altérité, à l’auto-­‐définition, à la dissonance des voix : la citoyenneté ?</w:t>
+                <w:t xml:space="preserve">Street workshops for children at the urban marges of Grenoble: creating a space for prefigurative politics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claske Dijkema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melody Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« DISCRIMINATIONS, VULNERABILITES, SUBALTERNITES : ENTRE MOBILISATION, EPUISEMENT ET INSTRUMENTALISATION »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Annual International Conference - Royal Geographical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Royal Geographical Society, Aug 2016, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01728763v1</w:t>
+                <w:t xml:space="preserve">hal-01363785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban violence as a conflict over public space</w:t>
+                <w:t xml:space="preserve">« Chacun à sa place? Hogra, la référence coloniale et le sentiment d’enfermement dans les quartiers. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claske Dijkema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference American Association of Geographers </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Pensée(s) et impensé(s) en urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01363783v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01728764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why would I tell you?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claske Dijkema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual International Conference - Royal Geographical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Royal Geographical Society, Aug 2016, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01363786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creating space for peace after violence in two marginaled neighbourhoods in Grenoble, France</w:t>
+                <w:t xml:space="preserve">Urban violence as a conflict over public space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claske Dijkema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference American Association of Geographers</w:t>
+              <w:t xml:space="preserve">Annual Conference American Association of Geographers </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01363784v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Street workshops for children at the urban marges of Grenoble: creating a space for prefigurative politics</w:t>
+                <w:t xml:space="preserve">A la recherche des mots qui laissent la place à l’altérité, à l’auto-­‐définition, à la dissonance des voix : la citoyenneté ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claske Dijkema</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Melody Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual International Conference - Royal Geographical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Royal Geographical Society, Aug 2016, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">« DISCRIMINATIONS, VULNERABILITES, SUBALTERNITES : ENTRE MOBILISATION, EPUISEMENT ET INSTRUMENTALISATION »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01363785v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01728763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Chacun à sa place? Hogra, la référence coloniale et le sentiment d’enfermement dans les quartiers. »</w:t>
+                <w:t xml:space="preserve">Creating space for peace after violence in two marginaled neighbourhoods in Grenoble, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claske Dijkema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pensée(s) et impensé(s) en urbanisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Annual Conference American Association of Geographers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01728764v1</w:t>
+                <w:t xml:space="preserve">hal-01363784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violence sans conflit ?</w:t>
               </w:r>
@@ -2801,204 +2801,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01366823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les vecteurs de transformation en Afrique du Sud</w:t>
+                <w:t xml:space="preserve">Construction de l’Etat et développement dans les pays émergents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claske Dijkema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Tercinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les défis de la paix en Amérique centrale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad Rafael Landívar, Aug 2007, Guatemala City, Guatemala</w:t>
+              <w:t xml:space="preserve">L’Etat malgré tout ? Acteurs publics et développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XXIIIèmes Journées du Développement de l'Association Tiers-Monde, May 2007, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01366835v1</w:t>
+                <w:t xml:space="preserve">hal-01366828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction de l’Etat et développement dans les pays émergents</w:t>
+                <w:t xml:space="preserve">Les vecteurs de transformation en Afrique du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claske Dijkema</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Josiane Tercinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Etat malgré tout ? Acteurs publics et développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, XXIIIèmes Journées du Développement de l'Association Tiers-Monde, May 2007, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">Les défis de la paix en Amérique centrale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Rafael Landívar, Aug 2007, Guatemala City, Guatemala</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01366828v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3029,51 +3029,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit à la Ville. Cahiers des 2èmes Rencontres de géopolitique critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claske Dijkema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3302,204 +3302,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madame Ruetabaga's Prefigurative Politics at the Urban Fringes of Grenoble</w:t>
+                <w:t xml:space="preserve">Espoirs enchaînés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claske Dijkema</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">At the Frontiers of Everyday Life. New Research in Cramped Spaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer Nature, pp.119-133, 2023, The Urban Book Series, 978-3-031-46579-6. </w:t>
+              <w:t xml:space="preserve">La Paix!</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-46580-2_8⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Atelier Fluo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.12-14, 2023, Cahier des 7e rencontres de géopolitique critique, 78-2-9582096-2-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04338448v1</w:t>
+                <w:t xml:space="preserve">hal-04511129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espoirs enchaînés</w:t>
+                <w:t xml:space="preserve">Madame Ruetabaga's Prefigurative Politics at the Urban Fringes of Grenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claske Dijkema</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hande Gülen; Ceyda Sungur; Adem Yeşilyurt. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Paix!</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 7, </w:t>
+              <w:t xml:space="preserve">At the Frontiers of Everyday Life. New Research in Cramped Spaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature, pp.119-133, 2023, The Urban Book Series, 978-3-031-46579-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier Fluo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-46580-2_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04511129v1</w:t>
+                <w:t xml:space="preserve">hal-04338448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire des savoirs en situation d'Etat d'urgence de la Turquie à Grenoble</w:t>
               </w:r>
@@ -3815,51 +3815,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban peace, a spatial approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claske Dijkema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayla Korajac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4153,51 +4153,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F03F26E1"/>
+    <w:nsid w:val="62B119B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4384,51 +4384,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524335v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wilopo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claske Dijkema" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/si.7841" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524329v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike M Vieten" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/si.7706" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042357v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719402v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778021v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870973v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-77-499-2022" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287461v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049724v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias de Backer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin H&#246;rschelmann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1206331219830080" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571810v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gatelier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anv.188.0023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919069v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1206331218794607" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723670v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723666v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954293v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723654v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604853v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723701v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723660v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723683v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayla Korajac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723695v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003736v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049745v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003723v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003716v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728757v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728763v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363783v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363786v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363784v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363785v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Cohen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Fournier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728764v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366820v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Koop" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366823v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366835v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366828v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Samson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Tercinet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719247v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615224v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herrick Mouafo Djontu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eclm.fr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261860v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gabriel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338448v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46580-2_8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511129v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.modop.org/wp-content/uploads/2024/03/cahier07-lapaix-total.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295382v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Sayin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;a&#287;la Ayka&#231;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina del Biaggio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049645v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Eickemeier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenjah Ali Babar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363782v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.passage-culturel.com/livre/1899066-geographie-des-conflits-non-armes-gabriel-wackermann-ellipses-marketing" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127546v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363850v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363933v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363872v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524335v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wilopo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claske Dijkema" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/si.7841" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524329v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike M Vieten" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/si.7706" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870973v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-77-499-2022" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778021v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719402v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042357v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287461v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049724v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias de Backer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin H&#246;rschelmann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1206331219830080" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571810v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gatelier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anv.188.0023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919069v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1206331218794607" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723654v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723666v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723670v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954293v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723660v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723683v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayla Korajac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723701v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604853v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723695v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003736v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049745v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003716v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003723v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728757v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363785v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Cohen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Fournier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728764v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363786v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363783v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728763v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363784v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366820v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Koop" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366823v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366828v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Samson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Tercinet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366835v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719247v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615224v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herrick Mouafo Djontu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eclm.fr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261860v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gabriel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511129v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.modop.org/wp-content/uploads/2024/03/cahier07-lapaix-total.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338448v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46580-2_8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295382v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Sayin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;a&#287;la Ayka&#231;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina del Biaggio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049645v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Eickemeier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenjah Ali Babar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363782v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.passage-culturel.com/livre/1899066-geographie-des-conflits-non-armes-gabriel-wackermann-ellipses-marketing" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127546v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363850v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363933v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363872v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>