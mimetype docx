--- v1 (2026-04-02)
+++ v2 (2026-04-25)
@@ -572,312 +572,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Being black but not Black? Diasporic identities in France, across the Atlantic, and across the Mediterranean</w:t>
+                <w:t xml:space="preserve">Creating space for agonism: making room for subalternised voices in peace research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claske Dijkema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geographica Helvetica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conflict, Security &amp; Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03870973v1</w:t>
+                <w:t xml:space="preserve">hal-03778021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creating space for agonism: making room for subalternised voices in peace research</w:t>
+                <w:t xml:space="preserve">Revendiquer sa juste place : des musulmanes de quartiers marginalisés se déclarent citoyennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claske Dijkema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conflict, Security &amp; Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, (In)justice des initiatives communautaires (2/2), 17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778021v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revendiquer sa juste place : des musulmanes de quartiers marginalisés se déclarent citoyennes</w:t>
+                <w:t xml:space="preserve">Claiming space, when Muslim women of marginalised social housing neighbourhoods declare themselves citizens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claske Dijkema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, (In)justice des initiatives communautaires (2/2), 17</w:t>
+              <w:t xml:space="preserve">, 2022, The (in)justice of community-based initiatives (2/2), 17, pp.1-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719402v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claiming space, when Muslim women of marginalised social housing neighbourhoods declare themselves citizens</w:t>
+                <w:t xml:space="preserve">Being black but not Black? Diasporic identities in France, across the Atlantic, and across the Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claske Dijkema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geographica Helvetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 77 (4), pp.499-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gh-77-499-2022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04042357v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is urban about urban violence in France? Violence in marginalised neighbourhoods as body politics</w:t>
               </w:r>
@@ -1507,247 +1507,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03954293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impossibility of citizenship for racialized inhabitants of marginalized neighborhoods in France</w:t>
+                <w:t xml:space="preserve">A spatial approach to peace research as a practice that expands the spaces of the prefiguration of peace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claske Dijkema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual International Conference of the Royal Geographical Society-Institute of British Geographers (RGS-IBG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Challenges of making peace researchable - methodological pluralism, opportunities and pitfalls</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Varieties of Peace Network, Jun 2021, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03723660v1</w:t>
+                <w:t xml:space="preserve">hal-03723701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenging the narrative of the ethno-nationalist city in post-war Bosnia</w:t>
+                <w:t xml:space="preserve">The impossibility of citizenship for racialized inhabitants of marginalized neighborhoods in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claske Dijkema</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ayla Korajac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Institute of Australian Geographers &amp; New Zealand Geographical Society Combined Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">Annual International Conference of the Royal Geographical Society-Institute of British Geographers (RGS-IBG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03723683v1</w:t>
+                <w:t xml:space="preserve">hal-03723660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spatial approach to peace research as a practice that expands the spaces of the prefiguration of peace</w:t>
+                <w:t xml:space="preserve">Challenging the narrative of the ethno-nationalist city in post-war Bosnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claske Dijkema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayla Korajac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Challenges of making peace researchable - methodological pluralism, opportunities and pitfalls</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Varieties of Peace Network, Jun 2021, online, France</w:t>
+              <w:t xml:space="preserve">Institute of Australian Geographers &amp; New Zealand Geographical Society Combined Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03723701v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban violence in France as body politics</w:t>
               </w:r>
@@ -2003,165 +2003,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02049745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violence et voice à la Villeneuve: la dimension coloniale de l’articulation discursive des quartiers d’habitat social marginalisés</w:t>
+                <w:t xml:space="preserve">Embodied experiences of inequality in a marginalized social-housing neighbourhood in France: How place, gender and class intersect with the effects racialized bodies produce in public space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claske Dijkema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Question raciale / questions urbaines : frontières territoriales et racialisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">17th Swiss Geoscience Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Fribourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03003716v1</w:t>
+                <w:t xml:space="preserve">hal-03003723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embodied experiences of inequality in a marginalized social-housing neighbourhood in France: How place, gender and class intersect with the effects racialized bodies produce in public space</w:t>
+                <w:t xml:space="preserve">Violence et voice à la Villeneuve: la dimension coloniale de l’articulation discursive des quartiers d’habitat social marginalisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claske Dijkema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Swiss Geoscience Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Fribourg, France</w:t>
+              <w:t xml:space="preserve">Question raciale / questions urbaines : frontières territoriales et racialisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03003723v1</w:t>
+                <w:t xml:space="preserve">hal-03003716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“I might not be Charlie but I still have something to say”, Everyday consequences of terrorist violence in a marginalized neighborhood in France.</w:t>
               </w:r>
@@ -3815,51 +3815,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban peace, a spatial approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claske Dijkema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayla Korajac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4153,51 +4153,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="62B119B8"/>
+    <w:nsid w:val="A1CA1E91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4384,51 +4384,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524335v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wilopo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claske Dijkema" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/si.7841" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524329v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike M Vieten" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/si.7706" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870973v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-77-499-2022" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778021v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719402v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042357v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287461v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049724v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias de Backer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin H&#246;rschelmann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1206331219830080" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571810v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gatelier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anv.188.0023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919069v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1206331218794607" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723654v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723666v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723670v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954293v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723660v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723683v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayla Korajac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723701v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604853v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723695v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003736v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049745v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003716v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003723v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728757v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363785v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Cohen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Fournier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728764v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363786v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363783v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728763v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363784v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366820v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Koop" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366823v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366828v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Samson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Tercinet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366835v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719247v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615224v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herrick Mouafo Djontu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eclm.fr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261860v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gabriel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511129v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.modop.org/wp-content/uploads/2024/03/cahier07-lapaix-total.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338448v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46580-2_8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295382v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Sayin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;a&#287;la Ayka&#231;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina del Biaggio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049645v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Eickemeier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenjah Ali Babar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363782v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.passage-culturel.com/livre/1899066-geographie-des-conflits-non-armes-gabriel-wackermann-ellipses-marketing" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127546v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363850v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363933v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363872v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524335v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wilopo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claske Dijkema" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/si.7841" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524329v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike M Vieten" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/si.7706" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778021v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719402v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042357v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870973v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-77-499-2022" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287461v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049724v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias de Backer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin H&#246;rschelmann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1206331219830080" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571810v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gatelier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anv.188.0023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919069v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1206331218794607" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723654v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723666v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723670v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954293v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723701v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723660v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723683v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayla Korajac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604853v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723695v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003736v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049745v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003723v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003716v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728757v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363785v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Cohen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Fournier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728764v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363786v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363783v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728763v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363784v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366820v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Koop" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366823v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366828v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Samson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Tercinet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366835v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719247v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615224v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herrick Mouafo Djontu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eclm.fr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261860v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gabriel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511129v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.modop.org/wp-content/uploads/2024/03/cahier07-lapaix-total.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338448v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46580-2_8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295382v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Sayin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;a&#287;la Ayka&#231;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina del Biaggio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049645v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Eickemeier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenjah Ali Babar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363782v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.passage-culturel.com/livre/1899066-geographie-des-conflits-non-armes-gabriel-wackermann-ellipses-marketing" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127546v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363850v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363933v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363872v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>