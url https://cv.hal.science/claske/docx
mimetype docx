--- v2 (2026-04-25)
+++ v3 (2026-05-15)
@@ -572,312 +572,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creating space for agonism: making room for subalternised voices in peace research</w:t>
+                <w:t xml:space="preserve">Being black but not Black? Diasporic identities in France, across the Atlantic, and across the Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claske Dijkema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conflict, Security &amp; Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geographica Helvetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 77 (4), pp.499-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gh-77-499-2022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03778021v1</w:t>
+                <w:t xml:space="preserve">hal-03870973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revendiquer sa juste place : des musulmanes de quartiers marginalisés se déclarent citoyennes</w:t>
+                <w:t xml:space="preserve">Creating space for agonism: making room for subalternised voices in peace research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claske Dijkema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, (In)justice des initiatives communautaires (2/2), 17</w:t>
+              <w:t xml:space="preserve">Conflict, Security &amp; Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719402v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claiming space, when Muslim women of marginalised social housing neighbourhoods declare themselves citizens</w:t>
+                <w:t xml:space="preserve">Revendiquer sa juste place : des musulmanes de quartiers marginalisés se déclarent citoyennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claske Dijkema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, The (in)justice of community-based initiatives (2/2), 17, pp.1-21</w:t>
+              <w:t xml:space="preserve">, 2022, (In)justice des initiatives communautaires (2/2), 17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04042357v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Being black but not Black? Diasporic identities in France, across the Atlantic, and across the Mediterranean</w:t>
+                <w:t xml:space="preserve">Claiming space, when Muslim women of marginalised social housing neighbourhoods declare themselves citizens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claske Dijkema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geographica Helvetica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, The (in)justice of community-based initiatives (2/2), 17, pp.1-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gh-77-499-2022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03870973v1</w:t>
+                <w:t xml:space="preserve">hal-04042357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is urban about urban violence in France? Violence in marginalised neighbourhoods as body politics</w:t>
               </w:r>
@@ -1231,592 +1231,592 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peace research in non-war cities, an analytical inquiry</w:t>
+                <w:t xml:space="preserve">A spatial approach to peace to better understand post-war cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claske Dijkema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Association of Geographers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, New York, United States</w:t>
+              <w:t xml:space="preserve">Swiss Political Science Association Annual Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03723654v1</w:t>
+                <w:t xml:space="preserve">hal-03723666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spatial approach to peace to better understand post-war cities</w:t>
+                <w:t xml:space="preserve">Museums as actors of agonistic peace? Dealing with racist legacies in Switzerland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claske Dijkema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swiss Political Science Association Annual Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Why Remember? Peace, Conflict and Culture Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Sarajevo, Bosnia and Herzegovina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03723666v1</w:t>
+                <w:t xml:space="preserve">hal-03723670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Museums as actors of agonistic peace? Dealing with racist legacies in Switzerland</w:t>
+                <w:t xml:space="preserve">‘We are here because you were there’, the role of colonial circulations and imperial wars in understanding one’s marginalised position in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claske Dijkema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Why Remember? Peace, Conflict and Culture Network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Sarajevo, Bosnia and Herzegovina</w:t>
+              <w:t xml:space="preserve">RGS–IBG annual conference, London (UK)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Newcastle (GB), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03723670v1</w:t>
+                <w:t xml:space="preserve">hal-03954293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘We are here because you were there’, the role of colonial circulations and imperial wars in understanding one’s marginalised position in France</w:t>
+                <w:t xml:space="preserve">Peace research in non-war cities, an analytical inquiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claske Dijkema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RGS–IBG annual conference, London (UK)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Newcastle (GB), United Kingdom</w:t>
+              <w:t xml:space="preserve">American Association of Geographers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03954293v1</w:t>
+                <w:t xml:space="preserve">hal-03723654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spatial approach to peace research as a practice that expands the spaces of the prefiguration of peace</w:t>
+                <w:t xml:space="preserve">Urban violence in France as body politics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claske Dijkema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Challenges of making peace researchable - methodological pluralism, opportunities and pitfalls</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Varieties of Peace Network, Jun 2021, online, France</w:t>
+              <w:t xml:space="preserve">Swiss Geographers Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03723701v1</w:t>
+                <w:t xml:space="preserve">hal-03604853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impossibility of citizenship for racialized inhabitants of marginalized neighborhoods in France</w:t>
+                <w:t xml:space="preserve">A spatial approach to peace research as a practice that expands the spaces of the prefiguration of peace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claske Dijkema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual International Conference of the Royal Geographical Society-Institute of British Geographers (RGS-IBG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Challenges of making peace researchable - methodological pluralism, opportunities and pitfalls</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Varieties of Peace Network, Jun 2021, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03723660v1</w:t>
+                <w:t xml:space="preserve">hal-03723701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenging the narrative of the ethno-nationalist city in post-war Bosnia</w:t>
+                <w:t xml:space="preserve">The impossibility of citizenship for racialized inhabitants of marginalized neighborhoods in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claske Dijkema</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ayla Korajac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Institute of Australian Geographers &amp; New Zealand Geographical Society Combined Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">Annual International Conference of the Royal Geographical Society-Institute of British Geographers (RGS-IBG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03723683v1</w:t>
+                <w:t xml:space="preserve">hal-03723660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban violence in France as body politics</w:t>
+                <w:t xml:space="preserve">Challenging the narrative of the ethno-nationalist city in post-war Bosnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claske Dijkema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayla Korajac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swiss Geographers Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Geneva, Switzerland</w:t>
+              <w:t xml:space="preserve">Institute of Australian Geographers &amp; New Zealand Geographical Society Combined Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03604853v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agir pour la Paix: how a group or marginalized youth became actors for peace after the slaughter of their friends</w:t>
               </w:r>
@@ -2210,467 +2210,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01728757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Street workshops for children at the urban marges of Grenoble: creating a space for prefigurative politics</w:t>
+                <w:t xml:space="preserve">Why would I tell you?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claske Dijkema</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Melody Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual International Conference - Royal Geographical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Royal Geographical Society, Aug 2016, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01363785v1</w:t>
+                <w:t xml:space="preserve">hal-01363786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Chacun à sa place? Hogra, la référence coloniale et le sentiment d’enfermement dans les quartiers. »</w:t>
+                <w:t xml:space="preserve">Urban violence as a conflict over public space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claske Dijkema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pensée(s) et impensé(s) en urbanisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Annual Conference American Association of Geographers </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01728764v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why would I tell you?</w:t>
+                <w:t xml:space="preserve">A la recherche des mots qui laissent la place à l’altérité, à l’auto-­‐définition, à la dissonance des voix : la citoyenneté ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claske Dijkema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual International Conference - Royal Geographical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Royal Geographical Society, Aug 2016, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">« DISCRIMINATIONS, VULNERABILITES, SUBALTERNITES : ENTRE MOBILISATION, EPUISEMENT ET INSTRUMENTALISATION »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01363786v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01728763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban violence as a conflict over public space</w:t>
+                <w:t xml:space="preserve">Creating space for peace after violence in two marginaled neighbourhoods in Grenoble, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claske Dijkema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference American Association of Geographers </w:t>
+              <w:t xml:space="preserve">Annual Conference American Association of Geographers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01363783v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la recherche des mots qui laissent la place à l’altérité, à l’auto-­‐définition, à la dissonance des voix : la citoyenneté ?</w:t>
+                <w:t xml:space="preserve">Street workshops for children at the urban marges of Grenoble: creating a space for prefigurative politics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claske Dijkema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melody Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« DISCRIMINATIONS, VULNERABILITES, SUBALTERNITES : ENTRE MOBILISATION, EPUISEMENT ET INSTRUMENTALISATION »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Annual International Conference - Royal Geographical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Royal Geographical Society, Aug 2016, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01728763v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creating space for peace after violence in two marginaled neighbourhoods in Grenoble, France</w:t>
+                <w:t xml:space="preserve">« Chacun à sa place? Hogra, la référence coloniale et le sentiment d’enfermement dans les quartiers. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claske Dijkema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference American Association of Geographers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Pensée(s) et impensé(s) en urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01363784v1</w:t>
+                <w:t xml:space="preserve">hal-01728764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violence sans conflit ?</w:t>
               </w:r>
@@ -2801,204 +2801,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01366823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction de l’Etat et développement dans les pays émergents</w:t>
+                <w:t xml:space="preserve">Les vecteurs de transformation en Afrique du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claske Dijkema</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Josiane Tercinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Etat malgré tout ? Acteurs publics et développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, XXIIIèmes Journées du Développement de l'Association Tiers-Monde, May 2007, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">Les défis de la paix en Amérique centrale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Rafael Landívar, Aug 2007, Guatemala City, Guatemala</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01366828v1</w:t>
+                <w:t xml:space="preserve">hal-01366835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les vecteurs de transformation en Afrique du Sud</w:t>
+                <w:t xml:space="preserve">Construction de l’Etat et développement dans les pays émergents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claske Dijkema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Tercinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les défis de la paix en Amérique centrale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad Rafael Landívar, Aug 2007, Guatemala City, Guatemala</w:t>
+              <w:t xml:space="preserve">L’Etat malgré tout ? Acteurs publics et développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XXIIIèmes Journées du Développement de l'Association Tiers-Monde, May 2007, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01366835v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3029,51 +3029,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit à la Ville. Cahiers des 2èmes Rencontres de géopolitique critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claske Dijkema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3302,204 +3302,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espoirs enchaînés</w:t>
+                <w:t xml:space="preserve">Madame Ruetabaga's Prefigurative Politics at the Urban Fringes of Grenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claske Dijkema</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hande Gülen; Ceyda Sungur; Adem Yeşilyurt. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Paix!</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 7, </w:t>
+              <w:t xml:space="preserve">At the Frontiers of Everyday Life. New Research in Cramped Spaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature, pp.119-133, 2023, The Urban Book Series, 978-3-031-46579-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier Fluo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-46580-2_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04511129v1</w:t>
+                <w:t xml:space="preserve">hal-04338448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madame Ruetabaga's Prefigurative Politics at the Urban Fringes of Grenoble</w:t>
+                <w:t xml:space="preserve">Espoirs enchaînés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claske Dijkema</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">At the Frontiers of Everyday Life. New Research in Cramped Spaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer Nature, pp.119-133, 2023, The Urban Book Series, 978-3-031-46579-6. </w:t>
+              <w:t xml:space="preserve">La Paix!</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-46580-2_8⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Atelier Fluo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.12-14, 2023, Cahier des 7e rencontres de géopolitique critique, 78-2-9582096-2-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04338448v1</w:t>
+                <w:t xml:space="preserve">hal-04511129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire des savoirs en situation d'Etat d'urgence de la Turquie à Grenoble</w:t>
               </w:r>
@@ -3815,51 +3815,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban peace, a spatial approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claske Dijkema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayla Korajac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4153,51 +4153,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A1CA1E91"/>
+    <w:nsid w:val="6E851C26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4384,51 +4384,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524335v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wilopo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claske Dijkema" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/si.7841" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524329v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike M Vieten" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/si.7706" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778021v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719402v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042357v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870973v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-77-499-2022" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287461v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049724v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias de Backer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin H&#246;rschelmann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1206331219830080" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571810v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gatelier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anv.188.0023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919069v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1206331218794607" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723654v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723666v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723670v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954293v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723701v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723660v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723683v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayla Korajac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604853v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723695v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003736v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049745v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003723v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003716v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728757v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363785v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Cohen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Fournier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728764v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363786v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363783v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728763v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363784v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366820v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Koop" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366823v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366828v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Samson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Tercinet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366835v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719247v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615224v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herrick Mouafo Djontu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eclm.fr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261860v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gabriel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511129v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.modop.org/wp-content/uploads/2024/03/cahier07-lapaix-total.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338448v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46580-2_8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295382v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Sayin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;a&#287;la Ayka&#231;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina del Biaggio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049645v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Eickemeier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenjah Ali Babar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363782v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.passage-culturel.com/livre/1899066-geographie-des-conflits-non-armes-gabriel-wackermann-ellipses-marketing" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127546v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363850v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363933v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363872v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524335v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wilopo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claske Dijkema" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/si.7841" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524329v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike M Vieten" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/si.7706" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870973v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-77-499-2022" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778021v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719402v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042357v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287461v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049724v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias de Backer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin H&#246;rschelmann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1206331219830080" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571810v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gatelier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anv.188.0023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919069v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1206331218794607" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723666v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723670v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954293v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723654v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604853v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723701v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723660v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723683v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayla Korajac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723695v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003736v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049745v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003723v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003716v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728757v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363786v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363783v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728763v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363784v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363785v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Cohen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Fournier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728764v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366820v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Koop" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366823v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366835v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366828v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Samson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Tercinet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719247v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615224v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herrick Mouafo Djontu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eclm.fr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261860v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gabriel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338448v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46580-2_8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511129v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.modop.org/wp-content/uploads/2024/03/cahier07-lapaix-total.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295382v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Sayin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;a&#287;la Ayka&#231;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina del Biaggio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049645v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Eickemeier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenjah Ali Babar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363782v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.passage-culturel.com/livre/1899066-geographie-des-conflits-non-armes-gabriel-wackermann-ellipses-marketing" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127546v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363850v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363933v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363872v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>