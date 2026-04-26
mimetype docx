--- v1 (2026-03-27)
+++ v2 (2026-04-26)
@@ -700,91 +700,4994 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of uranyl-binding proteins in Arabidopsis thaliana cells exposed to uranium: Insights from a metalloproteomic analysis and characterization of Glycine-Rich RNA-binding protein 7 (GRP7)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit H Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Martin-Laffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 495, pp.139163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.139163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05210630v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New insights into uranium stress responses of Arabidopsis roots through membrane- and cell wall-associated proteome analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Chetouhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Pennera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Boursiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Galeone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 370, pp.143873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.143873⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uranium-tolerant soil bacteria protect Arabidopsis thaliana seedling growth from uranium toxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Galeone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Devime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Merroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 225, pp.105831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2024.105831⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04600909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The plasma membrane-associated cation-binding protein PCaP1 of Arabidopsis thaliana is a uranyl-binding protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Martin-Laffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 446, pp.art. 130668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2022.130668⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-affinity iron and calcium transport pathways are involved in U(VI) uptake in the budding yeast Saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Catty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 422, pp.126894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.126894⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calcium-permeable cation channels are involved in uranium uptake in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon C.M. Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Devime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Baggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Figuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 424 (Part B), pp.127436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.127436⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cadaverine regulates biotin synthesis to modulate primary root growth in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Gibbs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shih-Heng Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Lopez-Nieves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 107 (5), pp.1283-1298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.15417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03291375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les actinides leur interaction avec les processus biologiques: où en sommes-nous?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Aupiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rosa Beccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Berthomieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 460-461, pp.68-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of a metalloproteomic approach to analyse the response of Arabidopsis cells to uranium stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Villiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metallomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (8), pp.1302-1313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0mt00092b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direct Meta-Analyses Reveal Unexpected Microbial Life in the Highly Radioactive Water of an Operating Nuclear Reactor Core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pible</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Van Eesbeeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Steinmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (12), pp.1857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8121857⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protein lysine methylation contributes to modulating the response of sensitive and tolerant Arabidopsis species to cadmium stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Gigarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Figuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Corso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43 (3), pp.760-774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.13692⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uncovering the physiological and cellular effects of uranium on the root system of Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson B.C. Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 157, pp.121-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2018.10.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arabidopsis thaliana plants challenged with uranium reveal new insights into iron and phosphate homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Villiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Martin-Laffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 217 (2), pp.657 - 670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.14865⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An outlook on lysine methylation of non-histone proteins in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69 (19), pp.4569-4581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ery231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02200572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ChloroKB:a web-application for the integration of knowledge related to chloroplast metabolic network.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bournais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphne Seigneurin-Berny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 174 (2), pp.922-934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.17.00242⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Absorption et distribution des éléments métalliques dans la plante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 379, pp.38-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular evolution of the substrate specificity of chloroplastic Aldolases/Rubisco lysine methyltransferases in plants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Martin-Laffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Mininno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Gigarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Brugière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Plant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (4), pp.569-581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molp.2016.01.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dual Targeting of the Protein Methyltransferase PrmA Contributes to Both Chloroplastic and Mitochondrial Ribosomal Protein L11 Methylation in Arabidopsis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryl Mazzoleni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Figuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Martin-Laffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Mininno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Gilgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56 (9), pp.1697-710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcv098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uncovering the protein lysine and arginine methylation network in Arabidopsis chloroplasts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Mininno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Brugière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Gilgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (4), pp.e95512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0095512⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of Chloroplastic Fructose 1,6-Bisphosphate Aldolases as Lysine-methylated Proteins in Plants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Mininno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Brugiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Pautre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Gilgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 287 (25), pp.21034-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M112.359976⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00702116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biochemical and structural characterization of the Arabidopsis bifunctional enzyme dethiobiotin synthetase-diaminopelargonic acid aminotransferase: evidence for substrate channeling in biotin synthesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cobessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Pautre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Meinguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (4), pp.1608-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.112.097675⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dual Targeting of Arabidopsis HOLOCARBOXYLASE SYNTHETASE1: A Small Upstream Open Reading Frame Regulates Translation Initiation and Protein Targeting.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Puyaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 146 (2), pp.478-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.107.111534⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00212122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of plant mitochondria in the biosynthesis of coenzymes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rébeillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Douce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Photosynthesis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 92 (2), pp.149-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11120-007-9167-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00153857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Arabidopsis Bio2 protein requires mitochondrial targeting for activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Quadrado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Mireau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 62 (3), pp.471 - 479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11103-006-9034-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00100291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biotin synthesis in plants: the first committed step of the pathway is catalysed by a cytosolic 7-keto-8-aminopelargonic acid synthase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Douce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 139, pp.1666-1676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.105.070144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00016708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biotin metabolism in plants: biochemical and molecular characterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Picciocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Douce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 6, pp.81-92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The plant biotine synthase reaction. Identification and characterization of essential mitochondrial accessory protein components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Picciocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Douce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 278 (27), pp.24966-24975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M302154200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular characterization of a second copy of holocarboxylase synthetase gene (hcs2) in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Grossemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Douce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 277 (12), pp.10435 - 10444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M111110200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biochemical characterization of the Arabidopsis biotin synthase reaction. The importance of mitochondria in biotin synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Picciocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Douce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 127 (3), pp.1224 - 1233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.010346⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is plant biotin holocarboxylase synthetase a bifunctional enzyme?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 323 (8), pp.681 - 688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0764-4469(00)01223-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biotin metabolism in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Job</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Douce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Review of Plant Physiology and Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 51, pp.17 - 47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev.arplant.51.1.17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purification and properties of the chloroplast form of biotin holocarboxylase synthetase from Arabidopsis thaliana overexpressed in Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Pépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Job</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Douce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 258, pp.586-596</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02689032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biotin synthesis in higher plants: purification and characterization of bioB gene product equivalent from Arabidopsis thaliana overexpressed in Escherichia coli and its subcellular localization in pea leaf cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baldet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Douce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 419, pp.206-210</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidence for multiple forms of biotin holocarboxylase synthetase in pea (Pisum sativum) and in Arabidopsis thaliana : subcellular fractionation studies and isolation of a cDNA clone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Douce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 323, pp.179-188</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinetic studies on two isoforms of acetyl-CoA carboxylase from maize leaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Herbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.J. Price</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dehaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Job</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 318, pp.997-1006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protein biotinylation in higher plants : characterization of biotin holocarboxylase synthetase activity from pea (Pisum sativum) leaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Job</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Douce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 314, pp.391-395</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Induction of beta-methylcrotonyl-coenzyme A carboxylase in higher plant cells during carbohydrate starvation : evidence for a role of MCCase in leucine catabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Douce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 383, pp.175-180</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02684803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isolation and characterization of biotin carboxylase from pea chloroplasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Job</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Douce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 109, pp.927-935</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02705127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Developmental patterns of free and protein-bound biotin during maturation and germination of seeds of Pisum sativum: characterization of a novel seed-specific biotinylated protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudette Job</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Douce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Job</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 299 (1), pp.141-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/bj2990141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03220821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of Biotin and 3-Methylcrotonyl-Coenzyme A Carboxylase in Higher Plant Mitochondria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baldet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Axiotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Douce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 99 (2), pp.450-455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.99.2.450⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the molecular mechanisms underlying the tolerance and bioaccumulation of uranium in a green microalga of the Coelastrella genus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Israel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Beaulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -792,887 +5695,887 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Devime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galeone Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Si Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PlantMetals society 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Ceske Budejovice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of nickel-binding proteins in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Pennera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Figuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Devime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual general conference of PLANTMETALS (COST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of the membrane proteome of Arabidopsis thaliana roots in response to uranium stress</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chérif Chetouhi</w:t>
+                <w:t xml:space="preserve">The involvement of calcium homeostasis in uranium uptake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon C.M. Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Devime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Baggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Figuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alban</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Célia Baggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIèmes Journées Scientifiques de l’Institut des Métaux en Biologie de Grenoble</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Autrans, France</w:t>
+              <w:t xml:space="preserve">Annual meeting PLANTMETALS (COST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Wuppertal, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04928266v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of the membrane proteome of Arabidopsis thaliana roots in response to uranium stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cherif Chetouhi</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chérif Chetouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Baggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biology Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">XIIèmes Journées Scientifiques de l’Institut des Métaux en Biologie de Grenoble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176501v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04928266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of uranyl-binding proteins from Arabidopsis thaliana using in vitro and in cellulo metalloproteomic approaches</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Armengaud</w:t>
+                <w:t xml:space="preserve">Dynamics of the membrane proteome of Arabidopsis thaliana roots in response to uranium stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Chetouhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Baggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIèmes Journées Scientifiques de l’Institut des Métaux en Biologie de Grenoble</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Autrans, France</w:t>
+              <w:t xml:space="preserve">Plant Biology Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04928239v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a uranium-tolerant microalga of the genus Coelastrella with high potential for the remediation of metal polluted waters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques Bourguignon</w:t>
+                <w:t xml:space="preserve">Isolation and characterization of uranyl-binding proteins from Arabidopsis thaliana using in vitro and in cellulo metalloproteomic approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Martin-Laffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Phycological Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Brest, France</w:t>
+              <w:t xml:space="preserve">XIIèmes Journées Scientifiques de l’Institut des Métaux en Biologie de Grenoble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05382730v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04928239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The involvement of calcium homeostasis in uranium uptake</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon C.M. Sarthou</w:t>
+                <w:t xml:space="preserve">Characterization of a uranium-tolerant microalga of the genus Coelastrella with high potential for the remediation of metal polluted waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Beaulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Devime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting PLANTMETALS (COST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Wuppertal, Germany</w:t>
+              <w:t xml:space="preserve">8th European Phycological Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767338v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05382730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a green microalga that tolerates and accumulates uranium.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Beaulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Devime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1704,4960 +6607,57 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference of the French Society of Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925983v1</w:t>
-              </w:r>
-[...4901 lines deleted...]
-                <w:t xml:space="preserve">hal-03319831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6688,51 +6688,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a uranium-tolerant green microalga with high potential for the remediation of metal-polluted waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Beaulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Devime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6813,51 +6813,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a uranium-tolerant green microalga with high potential for the remediation of metal-polluted waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Beaulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Devime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6925,64 +6925,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isoform diversity among Arabidopsis thaliana biotin protein ligase is in part generated by alternative splicing of hcs2 gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Douce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7033,51 +7033,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical and molecular characterization of biotin holocarboxylase synthetase from higher plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Douce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7229,77 +7229,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coenzyme synthesis in plant mitochondria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rébeillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Taiz L, Zeiger E, Moller IM, and Murphy A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology and Development, Sixth Edition Companion Website</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6ème ed., </w:t>
@@ -7410,77 +7410,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coenzyme synthesis in plant mitochondria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rébeillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lincoln Taiz and Eduardo Zeiger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiol. Online - A Companion to Plant Physiology, Fifth Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sinauer Associates Inc., Sunderland, pp.Essay 11.8., 2010</w:t>
@@ -7509,77 +7509,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coenzyme Synthesis in Plant Mitochondria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rébeillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lincoln Taiz and Eduardo Zeiger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant PhysiologyOnline. A companion to Plant Physiology, Fourth Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sinauer Associates Inc. Publishers, Sunderland, pp.CHAPTER 11 - Essay 11.6, 2006</w:t>
@@ -7621,51 +7621,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biotin-dependent carboxylases and their biotinylation in higher plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Douce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant lipid biosynthesis. Fondamentals and agricultural applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7684,290 +7684,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02839414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotin Synthesis in higher plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Baldet</w:t>
+                <w:t xml:space="preserve">The role of protein biotinylation in the development and germination of seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dehaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Derose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Douce</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vitamins and coenzymes, Part I</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 279, Academic Press, 1997, Methods in Enzymology</w:t>
+              <w:t xml:space="preserve">Basic and applied aspects of seed biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kluwer Academic Publishers, 1997, 0-7923-4368-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02836960v1</w:t>
+                <w:t xml:space="preserve">hal-02838619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of protein biotinylation in the development and germination of seeds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Dehaye</w:t>
+                <w:t xml:space="preserve">Biotin Synthesis in higher plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Douce</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and applied aspects of seed biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kluwer Academic Publishers, 1997, 0-7923-4368-8</w:t>
+              <w:t xml:space="preserve">Vitamins and coenzymes, Part I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 279, Academic Press, 1997, Methods in Enzymology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02838619v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02836960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and cloning of biotin holocarboxylase synthetase from higher plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Douce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8005,90 +8005,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzyme studies on isoforms of acetyl-coA carboxylase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.J. Price</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Herbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Job</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.J. Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8143,90 +8143,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biotin enzymes in higher plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dehaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Job</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photosynthesis : from light to biosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kluwer Academic Publishers, 1995</w:t>
@@ -8424,51 +8424,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05486582v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Beaulier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Devime" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Galeone" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Si Larbi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Jouneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316466v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit H Revel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Favier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Martin-Laffon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Vallet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Przybyla-Toscano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316475v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Chetouhi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alban" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bourguignon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151027v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galeone Adrien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chapon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Merroun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788801v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson B.C. Serre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sarthou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Gigarel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Figuet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Corso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316418v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Israel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Si Larbi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711853v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Pennera" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Merlot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04928266v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Chetouhi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Baggio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176501v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04928239v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Revel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382730v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dannay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767338v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon C.M. Sarthou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925983v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05210630v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.139163" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04845714v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boursiac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.143873" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600909v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2024.105831" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924852v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Revel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bonnot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.130668" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377557v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.127436" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332393v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Catty" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ravanel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.126894" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291375v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gibbs" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Heng Su" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lopez-Nieves" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15417" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188160v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Beccia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthomieu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025146v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Petit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pible" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Van Eesbeeck" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Steinmetz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8121857" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379001v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Serre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13692" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890719v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Villiers" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0mt00092b" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02000621v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2018.10.004" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735755v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14865" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200572v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery231" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517511v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gloaguen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bournais" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ravanel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Seigneurin-Berny" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00242" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271913v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Ma" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mininno" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Brugi&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2016.01.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406100v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217824v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Mazzoleni" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gilgen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcv098" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985079v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Tardif" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095512" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702116v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Brugiere" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pautre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.359976" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733821v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cobessi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dumas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meinguet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ferrer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.097675" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212122v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Puyaubert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.111534" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153857v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R&#233;beill&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Douce" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-007-9167-z" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B6VSMR6V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100291v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Arnal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Quadrado" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grandjean" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Mireau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-006-9034-x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FWKZLNX6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016708v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Pinon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.070144" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677936v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Picciocchi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680662v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Picciocchi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M302154200" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678731v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grossemy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111110200" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679859v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.010346" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690422v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(00)01223-3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3KL11PC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697621v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Job" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.arplant.51.1.17" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689032v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tissot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis P&#233;pin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Job" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683788v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691184v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686456v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684803v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bligny" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694161v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Herbert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Price" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dehaye" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705127v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jullien" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220821v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Duval" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Job" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj2990141" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319831v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Axiotis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.99.2.450" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05382680v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193132v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770495v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769556v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Tissot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928058v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142612v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://6e.plantphys.net/essay12.08.html" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810781v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593722v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106304v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839414v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836960v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838619v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duval" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Derose" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836808v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842200v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Cole" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847126v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Job" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05486582v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Beaulier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Devime" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Galeone" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Si Larbi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Jouneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316466v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit H Revel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Favier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Martin-Laffon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Vallet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Przybyla-Toscano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316475v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Chetouhi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alban" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bourguignon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151027v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galeone Adrien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chapon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Merroun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788801v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson B.C. Serre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sarthou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Gigarel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Figuet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Corso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05210630v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.139163" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04845714v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Pennera" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boursiac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.143873" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600909v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2024.105831" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924852v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Revel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bonnot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.130668" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332393v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Catty" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ravanel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.126894" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377557v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon C.M. Sarthou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Baggio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.127436" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291375v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gibbs" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Heng Su" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lopez-Nieves" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15417" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188160v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Beccia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthomieu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890719v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Villiers" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0mt00092b" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025146v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Petit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pible" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Van Eesbeeck" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Steinmetz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8121857" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379001v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Serre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13692" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02000621v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2018.10.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735755v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14865" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200572v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery231" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517511v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gloaguen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bournais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ravanel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Seigneurin-Berny" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00242" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406100v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271913v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Ma" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mininno" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Brugi&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2016.01.003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217824v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Mazzoleni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gilgen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcv098" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985079v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Tardif" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095512" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702116v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Brugiere" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pautre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.359976" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733821v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cobessi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dumas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meinguet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ferrer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.097675" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212122v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Puyaubert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.111534" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153857v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R&#233;beill&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Douce" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-007-9167-z" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B6VSMR6V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100291v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Arnal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Quadrado" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grandjean" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Mireau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-006-9034-x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FWKZLNX6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016708v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Pinon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.070144" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677936v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Picciocchi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680662v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Picciocchi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M302154200" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678731v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grossemy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111110200" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679859v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.010346" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690422v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(00)01223-3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3KL11PC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697621v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Job" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.arplant.51.1.17" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689032v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tissot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis P&#233;pin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Job" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683788v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691184v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694161v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Herbert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Price" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dehaye" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686456v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684803v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bligny" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705127v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jullien" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220821v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Duval" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Job" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj2990141" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319831v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Axiotis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.99.2.450" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316418v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Israel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Si Larbi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711853v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Merlot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767338v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04928266v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Chetouhi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176501v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04928239v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Revel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382730v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dannay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925983v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05382680v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193132v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770495v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769556v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Tissot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928058v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142612v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://6e.plantphys.net/essay12.08.html" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810781v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593722v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106304v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839414v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838619v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duval" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Derose" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836960v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836808v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842200v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Cole" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847126v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Job" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>