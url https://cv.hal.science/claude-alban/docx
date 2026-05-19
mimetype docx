--- v2 (2026-04-26)
+++ v3 (2026-05-19)
@@ -734,295 +734,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of uranyl-binding proteins in Arabidopsis thaliana cells exposed to uranium: Insights from a metalloproteomic analysis and characterization of Glycine-Rich RNA-binding protein 7 (GRP7)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New insights into uranium stress responses of Arabidopsis roots through membrane- and cell wall-associated proteome analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Chetouhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Pennera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Boursiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Galeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.139163⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 370, pp.143873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.143873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05210630v2</w:t>
+                <w:t xml:space="preserve">hal-04845714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into uranium stress responses of Arabidopsis roots through membrane- and cell wall-associated proteome analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of uranyl-binding proteins in Arabidopsis thaliana cells exposed to uranium: Insights from a metalloproteomic analysis and characterization of Glycine-Rich RNA-binding protein 7 (GRP7)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit H Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Martin-Laffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Adrien Galeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 370, pp.143873. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 495, pp.139163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.143873⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.139163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04845714v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05210630v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uranium-tolerant soil bacteria protect Arabidopsis thaliana seedling growth from uranium toxicity</w:t>
               </w:r>
@@ -1270,291 +1270,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03924852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-affinity iron and calcium transport pathways are involved in U(VI) uptake in the budding yeast Saccharomyces cerevisiae</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calcium-permeable cation channels are involved in uranium uptake in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Catty</w:t>
+                <w:t xml:space="preserve">Manon C.M. Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Devime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Ravanel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Bourguignon</w:t>
+                <w:t xml:space="preserve">Célia Baggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Figuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alban</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 422, pp.126894. </w:t>
+              <w:t xml:space="preserve">, 2022, 424 (Part B), pp.127436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.126894⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.127436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03332393v1</w:t>
+                <w:t xml:space="preserve">hal-03377557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium-permeable cation channels are involved in uranium uptake in Arabidopsis thaliana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-affinity iron and calcium transport pathways are involved in U(VI) uptake in the budding yeast Saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon C.M. Sarthou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Devime</w:t>
+                <w:t xml:space="preserve">Patrice Catty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Baggio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Figuet</w:t>
+                <w:t xml:space="preserve">Stéphane Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alban</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 424 (Part B), pp.127436. </w:t>
+              <w:t xml:space="preserve">, 2022, 422, pp.126894. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.127436⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.126894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03377557v1</w:t>
+                <w:t xml:space="preserve">hal-03332393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadaverine regulates biotin synthesis to modulate primary root growth in Arabidopsis</w:t>
               </w:r>
@@ -2240,51 +2240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ravanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 157, pp.121-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2491,51 +2491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ravanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 69 (19), pp.4569-4581. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3615,51 +3615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Douce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3873,51 +3873,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biotin synthesis in plants: the first committed step of the pathway is catalysed by a cytosolic 7-keto-8-aminopelargonic acid synthase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Douce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5768,51 +5768,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of nickel-binding proteins in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Pennera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Figuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5893,77 +5893,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The involvement of calcium homeostasis in uranium uptake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon C.M. Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Devime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Baggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Figuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6070,51 +6070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Baggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIèmes Journées Scientifiques de l’Institut des Métaux en Biologie de Grenoble</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Autrans, France</w:t>
@@ -6195,51 +6195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Baggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biology Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Marseille, France</w:t>
@@ -7229,51 +7229,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coenzyme synthesis in plant mitochondria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7410,51 +7410,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coenzyme synthesis in plant mitochondria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7509,51 +7509,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coenzyme Synthesis in Plant Mitochondria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8424,51 +8424,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05486582v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Beaulier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Devime" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Galeone" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Si Larbi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Jouneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316466v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit H Revel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Favier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Martin-Laffon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Vallet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Przybyla-Toscano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316475v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Chetouhi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alban" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bourguignon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151027v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galeone Adrien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chapon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Merroun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788801v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson B.C. Serre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sarthou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Gigarel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Figuet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Corso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05210630v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.139163" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04845714v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Pennera" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boursiac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.143873" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600909v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2024.105831" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924852v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Revel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bonnot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.130668" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332393v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Catty" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ravanel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.126894" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377557v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon C.M. Sarthou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Baggio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.127436" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291375v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gibbs" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Heng Su" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lopez-Nieves" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15417" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188160v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Beccia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthomieu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890719v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Villiers" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0mt00092b" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025146v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Petit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pible" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Van Eesbeeck" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Steinmetz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8121857" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379001v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Serre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13692" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02000621v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2018.10.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735755v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14865" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200572v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery231" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517511v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gloaguen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bournais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ravanel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Seigneurin-Berny" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00242" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406100v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271913v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Ma" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mininno" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Brugi&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2016.01.003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217824v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Mazzoleni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gilgen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcv098" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985079v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Tardif" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095512" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702116v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Brugiere" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pautre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.359976" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733821v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cobessi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dumas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meinguet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ferrer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.097675" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212122v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Puyaubert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.111534" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153857v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R&#233;beill&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Douce" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-007-9167-z" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B6VSMR6V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100291v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Arnal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Quadrado" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grandjean" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Mireau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-006-9034-x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FWKZLNX6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016708v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Pinon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.070144" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677936v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Picciocchi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680662v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Picciocchi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M302154200" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678731v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grossemy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111110200" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679859v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.010346" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690422v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(00)01223-3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3KL11PC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697621v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Job" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.arplant.51.1.17" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689032v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tissot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis P&#233;pin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Job" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683788v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691184v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694161v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Herbert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Price" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dehaye" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686456v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684803v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bligny" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705127v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jullien" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220821v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Duval" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Job" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj2990141" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319831v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Axiotis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.99.2.450" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316418v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Israel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Si Larbi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711853v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Merlot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767338v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04928266v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Chetouhi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176501v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04928239v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Revel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382730v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dannay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925983v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05382680v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193132v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770495v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769556v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Tissot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928058v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142612v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://6e.plantphys.net/essay12.08.html" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810781v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593722v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106304v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839414v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838619v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duval" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Derose" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836960v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836808v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842200v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Cole" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847126v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Job" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05486582v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Beaulier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Devime" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Galeone" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Si Larbi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Jouneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316466v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit H Revel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Favier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Martin-Laffon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Vallet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Przybyla-Toscano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316475v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Chetouhi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alban" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bourguignon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151027v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galeone Adrien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chapon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Merroun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788801v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson B.C. Serre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sarthou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Gigarel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Figuet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Corso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04845714v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Pennera" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boursiac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.143873" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05210630v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.139163" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600909v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2024.105831" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924852v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Revel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bonnot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.130668" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377557v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon C.M. Sarthou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Baggio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.127436" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332393v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Catty" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ravanel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.126894" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291375v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gibbs" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Heng Su" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lopez-Nieves" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15417" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188160v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Beccia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthomieu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890719v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Villiers" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0mt00092b" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025146v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Petit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pible" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Van Eesbeeck" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Steinmetz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8121857" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379001v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Serre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13692" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02000621v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2018.10.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735755v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14865" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200572v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery231" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517511v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gloaguen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bournais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ravanel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Seigneurin-Berny" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00242" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406100v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271913v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Ma" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mininno" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Brugi&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2016.01.003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217824v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Mazzoleni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gilgen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcv098" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985079v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Tardif" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095512" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702116v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Brugiere" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pautre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.359976" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733821v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cobessi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dumas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meinguet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ferrer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.097675" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212122v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Puyaubert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.111534" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153857v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R&#233;beill&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Douce" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-007-9167-z" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B6VSMR6V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100291v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Arnal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Quadrado" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grandjean" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Mireau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-006-9034-x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FWKZLNX6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016708v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Pinon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.070144" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677936v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Picciocchi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680662v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Picciocchi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M302154200" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678731v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grossemy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111110200" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679859v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.010346" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690422v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(00)01223-3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3KL11PC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697621v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Job" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.arplant.51.1.17" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689032v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tissot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis P&#233;pin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Job" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683788v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691184v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694161v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Herbert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Price" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dehaye" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686456v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684803v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bligny" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705127v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jullien" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220821v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Duval" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Job" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj2990141" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319831v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Axiotis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.99.2.450" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316418v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Israel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Si Larbi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711853v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Merlot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767338v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04928266v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Chetouhi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176501v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04928239v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Revel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382730v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dannay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925983v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05382680v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193132v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770495v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769556v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Tissot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928058v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142612v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://6e.plantphys.net/essay12.08.html" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810781v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593722v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106304v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839414v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838619v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duval" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Derose" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836960v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836808v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842200v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Cole" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847126v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Job" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>