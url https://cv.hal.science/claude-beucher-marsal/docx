--- v0 (2026-03-23)
+++ v1 (2026-05-07)
@@ -234,51 +234,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02319960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving literacy skills and differentiating learning speed among 1st and 2nd year primary school children in France through a computer-assisted learning tool interacting speech synthesis and content generation.</w:t>
+                <w:t xml:space="preserve">Improving Literacy Skills and Differentiating Learning Speed among Primary School Children through a Computer-Assisted Learning Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Beucher-Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Charles</w:t>
@@ -287,259 +287,259 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Literacies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, http://ijlll.cgpublisher.com/product/pub.254/prod.87</w:t>
+              <w:t xml:space="preserve">, 2015, Volume 22, 22 (Issue 2), pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01137413v1</w:t>
+                <w:t xml:space="preserve">hal-01147209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving literacy skills and differentiating learning speed among 1st and 2nd year primary school children in France through a computer-assisted learning tool interacting speech synthesis and content generation</w:t>
+                <w:t xml:space="preserve">Improving literacy skills and differentiating learning speed among 1st and 2nd year primary school children in France through a computer-assisted learning tool interacting speech synthesis and content generation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Beucher-Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carole Le Henaff</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Literacies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">, 2015, http://ijlll.cgpublisher.com/product/pub.254/prod.87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03713881v1</w:t>
+                <w:t xml:space="preserve">hal-01137413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Literacy Skills and Differentiating Learning Speed among Primary School Children through a Computer-Assisted Learning Tool</w:t>
+                <w:t xml:space="preserve">Improving literacy skills and differentiating learning speed among 1st and 2nd year primary school children in France through a computer-assisted learning tool interacting speech synthesis and content generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Beucher-Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carole Le Hénaff</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Le Henaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Literacies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Volume 22, 22 (Issue 2), pp.1-10</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01147209v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des comptages au sein des interactions didactiques lors de l'accompagnement de l'écriture pour en savoir plus sur la genèse des productions d'élèves&amp;quot;, Pratiques 161-162, juin 2014 &amp;quot;Ecrire / Faire écrire&amp;quot;.</w:t>
               </w:r>
@@ -657,126 +657,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00960799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels étayages à l'écriture de récits?</w:t>
+                <w:t xml:space="preserve">Cerner les savoirs d'enseignants du primaire et du secondaire dans la mise en oeuvre de l'accompagnement de l'écriture de nouvelles fantastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Beucher-Marsal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Garcia-Debanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synergies Pays Scandinaves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 5, pp.123-132</w:t>
+              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42, pp.195-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00960837v1</w:t>
+                <w:t xml:space="preserve">hal-00960851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser la progressivité de l'enseignement grammatical au cycle 3 de l'école primaire : discours, programmations et préparations de formateurs et de professeurs des écoles stagiaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Garcia-Debanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Paolacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -821,169 +834,156 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 41, pp.201-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00855135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerner les savoirs d'enseignants du primaire et du secondaire dans la mise en oeuvre de l'accompagnement de l'écriture de nouvelles fantastiques</w:t>
+                <w:t xml:space="preserve">Quels étayages à l'écriture de récits?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Beucher-Marsal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudine Garcia-Debanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 42, pp.195-217</w:t>
+              <w:t xml:space="preserve">Synergies Pays Scandinaves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5, pp.123-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00960851v1</w:t>
+                <w:t xml:space="preserve">halshs-00960837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner la production d'écrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Garcia-Debanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Beucher-Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1401,243 +1401,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01145692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Vocal Synthesis Feedbacks on Primary Students’ Writing Skills.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Le Henaff</w:t>
+                <w:t xml:space="preserve">The Impact of Vocal Synthesis Feedbacks on Primary Students’ Writing Skills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Le Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gruson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Beucher-Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Charles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Gruson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Educational Research (ECER)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EERA, 2014, Porto (Portugal), Portugal</w:t>
+              <w:t xml:space="preserve">European Conference on Educational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04088712v1</w:t>
+                <w:t xml:space="preserve">hal-01139060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Vocal Synthesis Feedbacks on Primary Students’ Writing Skills</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Le Hénaff</w:t>
+                <w:t xml:space="preserve">The Impact of Vocal Synthesis Feedbacks on Primary Students’ Writing Skills.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Le Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Beucher-Marsal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gruson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Educational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">European Conference on Educational Research (ECER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EERA, 2014, Porto (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01139060v1</w:t>
+                <w:t xml:space="preserve">hal-04088712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renforcer les compétences en littératie et différencier la vitesse d'apprentissage de jeunes apprenants de CP-CE1 et FLE par un outil informatique innovant intégrant une synthèse vocale et un générateur de contenu</w:t>
               </w:r>
@@ -1882,51 +1882,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner la production d'écrit : ce que nous apprennent les pratiques observées chez des enseignants débutants du premier et du second degré de ce qu'ils ont intégré de leur formation initiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Garcia-Debanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Beucher-Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2003,51 +2003,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduce inequalities in writing using speech synthesis and combined technologies</w:t>
+                <w:t xml:space="preserve">Writing in first grade of primary school using speech synthesis and combined technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Beucher-Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Charles</w:t>
@@ -2055,120 +2055,107 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gruson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Le Hénaff</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Writing Research Across Borders III (WRAB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">The Learner</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01139199v1</w:t>
+                <w:t xml:space="preserve">hal-01139170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Writing in first grade of primary school using speech synthesis and combined technologies</w:t>
+                <w:t xml:space="preserve">Reduce inequalities in writing using speech synthesis and combined technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Beucher-Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Charles</w:t>
@@ -2176,83 +2163,96 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gruson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Le Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Learner</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, New York, United States</w:t>
+              <w:t xml:space="preserve">Writing Research Across Borders III (WRAB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01139170v1</w:t>
+                <w:t xml:space="preserve">hal-01139199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2447,51 +2447,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le point de vue des élèves sur une séquence d'accompagnement à l'écriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Beucher-Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Garcia-Debanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Didactique du français. Du point de vue des élèves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, pp.216, 2014, Didactique du français. Du point de vue des élèves., 9782804184780</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3028,51 +3028,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319960v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonneton-Bott&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Beucher-Marsal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Muller" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Corf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1468798419838587" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137413v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charles" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le H&#233;naff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713881v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Henaff" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147209v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144651v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960799v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960837v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855135v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Garcia-Debanc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Paolacci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole B&#233;na&#239;oun-Ramirez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessagnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gangneux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960851v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960860v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Volteau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01763918v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Mingant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764086v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01949672v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kerneis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145692v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04088712v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gruson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139060v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145698v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delais-Roussarie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727478v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081641v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Moussi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855137v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139199v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139170v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484595v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145317v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145212v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960819v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725474v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674160v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00674635v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319960v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonneton-Bott&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Beucher-Marsal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Muller" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Corf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1468798419838587" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147209v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charles" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le H&#233;naff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137413v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713881v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Henaff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144651v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960799v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960851v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Garcia-Debanc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855135v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Paolacci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole B&#233;na&#239;oun-Ramirez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessagnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gangneux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960837v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960860v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Volteau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01763918v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Mingant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764086v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01949672v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kerneis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145692v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139060v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gruson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04088712v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145698v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delais-Roussarie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727478v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081641v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Moussi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855137v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139170v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139199v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484595v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145317v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145212v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960819v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725474v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674160v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00674635v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>