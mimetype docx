--- v0 (2026-04-11)
+++ v1 (2026-05-03)
@@ -238,347 +238,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05157728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dual legume‐rhizobium transcriptome of symbiotic nodule senescence reveals coordinated plant and bacterial responses</w:t>
+                <w:t xml:space="preserve">Role of Nitric Oxide of Bacterial Origin in the Medicago truncatula–Sinorhizobium meliloti Symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bryan Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurent Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Huault</w:t>
+                <w:t xml:space="preserve">Renaud Brouquisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Dalmasso</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claude Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Meilhoc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pce.14389⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (10), pp.887-892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/MPMI-05-22-0118-SC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03867638v1</w:t>
+                <w:t xml:space="preserve">hal-03853410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Nitric Oxide of Bacterial Origin in the Medicago truncatula–Sinorhizobium meliloti Symbiosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A dual legume‐rhizobium transcriptome of symbiotic nodule senescence reveals coordinated plant and bacterial responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sauviac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bryan Ruiz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Sauviac</w:t>
+                <w:t xml:space="preserve">Emeline Huault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Brouquisse</w:t>
+                <w:t xml:space="preserve">Mélanie Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Bruand</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Théophile Kazmierczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 35 (10), pp.887-892. </w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45 (10), pp.3100-3121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/MPMI-05-22-0118-SC⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pce.14389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03853410v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03867638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhizobia: highways to NO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Åsa Frostegård</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Meilhoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -677,51 +677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 87 (1), pp.e02210-20. </w:t>
@@ -753,689 +753,689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03151225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial NHEJ: A never ending story</w:t>
+                <w:t xml:space="preserve">A partner-switching system controls activation of mixed-linkage β-glucan synthesis by c-di-GMP in Sinorhizobium meliloti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bertrand</w:t>
+                <w:t xml:space="preserve">Irene Baena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Thibessard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Bruand</w:t>
+                <w:t xml:space="preserve">Daniel Pérez-Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lecointe</w:t>
+                <w:t xml:space="preserve">Kevin Francesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Leblond</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marta Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11, pp.1139-1151. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21, pp.3379-3391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mmi.14218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.14624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02044826v1</w:t>
+                <w:t xml:space="preserve">hal-02625311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress-inducible NHEJ in bacteria: function in DNA repair and acquisition of heterologous DNA</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Nitric oxide in plants: pro- or anti-senescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Meilhoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gky1212⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70 (17), pp.4419-4427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erz117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623442v1</w:t>
+                <w:t xml:space="preserve">hal-02629091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A partner-switching system controls activation of mixed-linkage β-glucan synthesis by c-di-GMP in Sinorhizobium meliloti</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Nitrate Assimilatory Pathway in Sinorhizobium meliloti: Contribution to NO Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bryan Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Le Scornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurent Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marta Martin</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.14624⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.01526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625311v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitric oxide in plants: pro- or anti-senescence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Stress-inducible NHEJ in bacteria: function in DNA repair and acquisition of heterologous DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sauviac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bruand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eliane Meilhoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erz117⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (3), pp.1335-1349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gky1212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629091v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Nitrate Assimilatory Pathway in Sinorhizobium meliloti: Contribution to NO Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bryan Ruiz</w:t>
+                <w:t xml:space="preserve">Bacterial NHEJ: A never ending story</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Thibessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Le Scornet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, </w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11, pp.1139-1151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.01526⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mmi.14218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623355v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA double-strand break repair is involved in desiccation resistance of Sinorhizobium meliloti, but is not essential for its symbiotic interaction with Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gourion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bruand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 163 (3), pp.333-342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1508,51 +1508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1597,252 +1597,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A putative bifunctional histidine kinase/phosphatase of the HWE family exerts positive and negative control on the Sinorhizobium meliloti general stress response.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">An integrated analysis of plant and bacterial gene expression in symbiotic root nodules using laser-capture microdissection coupled to RNA sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rodde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Jardinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ton Timmers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JB.01623-14⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 77 (6), pp.817-837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.12442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02640546v1</w:t>
+                <w:t xml:space="preserve">hal-03082945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated analysis of plant and bacterial gene expression in symbiotic root nodules using laser-capture microdissection coupled to RNA sequencing</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A putative bifunctional histidine kinase/phosphatase of the HWE family exerts positive and negative control on the Sinorhizobium meliloti general stress response.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 77 (6), pp.817-837. </w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 196 (14), pp.2526-2535. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.12442⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JB.01623-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03082945v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of NO level in rhizobium-legume root nodules: not only a plant globin story.</w:t>
               </w:r>
@@ -1867,51 +1867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bruand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (10), doi: 10.4161/psb.25923</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1949,64 +1949,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Next-Generation Annotation of Prokaryotic Genomes with EuGene-P: Application to Sinorhizobium meliloti 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Sallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-F. Jardinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2109,51 +2109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Meilhoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Puppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2256,51 +2256,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hérouart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Meilhoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bruand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 196 (2), pp.548 - 560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2347,90 +2347,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;em&amp;gt;Sinorhizobium meliloti&amp;lt;/em&amp;gt; sigma factors RpoE1 and RpoE4 are activated in stationary phase in response to sulfite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Bastiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Picheraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bruand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2490,77 +2490,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Meilhoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Puppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Brouquisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 181, pp.573-581. </w:t>
@@ -2891,64 +2891,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual control of sinorhizobium meliloti RpoE2 sigma factor activity by two PhyR-type two-component response regulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Bastiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bruand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 192 (8), pp.2255-2265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3021,51 +3021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Skapski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bruand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 23 (6), pp.748-759. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3138,51 +3138,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Capela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3233,90 +3233,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Extracytoplasmic Function Sigma Factor Acts as a General Stress Response Regulator in Sinorhizobium meliloti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinui Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kounthéa Phok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bruand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 189 (11), pp.4204-4216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3350,280 +3350,280 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional interplay between the Bacillus subtilis DnaD and DnaB proteins essential for initiation and re-initiation of DNA replication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Velten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Mcgovern</w:t>
+                <w:t xml:space="preserve">S. Mcgovern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Marsin</w:t>
+                <w:t xml:space="preserve">S. Marsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Sérèna</w:t>
+                <w:t xml:space="preserve">Celine Sérèna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 55 (4), pp.1138-1150. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 55 (4), pp.1138-1150</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02679888v1</w:t>
+                <w:t xml:space="preserve">hal-02672196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional interplay between the Bacillus subtilis DnaD and DnaB proteins essential for initiation and re-initiation of DNA replication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Velten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Mcgovern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mcgovern</w:t>
+                <w:t xml:space="preserve">Stéphanie Marsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Marsin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Celine Sérèna</w:t>
+                <w:t xml:space="preserve">Céline Sérèna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 55 (4), pp.1138-1150</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 55 (4), pp.1138-1150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2004.04451.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672196v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global changes in gene expression in Sinorhizobium meliloti 1021 under microoxic and symbiotic conditions</w:t>
               </w:r>
@@ -3648,51 +3648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Krol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ruberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3773,51 +3773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Krol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ruberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4006,64 +4006,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restart of DNA replication in Gram-positive bacteria : functional characterisation of the Bacillus subtilis PriA initiator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Polard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mcgovern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Velten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4157,51 +4157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bolhuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4237,528 +4237,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DnaB, DnaD, and Dnal proteins are components of the Bacillus subtilis replication restart primosome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Replication mutations differentially enhance RecA-dependent and RecA-independent recombination between tandem repeats in Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Farache</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Mcgovern</w:t>
+                <w:t xml:space="preserve">Vladimir V. Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Polard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 42 (1), pp.245-255</w:t>
+              <w:t xml:space="preserve">, 2001, 39 (5), pp.1248-1258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676767v1</w:t>
+                <w:t xml:space="preserve">hal-02676333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replication mutations differentially enhance RecA-dependent and RecA-independent recombination between tandem repeats in Bacillus subtilis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Two essential DNA polymerases at the bacterial replication fork</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Suski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 294 (5547), pp.1716-1719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1066351⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676333v1</w:t>
+                <w:t xml:space="preserve">hal-02680293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early steps of Bacillus subtilis primosome assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mcgovern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Polard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 276 (49), pp.45818-45825</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two essential DNA polymerases at the bacterial replication fork</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">DnaB, DnaD, and Dnal proteins are components of the Bacillus subtilis replication restart primosome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Farache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mcgovern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.D. Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Polard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 42 (1), pp.245-255</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680293v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UvrD-dependent replication of rolling-circle plasmids in Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4809,90 +4809,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PcrA is an essential DNA helicase of Bacillus subtilis fulfilling functions both in repair and rolling-circle replication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Agnes M. A. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.D. Entian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mcgovern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 29 (1), pp.261-273</w:t>
@@ -4921,51 +4921,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcription-driven DNA replication of plasmid pAMbeta1 in Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4997,381 +4997,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02684232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primosome assembly site in Bacillus subtilis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The Bacillus subtilis dnal gene is part of the dnaB operon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Janniere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 14 (11), pp.2642-2650</w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 141, pp.1199-1200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02713100v1</w:t>
+                <w:t xml:space="preserve">hal-02701406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bacillus subtilis dnal gene is part of the dnaB operon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Nucleotide sequence of the Bacillus subtilis dnaD gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sorokin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 141, pp.1199-1200</w:t>
+              <w:t xml:space="preserve">, 1995, 141, pp.321-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02701406v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02711465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleotide sequence of the Bacillus subtilis dnaD gene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Primosome assembly site in Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Sorokin</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Serror</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S.D. Ehrlich</w:t>
+                <w:t xml:space="preserve">Laurent Janniere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 141, pp.321-322</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 14 (11), pp.2642-2650</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02711465v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02713100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fourth class of theta-replicating plasmids : the pAMbeta1 family from gram-positive bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle E. Le Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Janniere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 90, pp.11668-11672</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5409,51 +5409,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmid replication and structural stability in Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sozhamann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5521,77 +5521,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unidirectional theta replication of the structurally stable Enterococcus faecalis plasmid pAMbeta1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Janniere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 10 (8), pp.2171-2177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5610,230 +5610,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02706984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tn10-derived transposons active in Bacillus subtilis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Structurally stable Bacillus subtilis cloning vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Janniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bruand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Janniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 172 (12), pp.6736-6740</w:t>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 87 (1), pp.53-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02704413v1</w:t>
+                <w:t xml:space="preserve">hal-02702314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structurally stable Bacillus subtilis cloning vectors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Tn10-derived transposons active in Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Agnes M. A. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Janniere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 87 (1), pp.53-61</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 172 (12), pp.6736-6740</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02702314v1</w:t>
+                <w:t xml:space="preserve">hal-02704413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5851,103 +5851,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonhomologous End-Joining in Bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Thibessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J Bartlett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aidan J Doherty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joseph Jez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Biological Chemistry 3rd Edition,</w:t>
@@ -5980,51 +5980,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legume nodule senescence: a coordinated death mechanism between bacteria and plant cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Kazmierczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6127,51 +6127,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senescence of Medicago truncatula root nodules: NO balance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Meilhoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6386,51 +6386,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Meilhoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Frendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6481,77 +6481,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The general stress response in alpha-rhizobia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Bastiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bruand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Nitrogen Fixation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-Blackwell, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6602,64 +6602,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Meilhoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Brouquisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bruand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Nitrogen Fixation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-Blackwell, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6853,51 +6853,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157728v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Meilhoc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pauly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lepetit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frendo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf160" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867638v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sauviac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine R&#233;my" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Huault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dalmasso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Kazmierczak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14389" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853410v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Ruiz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Brouquisse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-05-22-0118-SC" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329073v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;sa Frosteg&#229;rd" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20200989" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151225v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Cazal&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Blanquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pouzet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02210-20" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02044826v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bertrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Thibessard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecointe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leblond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14218" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623442v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupuy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky1212" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625311v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Baena" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P&#233;rez-Mendoza" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Francesch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14624" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629091v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz117" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623355v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Le Scornet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01526" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608840v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourion" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000400" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632366v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Silva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Catrice" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Carvalho" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-05-15-0118-R" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640546v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01623-14" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03082945v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Roux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rodde" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Jardinaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton Timmers" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12442" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642317v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Cam" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03082947v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Sallet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Jardinaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carrere" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dst014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647574v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Castella" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Puppo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00384" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650936v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier H&#233;rouart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04282.x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647256v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bastiat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Picheraux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rossignol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0050768" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647006v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2011.04.007" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZKP272G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652303v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Horchani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Evangelisti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.166140" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651735v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer del Giudice" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Damiani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fung Chat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03693.x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666186v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01666-09" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660348v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Skapski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-23-6-0748" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265641v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Rossbach" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mai" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Carter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Capela" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02244-07" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265606v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinui Philippe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kounth&#233;a Phok" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00175-07" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679888v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Velten" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcgovern" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Marsin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line S&#233;r&#232;na" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2004.04451.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672196v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mcgovern" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marsin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine S&#233;r&#232;na" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676449v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Becker" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Berges" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Krol" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruberg" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427505v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Berg&#232;s" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI.2004.17.3.292" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681723v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Westers" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dorenbos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. van Dijl" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kabel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Flanagan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676204v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Polard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Wigley" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676247v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stein" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bolhuis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676767v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farache" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Ehrlich" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676333v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V. Bidnenko" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675277v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680293v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dervyn" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Suski" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Daniel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chapuis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1066351" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684933v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695182v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes M. A. Petit" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rose" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Entian" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684232v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713100v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Janniere" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701406v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711465v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sorokin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701584v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Le Chatelier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713362v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sozhamann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dabert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Gros" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706984v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704413v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702314v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319644v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J Bartlett" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan J Doherty" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493529v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Yang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boncompagni" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Frugier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2019.09.013" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679275v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608458v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Hichri" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Catal&#225;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Barreno" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40713-5_12" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800976v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2015.10.014" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793554v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792190v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157728v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Meilhoc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pauly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lepetit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frendo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf160" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853410v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Ruiz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sauviac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Brouquisse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-05-22-0118-SC" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867638v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine R&#233;my" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Huault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dalmasso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Kazmierczak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14389" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329073v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;sa Frosteg&#229;rd" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20200989" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151225v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Cazal&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Blanquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pouzet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02210-20" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625311v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Baena" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P&#233;rez-Mendoza" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Francesch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14624" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629091v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz117" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623355v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Le Scornet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01526" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623442v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupuy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky1212" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02044826v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bertrand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Thibessard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecointe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leblond" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14218" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608840v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourion" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000400" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632366v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Silva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Catrice" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Carvalho" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-05-15-0118-R" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03082945v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Roux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rodde" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Jardinaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton Timmers" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12442" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640546v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01623-14" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642317v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Cam" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03082947v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Sallet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Jardinaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carrere" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dst014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647574v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Castella" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Puppo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00384" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650936v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier H&#233;rouart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04282.x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647256v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bastiat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Picheraux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rossignol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0050768" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647006v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2011.04.007" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZKP272G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652303v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Horchani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Evangelisti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.166140" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651735v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer del Giudice" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Damiani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fung Chat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03693.x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666186v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01666-09" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660348v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Skapski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-23-6-0748" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265641v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Rossbach" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mai" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Carter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Capela" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02244-07" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265606v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinui Philippe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kounth&#233;a Phok" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00175-07" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672196v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Velten" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mcgovern" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marsin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine S&#233;r&#232;na" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679888v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcgovern" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Marsin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line S&#233;r&#232;na" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2004.04451.x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676449v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Becker" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Berges" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Krol" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruberg" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427505v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Berg&#232;s" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI.2004.17.3.292" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681723v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Westers" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dorenbos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. van Dijl" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kabel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Flanagan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676204v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Polard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Wigley" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676247v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stein" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bolhuis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676333v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V. Bidnenko" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Ehrlich" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680293v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dervyn" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Suski" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Daniel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chapuis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1066351" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675277v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676767v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farache" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684933v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695182v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes M. A. Petit" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rose" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Entian" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684232v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701406v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711465v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sorokin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713100v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Janniere" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701584v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Le Chatelier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713362v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sozhamann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dabert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Gros" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706984v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702314v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704413v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319644v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J Bartlett" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan J Doherty" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493529v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Yang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boncompagni" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Frugier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2019.09.013" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679275v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608458v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Hichri" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Catal&#225;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Barreno" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40713-5_12" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800976v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2015.10.014" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793554v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792190v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>