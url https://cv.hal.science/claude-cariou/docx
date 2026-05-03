--- v0 (2026-03-25)
+++ v1 (2026-05-03)
@@ -1347,221 +1347,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00946927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised texture segmentation/classification using 2-D autoregressive modeling and the stochastic expectation-maximization algorithm</w:t>
+                <w:t xml:space="preserve">Automatic Georeferencing of Airborne Pushbroom Scanner Images With Missing Ancillary Data Using Mutual Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kacem Chehdi</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Chehdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 29 (7), pp.905-917. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 46 (5), pp.1290-1300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2008.01.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2008.916206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02141521v1</w:t>
+                <w:t xml:space="preserve">hal-02141520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Georeferencing of Airborne Pushbroom Scanner Images With Missing Ancillary Data Using Mutual Information</w:t>
+                <w:t xml:space="preserve">Unsupervised texture segmentation/classification using 2-D autoregressive modeling and the stochastic expectation-maximization algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K. Chehdi</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kacem Chehdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29 (7), pp.905-917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2008.01.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2008.916206⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02141520v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symbol and character recognition: application to engineering drawings</w:t>
               </w:r>
@@ -1698,317 +1698,317 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitioning of Hyperspectral Images in Main Categories and Fine Classes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jihan Alameddine</w:t>
+                <w:t xml:space="preserve">Data Stream Unsupervised Partitioning Based on Optimized Fuzzy C-Means</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuding Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kacem Chehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vozel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Pasadena, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/igarss52108.2023.10283104⟩</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/igarss52108.2023.10282864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04356653v1</w:t>
+                <w:t xml:space="preserve">hal-04356657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Stream Unsupervised Partitioning Based on Optimized Fuzzy C-Means</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuding Wang</w:t>
+                <w:t xml:space="preserve">Partitioning of Hyperspectral Images in Main Categories and Fine Classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihan Alameddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kacem Chehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Cariou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Vozel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Pasadena, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/igarss52108.2023.10282864⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/igarss52108.2023.10283104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04356657v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DATA STREAM UNSUPERVISED PARTITIONING METHOD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuding Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kacem Chehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Vozel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3245,252 +3245,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01300963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stable and unsupervised Fuzzy C-Means for data classification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kacem Chehdi</w:t>
+                <w:t xml:space="preserve">Unsupervised hierarchical partitioning of hyperspectral images: application to marine algae identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Chehdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. de Oliveria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on Quality Control by Artificial Vision 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Image and Signal Processing for Remote Sensing XXI, 96430M (October 15, 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Toulouse, France. pp.96430M--96430M--13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2194419⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02141514v1</w:t>
+                <w:t xml:space="preserve">hal-01300972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised hierarchical partitioning of hyperspectral images: application to marine algae identification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. de Oliveria</w:t>
+                <w:t xml:space="preserve">A stable and unsupervised Fuzzy C-Means for data classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akar Taher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kacem Chehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Cariou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image and Signal Processing for Remote Sensing XXI, 96430M (October 15, 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The International Conference on Quality Control by Artificial Vision 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Le Creusot, France. pp.953414</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2194419⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01300972v1</w:t>
+                <w:t xml:space="preserve">hal-02141514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Unsupervised Nonparametric and Cooperative Approach for Classification of Multicomponent Image Contents</w:t>
               </w:r>
@@ -5331,51 +5331,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422916v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasi Franti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cariou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinpei Zhao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/cmc.2025.066534" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282500v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihan Alameddine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacem Chehdi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JRS.17.038501" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593568v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Moan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3147951" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552768v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13234874" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02793113v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12071162" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040362v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Moan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chehdi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12223745" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286839v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JRS.13.034522" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133648v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2015.2413371" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01300888v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akar Taher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.24.6.061117" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123981v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Soltani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JRS.8.083567" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123947v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Demarchi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Canters" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Licciardi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cheung-Wai Chan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2013.10.012" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJKBCBLR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946927v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2010.2091673" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141521v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2008.01.007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0L8LXSRB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141520v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2008.916206" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439443v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Adam" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mullot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labiche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356653v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss52108.2023.10283104" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356657v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuding Wang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vozel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss52108.2023.10282864" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086991v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884448" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086990v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9883607" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02793026v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053489" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354583v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2533140" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089118v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVCNZ.2018.8634706" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354579v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2533164" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354587v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2325530" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874634v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hall&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Moan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVCNZ.2017.8402444" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354590v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2278221" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484536v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2241096" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484540v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Oliveira" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charbonnier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2241190" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484548v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7730609" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01300963v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taher" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2191448" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141514v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01300972v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Oliveria" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Charbonnier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2194419" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126613v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004828502630270" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127667v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959550v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2028870" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124402v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959554v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2028869" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959490v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2028998" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141522v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640627v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Colleu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Kun Shen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Matuszewski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lik-Kwan Shark" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884878v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Garello" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boucher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884886v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Populus" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884896v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884844v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126787v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141519v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bougeni&#232;re" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Gay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338877v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rouquette" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alata" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338870v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Caillec" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338873v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422916v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasi Franti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cariou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinpei Zhao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/cmc.2025.066534" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282500v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihan Alameddine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacem Chehdi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JRS.17.038501" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593568v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Moan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3147951" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552768v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13234874" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02793113v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12071162" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040362v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Moan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chehdi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12223745" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286839v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JRS.13.034522" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133648v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2015.2413371" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01300888v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akar Taher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.24.6.061117" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123981v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Soltani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JRS.8.083567" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123947v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Demarchi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Canters" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Licciardi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cheung-Wai Chan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2013.10.012" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJKBCBLR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946927v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2010.2091673" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141520v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2008.916206" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141521v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2008.01.007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0L8LXSRB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439443v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Adam" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mullot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labiche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356657v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuding Wang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vozel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss52108.2023.10282864" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356653v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss52108.2023.10283104" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086991v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884448" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086990v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9883607" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02793026v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053489" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354583v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2533140" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089118v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVCNZ.2018.8634706" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354579v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2533164" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354587v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2325530" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874634v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hall&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Moan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVCNZ.2017.8402444" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354590v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2278221" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484536v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2241096" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484540v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Oliveira" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charbonnier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2241190" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484548v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7730609" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01300963v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taher" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2191448" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01300972v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Oliveria" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Charbonnier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2194419" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141514v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126613v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004828502630270" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127667v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959550v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2028870" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124402v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959554v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2028869" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959490v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2028998" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141522v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640627v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Colleu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Kun Shen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Matuszewski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lik-Kwan Shark" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884878v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Garello" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boucher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884886v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Populus" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884896v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884844v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126787v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141519v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bougeni&#232;re" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Gay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338877v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rouquette" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alata" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338870v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Caillec" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338873v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>