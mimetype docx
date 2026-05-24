--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -3245,252 +3245,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01300963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised hierarchical partitioning of hyperspectral images: application to marine algae identification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. de Oliveria</w:t>
+                <w:t xml:space="preserve">A stable and unsupervised Fuzzy C-Means for data classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akar Taher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kacem Chehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Cariou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image and Signal Processing for Remote Sensing XXI, 96430M (October 15, 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The International Conference on Quality Control by Artificial Vision 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Le Creusot, France. pp.953414</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01300972v1</w:t>
+                <w:t xml:space="preserve">hal-02141514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stable and unsupervised Fuzzy C-Means for data classification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kacem Chehdi</w:t>
+                <w:t xml:space="preserve">Unsupervised hierarchical partitioning of hyperspectral images: application to marine algae identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Chehdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. de Oliveria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on Quality Control by Artificial Vision 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Image and Signal Processing for Remote Sensing XXI, 96430M (October 15, 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Toulouse, France. pp.96430M--96430M--13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2194419⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141514v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01300972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Unsupervised Nonparametric and Cooperative Approach for Classification of Multicomponent Image Contents</w:t>
               </w:r>
@@ -3574,308 +3574,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An unsupervised cooperative and adaptive approach for multicomponent image segmentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Akar Taher</w:t>
+                <w:t xml:space="preserve">Affinity propagation for large size hyperspectral image classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Soltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kacem Chehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Cariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Workshop on Visual Information Processing (EUVIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Image and Signal Processing for Remote Sensing XIX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Dresde, Germany. pp.UNSP 88920P, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2028870⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01127667v1</w:t>
+                <w:t xml:space="preserve">hal-00959550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affinity propagation for large size hyperspectral image classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariem Soltani</w:t>
+                <w:t xml:space="preserve">Sélection supervisée d’attributs en haute dimension via l’approximation de Kirkwood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kacem Chehdi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Cariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Image and Signal Processing for Remote Sensing XIX</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GRETSI 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2028870⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00959550v1</w:t>
+                <w:t xml:space="preserve">hal-01124402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection supervisée d’attributs en haute dimension via l’approximation de Kirkwood</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An unsupervised cooperative and adaptive approach for multicomponent image segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akar Taher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kacem Chehdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Cariou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kacem Chehdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
+              <w:t xml:space="preserve">4th European Workshop on Visual Information Processing (EUVIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Paris, France. pp.71-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01124402v1</w:t>
+                <w:t xml:space="preserve">hal-01127667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperspectral image segmentation using a cooperative nonparametric approach</w:t>
               </w:r>
@@ -4253,381 +4253,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00640627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation spectrale paramétrique d'images de la surface de la mer</w:t>
+                <w:t xml:space="preserve">Analyse spectrale d'images SPOT de l'océan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">René Garello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Boucher</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Populus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème congrès de l'Association québécoise de télédétection : Télédétection et Gestion des Ressources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1991, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">OSATES : Ocean Space Advanced Technologies European Show : un congrès, une exposition, des visites d'établissements de recherche, des visites de navires scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1991, Brest, France. pp.B17-1 - B17-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02884878v1</w:t>
+                <w:t xml:space="preserve">hal-02884886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse spectrale d'images SPOT de l'océan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation spectrale paramétrique 2D: application à la télédétection satellitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">René Garello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Boucher</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Populus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OSATES : Ocean Space Advanced Technologies European Show : un congrès, une exposition, des visites d'établissements de recherche, des visites de navires scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1991, Brest, France. pp.B17-1 - B17-9</w:t>
+              <w:t xml:space="preserve">Colloque GRETSI 91 : groupe déétudes du traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1991, Juan-Les-Pins, France. pp.125 - 128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884886v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation spectrale paramétrique 2D: application à la télédétection satellitaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation spectrale paramétrique d'images de la surface de la mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Garello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRETSI 91 : groupe déétudes du traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1991, Juan-Les-Pins, France. pp.125 - 128</w:t>
+              <w:t xml:space="preserve">7ème congrès de l'Association québécoise de télédétection : Télédétection et Gestion des Ressources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1991, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02884896v1</w:t>
+                <w:t xml:space="preserve">hal-02884878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelength and orientation resolution comparison of spectral estimators for ocean wave systems on SPOT images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Garello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS'90 : 10th annual International conference on Geoscience and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1990, Washington, United States. pp.1809 - 1812</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5331,51 +5331,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422916v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasi Franti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cariou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinpei Zhao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/cmc.2025.066534" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282500v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihan Alameddine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacem Chehdi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JRS.17.038501" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593568v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Moan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3147951" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552768v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13234874" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02793113v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12071162" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040362v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Moan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chehdi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12223745" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286839v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JRS.13.034522" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133648v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2015.2413371" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01300888v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akar Taher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.24.6.061117" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123981v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Soltani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JRS.8.083567" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123947v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Demarchi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Canters" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Licciardi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cheung-Wai Chan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2013.10.012" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJKBCBLR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946927v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2010.2091673" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141520v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2008.916206" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141521v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2008.01.007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0L8LXSRB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439443v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Adam" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mullot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labiche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356657v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuding Wang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vozel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss52108.2023.10282864" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356653v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss52108.2023.10283104" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086991v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884448" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086990v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9883607" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02793026v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053489" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354583v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2533140" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089118v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVCNZ.2018.8634706" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354579v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2533164" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354587v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2325530" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874634v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hall&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Moan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVCNZ.2017.8402444" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354590v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2278221" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484536v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2241096" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484540v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Oliveira" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charbonnier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2241190" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484548v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7730609" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01300963v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taher" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2191448" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01300972v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Oliveria" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Charbonnier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2194419" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141514v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126613v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004828502630270" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127667v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959550v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2028870" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124402v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959554v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2028869" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959490v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2028998" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141522v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640627v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Colleu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Kun Shen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Matuszewski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lik-Kwan Shark" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884878v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Garello" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boucher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884886v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Populus" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884896v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884844v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126787v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141519v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bougeni&#232;re" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Gay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338877v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rouquette" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alata" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338870v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Caillec" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338873v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422916v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasi Franti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cariou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinpei Zhao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/cmc.2025.066534" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282500v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihan Alameddine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacem Chehdi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JRS.17.038501" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593568v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Moan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3147951" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552768v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13234874" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02793113v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12071162" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040362v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Moan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chehdi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12223745" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286839v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JRS.13.034522" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133648v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2015.2413371" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01300888v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akar Taher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.24.6.061117" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123981v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Soltani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JRS.8.083567" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123947v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Demarchi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Canters" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Licciardi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cheung-Wai Chan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2013.10.012" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJKBCBLR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946927v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2010.2091673" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141520v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2008.916206" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141521v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2008.01.007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0L8LXSRB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439443v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Adam" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mullot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labiche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356657v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuding Wang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vozel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss52108.2023.10282864" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356653v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss52108.2023.10283104" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086991v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884448" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086990v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9883607" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02793026v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053489" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354583v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2533140" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089118v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVCNZ.2018.8634706" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354579v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2533164" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354587v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2325530" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874634v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hall&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Moan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVCNZ.2017.8402444" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354590v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2278221" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484536v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2241096" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484540v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Oliveira" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charbonnier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2241190" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484548v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7730609" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01300963v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taher" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2191448" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141514v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01300972v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Oliveria" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Charbonnier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2194419" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126613v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004828502630270" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959550v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2028870" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124402v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127667v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959554v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2028869" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959490v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2028998" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141522v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640627v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Colleu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Kun Shen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Matuszewski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lik-Kwan Shark" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884886v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boucher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Garello" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Populus" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884896v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884878v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884844v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126787v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141519v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bougeni&#232;re" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Gay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338877v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rouquette" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alata" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338870v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Caillec" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338873v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>